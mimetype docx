--- v0 (2026-07-08)
+++ v1 (2026-08-27)
@@ -1,18440 +1,18081 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="0167E2B8" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ У</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">РАIHИ                 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>УжНУ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097156F5" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ужго</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>одський</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>нацiональний</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>унiвеpситет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C21ABA0" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C20E6E" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>зг</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>дно</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B03FF8" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00C374CE" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75CDC" w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00F75CDC" w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навч</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.н</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>аук.iн.стомат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FA8FCB" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Тех.мед.дiагн.та</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> лiк</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.Н</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">РК5    -  I6  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376B37FD" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274FA533" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35816986" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>держзамовленням</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> -         3  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BA04E8" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5B2035" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розм</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EF689F" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"я              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>лькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488D6DA8" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>по-батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:г</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">а:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B4B453" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5376BC60" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бандурович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослав 72.76      0  90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 82 64    2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кузан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Натал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        65.18      0  74 75 80 82 74 68 69 63       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чеславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ординцев</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Євген</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       56.56      0  74 61 64 60 61 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Олександрович</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.01.01.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6749A261" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iн.стомат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тех</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.м</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ед.дiагн.та</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.        -  I6  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        11  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"я              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яльч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>колєтта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       90.93     6  98 90 91 92 90 96 98100 90   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Романовська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина 82.27 УБД 0  98 86 90 95 82 90 95 92 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    1.51.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Немеш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євген</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        82.27     0  98 76 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83 92 95100 90   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.51.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FB3082" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бушко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         81.56 УБД 4  98 90 76 90 86 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 82   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фуклєва</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна         79.40 УБД 0  98 90 78 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 74      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.51.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Саф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>уллiн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мефодiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    78.67     0  98 82 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 80 90 95 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.51.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Добра Роман          78.34     0  98 82 78 82 75 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 94 85      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.51.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Варга </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      69.71 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  90 82 60 90 74 81 82 78 60      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.51.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Рибець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      69.42 УБД 0  90 64 60 90 60 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 63      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анатол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.51.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фаркаш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        67.50 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  90 85 66 90 60 65 74 77 65      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Юр</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ївна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.51.01.01.01.01.01.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32669DAF" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бровд</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iрена</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         0.00     0   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.51.01.01.01.01.01.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BC0FD4" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                              </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB7F5E8" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...2242 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навч</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.н</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>аук.iн.стомат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68184A70" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Стоматологi</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Маг.)           -  I1  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EC8D12" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> С            1                          </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290D13E9" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>держзамовленням</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        26  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C19800" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF12759" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розм</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247F31D0" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"я              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>лькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA6C00B" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>по-батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:г</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">а:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E224AC7" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249B7389" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Безушко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Соф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        86.15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iнв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  95 94 98 90 95 96100100 90 97 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тарас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iван</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      85.20      1  95 93 95 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95100100 84 92 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Панькулич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ксен</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     84.46      0  95 93 95 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>95</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93100 94 93 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Васил</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>вна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F745A6F" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Губанова Валентина   82.69 УБД  0  95 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96 90 95 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вадим</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лялько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         81.72      0  90 91 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 88 97 92 86 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матящук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     81.50      0  91 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 91 92 93 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петришина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна       81.40      0 100 85 95 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 80 90 92 93 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Окуневич</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Матв</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      81.14      0  95 90 92 88 93 82 84 97 88 95 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едуардович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Логойда-Копик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>забе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80.64      0  92 83 95 88 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85 95 85 93 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ростислав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бабей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна           80.64      0  84 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 94 87 90 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Попов Денис          80.50      0  90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 94 88 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 90 87 95 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лукан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>стiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       78.95 УБД  0  94 86 93 87 90 82 87 90 82 90    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Золтан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зв</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина        78.88      0  80 78 90 85 95 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 85 88    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Руденко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Л</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>за</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         77.36      0  84 91 90 82 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 82 84 95    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Станчевська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>стiн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77.33 ВПО  0  90 78 90 84 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 88    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    1.01.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Куцан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          76.64 УБД  0  86 82 90 85 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79 80 81 91    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Ковач </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        75.71      0  61 67 90 88 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 90 87 92    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шурдюк</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Михайло       75.49      0  92 78 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 74 77 87 85 88    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Скаковська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Соф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     75.13      0  90 78 90 76 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 91 75 82    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Артем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Чеканов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тимоф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      75.09 ВПО  1  79 75 85 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>85</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 66 74 90 84 96    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дмитрович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тоцький</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лля</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         74.48 ВПО  0  82 75 90 75 90 82 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 89 92    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пилипанинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74.09 УБД  0  80 88 85 83 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>80</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Ващенко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     73.19      0  82 72 90 85 95 62 79 86 75 93    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004F3FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F3FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Леньо</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F3FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004F3FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004F3FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      70.24 </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3FEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Інв</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  74 71 90 84 67 77 60 85 82 89    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Євгенович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.01.01.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Руська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Св</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>тлана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       0.00      0  90 74 90 86 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58 80 82 96    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Як</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ваник</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нестор         0.00      0  64 38 74 65 60 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 60 68  0    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                        1.01.01.01.01.01.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iн.стомат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стоматологi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Маг.)           -   221</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        20  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"я              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Нанинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      93.11 УБД10 100 82 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 92 92100 2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Руслан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Зейкан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>анна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       90.96     8  97 94 85 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 92 95 92 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Хлоп</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>цька</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Василина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   89.12 УБД 7  91 82 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 95 90 95 90 92 95 2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Черняк Роман         84.25     3  92 88 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 90 92 95 78 97 90 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                          1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фаринець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Яна         82.89     0  91 90 95 98 91 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>91</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87 95 90 95 90 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Степан</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.01.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Лучка</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аїсiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         82.64     0  90 92 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 83 95 92 97 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.01.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пристай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       82.43     0  96 85 84 95 93 90 81 97 95 97 95 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Менджул</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>анна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      82.00 УБД 5  98 74 68 77 84 90 87 95 85 92 95 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мирослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мисик</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ал</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          81.56 ВПО 0  97 84 90 93 90 95 74 95 93 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Реблян</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         81.37     0  90 82 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 97 90 93 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олекс</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.01.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Крот </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Уляна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           80.22 ВПО 0  81 91 82 90 93 90 82 95 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бокоч</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Соф</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          80.04     0  90 83 90 93 90 95 75 92 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Химинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     78.67 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Iнв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  78 86 85 97 92 90 82 87 90 82 90    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.51.51.51.01.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Фенько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Пол</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        78.58 ВПО 0  91 74 76 94 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 92 90 93 92    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.51.51.51.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Циганин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     77.68 УБД 0  87 80 82 89 88 90 75 93 83 90 93    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.51.51.51.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Химинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        77.62 УБД 0  68 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71 82 85 95 80 92 95    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Владислав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>вна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.51.51.51.01.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFBB336" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Мейсарош</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Єл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>завета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   76.03 УБД 0  67 77 82 88 90 86 74 92 84 92 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васил</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.51.51.51.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71162F04" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>цай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Неонiла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        71.01 УБД 0  75 74 69 82 73 78 72 92 75 84 92    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Едуард</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.01.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>євський</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андрiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  67.90 УБД 0  79 68 61 85 67 78 64 90 70 78 90    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
-[...162 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аркад</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...2182 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.51.51.51.01.01.51.51.51.01.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270269A0" w14:textId="77777777" w:rsidR="00903119" w:rsidRPr="00903119" w:rsidRDefault="00903119" w:rsidP="00903119">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Кайзер </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Назар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         66.63     0  93 68 67 74 60 82 60 82 74 82 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                     1.01.01.51.51.51.01.51.51.51.01.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навч</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.н</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>аук.iн.стомат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стоматологi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Маг.)           -   221</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>держзамовленням</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        15  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Прiзвище</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Розм</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"я              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>говий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль:бал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>лькiсть</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>балiв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>академ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>по-батьковi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       : бал   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:г</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а:   :                             </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>соцiальн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Аль-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ная</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Джулiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      95.87    10  95100 99 96 98 90 93 95 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>95</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кобака</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ксен</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        95.75    10  95 98 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>98</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96 98 93 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 95   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Шевцова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ангел</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     93.76 УБД 9  93 94 99 93 98 93 90 97 92   2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Бориславська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Соф</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   83.80     1  90 95 92 90 98 90 92 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00903119">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Слинько</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Соф</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        83.33 ВПО 0  90100 98 90 92 93 92 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анишинець</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ольга      80.96 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  86 92 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Федор</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>вна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00903119">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00903119">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
-      <w:r w:rsidR="00BF0120" w:rsidRPr="00BF0120">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Котлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      80.55     0  94 98 81 91 74 93 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>93</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 90      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>трiш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастасiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     76.50 ВПО 0  82 90 81 86 85 78 91 90 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Денис</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Соколова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Тетяна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74.74 ВПО 0  78 85 84 88 87 90 78 70 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.01.0   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ливр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нц</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Вiталiй</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      74.17     0  93 90 83 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 78 74 79      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>талiйович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       1.01.01.01.51.51.51.51.01.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Одарченко Алла       73.10 ВПО 0  70 90 70 81 76 78 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 86      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Андр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.01.01.51.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Iванова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Катерина     71.02 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сир</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0  80 82 80 77 82 78 75 80 78      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Михайл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.01.0   4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Скрипай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Володимир</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    65.99 УБД 0  75 70 61 78 84 67 72 74 75      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.01.01.51.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>тренко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Стелла</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      65.95 ВПО 0  74 75 66 82 64 67 77 74 82      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.01.01.51.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Палкiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дар</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        64.35 УБД 0  60 90 62 78 66 74 65 70 80      0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           1.01.01.01.51.51.51.51.01.0   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет       </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навч</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.н</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>аук.iн.стомат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BB480E" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Спецiальнiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Стоматологi</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Маг.)           -   221</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C82292" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E2FA93" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 К У </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Навчаються</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> за </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>держзамовленням</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -        17  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>чол</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DDDEFC" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C054B2" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Прiзвище</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Р</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ейтин-:Пi:Дод</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Розм</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>р</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457E00EA" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>iм</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>"я              :</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>говий</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  :</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ль:бал</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:     </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>К</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>лькiсть</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>балiв</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>академ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF5D918" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   : </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>по-батьковi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">       : бал   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:г</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">а:   :                             </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>соцiальн</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B961728" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38031E2B" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Стойка Ростислав     85.41 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  95 93 96 93 96 98 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>98</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 95 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>95</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ванович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Дем'яненко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ярослав   84.23      0 100 97 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>97</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 98 93 90 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>йович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Кис</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Валерiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       82.37      0  94 92 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 95 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олег</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>вна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...22 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144FCB13" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Попович </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Верон</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     82.09      0  97 90 91 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 90 93 90 91 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Лавриненко</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>кторiя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  81.99 ВПО  0 100 88 91 93 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Серг</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Сачук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анна           81.37      0  90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Святослав</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шорбан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Уляна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         80.13      0 100 88 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 90 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Петр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Понзель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Юл</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         79.98      0  90 91 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>91</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>88</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 84 86    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Миколаївна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Попкова </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Анастас</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    77.68 ВПО  0  92 89 82 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 83 85 90 88 84    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Роман</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>вна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Яворська</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мирослава   75.91 УБД  0  95 85 75 86 87 80 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 85    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Степан</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>вна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00913AB5" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Шек</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Орина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         75.17 ВПО  0  95 75 80 90 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 78 80 82 87    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>`я</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>чеславiвна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Бондаренко Ярослав   73.55 ВПО  0  84 85 80 74 83 80 82 85 75 90    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                        1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Полухтович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тарас     72.47 УБД  0  86 79 82 90 83 88 67 74 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>74</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 84    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Борисович                         1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Шевченко </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   70.76 ВПО  0  78 85 81 91 82 65 70 80 78 76    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>горович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>См</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>рнова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Крiстiна</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    70.67 ВПО  0  78 92 82 88 74 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>74</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73 71 75 78    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>вна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF0120">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EF15E4" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Гелетей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Олександр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    70.54      0 100 79 74 64 86 82 80 74 68 84    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF0120">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.51.51.51.51.51.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D08D00C" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...62 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Федина </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Павло</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         63.47 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>нв</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0  85 72 70 62 78 72 63 74 64 70    0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00BF0120">
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Васильович</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F75CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        1.01.51.51.51.51.51.51.51.51.5   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidRDefault="00F75CDC" w:rsidP="00F75CDC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F75CDC">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-------------------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF740D4" w14:textId="77777777" w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidRDefault="00BF0120" w:rsidP="00BF0120">
-[...9862 lines deleted...]
-    <w:sectPr w:rsidR="00BF0120" w:rsidRPr="00BF0120" w:rsidSect="00BF0120">
+    <w:sectPr w:rsidR="00F75CDC" w:rsidRPr="00F75CDC" w:rsidSect="0098465C">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="850" w:bottom="568" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="850" w:bottom="568" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat>
-[...4 lines deleted...]
-  </w:compat>
+  <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="009871F7"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00E42433"/>
+    <w:rsidRoot w:val="0032393C"/>
+    <w:rsid w:val="00002A82"/>
+    <w:rsid w:val="0032393C"/>
+    <w:rsid w:val="00395DE0"/>
+    <w:rsid w:val="0042258E"/>
+    <w:rsid w:val="004F3FEB"/>
+    <w:rsid w:val="0098465C"/>
+    <w:rsid w:val="00B21D7F"/>
+    <w:rsid w:val="00B334E1"/>
+    <w:rsid w:val="00C374CE"/>
+    <w:rsid w:val="00C625C2"/>
+    <w:rsid w:val="00DA5F7C"/>
+    <w:rsid w:val="00F75CDC"/>
+    <w:rsid w:val="00F86760"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="74114A8E"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
@@ -18548,62 +18189,64 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00DA5F7C"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -18770,58 +18413,58 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19069,55 +18712,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>24919</Characters>
+  <Pages>5</Pages>
+  <Words>16066</Words>
+  <Characters>9159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>207</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29232</CharactersWithSpaces>
+  <CharactersWithSpaces>25175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Администратор</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>