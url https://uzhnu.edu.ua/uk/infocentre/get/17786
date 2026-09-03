--- v0 (2026-07-08)
+++ v1 (2026-09-03)
@@ -1,40628 +1,33798 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">              МIHIСТЕРСТВО ОСВIТИ УKРАIHИ                 УжНУ IОЦ   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">        Ужгоpодський нацiональний унiвеpситет                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">           С П И С О К    С Т У Д Е H Т I В                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                 (згiдно рейтингу)                        </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...11189 lines deleted...]
-        <w:t xml:space="preserve">   1180.00</w:t>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="001766F2" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     30</w:t>
+      </w:r>
+      <w:r w:rsidR="007A42E8" w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+      <w:r w:rsidR="007A42E8" w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Медсестринство(Екстренна)    -  I5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Йолич Дар`я              79.20      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Марошан Олена            67.51  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                    1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Медсестринство(Сестрин.ПЗСО  -  I5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         7  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Варга Вiкторiя           84.71      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Золтанiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Фрiга Данiела            83.89      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Форосюк Дарiя            82.47  УБД 0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Никоряк Ольга            81.02      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Йовбак Ангелiна          78.80  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Федько Наталiя           78.68      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Касянчук Євгенiя         75.96  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                         1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Медсестринство(Сестрин.ПЗСО  -   223</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Довганич Каролiна        82.61      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Медицина(Маг.)               -  I2  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        91  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Яцик Евелiна             91.75      7                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Лазур Юлiанна            87.79      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Зийнич Катерина          86.81      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Мiгалi Лiдiя             86.08      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Губанова Софiя           85.60      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Чомоляк Софiя            85.50      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Росоха Олександра        85.31      3                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Караман Анастасiя        85.05      1                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Гуца Марина              84.90      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Кузик Єва-Анна           84.57      1                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Стецевич Катерина        84.46      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Волошин Олександра       84.04      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Свадеба Олександр        83.87      1                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Михайлюк Христина        83.60      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Ковач Марiя              83.33      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Дубровська Дiана         83.15      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Петрус Артур             82.99      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Гулянич Михайло          82.51      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Кампов Елеонора          82.08      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Корнута Неля             81.92      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Вiзiчканич Олександр     81.67      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Войцехiвська Юлiя        81.49      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Шанта Каролiна           81.47      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Шиман Юрiй               81.46      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Войцехiвська Алiна       81.35      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Рiпич Катерина           81.16      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Ленько Богдан            81.08     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Павлiва Нiка             81.04      5                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Поляк Валерiя            80.93      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Янiвна                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Полянич Неля             80.59      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Лемак Богдана            80.58      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Корнута Юлiя             80.50      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Лазорик Анна             80.00      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Iванчо Дiана             79.78      6                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Пузакулич Валерiя        79.39      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Феделеш Iванка           79.29      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Тарасюк Веронiка         77.95  УБД 0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Шестакова Полiна         77.68      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Горкiн Антон             77.08      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 Соляник Анна             76.99      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 Плугатарьов Вiктор       76.39      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 Оверчук Катерина         75.63      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Артурiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 Хоменко Назар            75.62      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44 Ливринц Софiя            75.57      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45 Кiт Олександра           75.33      3                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 Штефуца Олександра       75.31      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47 Позд</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7781B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">някова Глафiра       74.98  ВПО </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7781B">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 Кобин Вiкторiя           74.49      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49 Барчi Євгенiя            74.32      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 Галамба Ангелiна         74.13      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51 Сокач Вiкторiя           73.47      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 Далекорей Тетяна         72.73      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 53 Левдер Софiя             72.62      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54 Бежинець Юлiанна         72.58      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 Югас Теодор              71.56  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Теодорович                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 Козик Катерина           71.47      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57 Яворська Марина          71.17  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                    1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58 Пивоваров Глiб           70.99      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59 Гурзан Василь            70.95      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 Iсак Йожеф               70.88      1                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61 Гайдош Євгенiя           70.59      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62 Довбак Маргарита         69.98      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63 Варваринець Iван         69.61      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64 Лукашенко Олег           69.32  УБД 1                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                                                    1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 65 Халус Iван               69.30      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66 Решко Владислав          68.82      1                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Федорович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 Голеня Олександра        68.63      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68 Чолавин Анастасiя        68.50      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 69 Одольська Елiзабет       68.19      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Жаклiн                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 Гаджега Вiталiна         67.30      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71 Пищальник Станiслав      66.14      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72 Чернюк Мирослав           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73 Фенцик Марiя              0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Рудольфiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 Ганич Анастасiя           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 Маркович Дарина           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 76 Кузьмич Богдан            0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77 Дебич Данiела             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 Довганич Юрiй             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79 Кострець Дарина           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 Козуб Ангелiна            0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 81 Русин Максим              0.00      1                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 Рейпашi Катерина          0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Леонiдiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83 Зем`янська Мар`яна        0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 84 Поп Алiна                 0.00      5                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85 Ликова Оксана             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 86 Яхiв Кiра                 0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87 Герич Михайло             0.00  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 Ваш Арсенiй               0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Корнелiйович                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 89 Корза Артем               0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 Марцiй Ксенiя             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 Андрашко Анастасiя        0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Медицина(Маг.)               -   222</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        91  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Попович Ярослав          96.99     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Братанич Катерина        96.92  УБД10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Лоскорiх Марiя           96.16     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Бевзюк Анастасiя         95.00     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Чопик Ольга              94.87     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Бурин Богдана            94.84     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Горнило Веронiка         94.84     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Бойко Сiльвiя            94.81     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Симчина Емiлiя           92.64     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 10 Ластiвка Вiкторiя        92.12     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Коцур Василь             92.06     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Карпiнський Василь       91.98     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Iванюк Дмитро            90.43      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Воробканич Оксана        90.24     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Гурзан Сергiй            90.21      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Габел Ерiк               89.20     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Вогар Анна               88.71      7                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Сливич Микола            87.58      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Iндус Кирило             87.08      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiйович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Савчак Юлiя              86.38      6                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Добош Денис              86.17      6                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Гелеган Юлiя             85.75      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Корецький Вiктор         85.01      5                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Причина Валентина        84.87      8                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Придко Олексiй           84.69  М/з 5                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ростиславович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Шерегi Олена             84.55      6                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Шемчук Валентина         83.93     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Ерди Данiелла            83.18      3                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тiборiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Данканич Iрина           83.12      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Устич Карiна             82.99      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Молнар Яна               82.83      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Дербак Iванна            82.72      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Тiмовтi Мiлан            82.63      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Сюшко Валентина          81.89      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Данилич Вiкторiя         81.84      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Лембак Iван              81.63      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Сюшко Катерина           80.86      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Бойчук Євгенiя           80.62      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Раiнчук Софiя            80.54  УБД 0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 Гудь Юлiя                80.26      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 Когутич Юрiй             79.37      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 Ленарт Тетяна            79.35  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C930E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>УБД</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мiланiвна                                                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00C930E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 Пловайко Мирослава       79.29      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44 Куцик Таїсiя-Андрiан     78.88      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45 Шкирта Андрiана          78.14      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 Цанько Веронiка-Нiко     78.05      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47 Сегедi Євгенiя           77.89  УБД 2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                         1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 Трощак Юлiя              77.84      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49 Белей Ольга              77.78      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 Бобурка Олександра       77.55      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51 Дьордяй Владислава       77.06      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 Кречко Андрiй            76.98  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53 Перец Богдана            76.93      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54 Зейкан Наталiя           76.75      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 Бальцiй Станiслав        75.97      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 Фаркаш Владимира         75.46      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57 Рапа Ангелiна            75.41      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкентiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58 Савула Єва               74.99      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59 Звонар Ангелiна          74.90  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Василiвна                                                        1180.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 Берегова Александра      74.88  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61 Богдан Валерiя           74.53      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62 Гелета Михайло           74.21      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Михайлович                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63 Рязанцева Дарiя          74.05      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64 Бринзей Василь           74.04      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 65 Поп Дарина               72.95  УБД 1                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66 Фехтел Вiктор            72.83      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 Савкович Юлiя            72.58      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68 Ормош Сiнтiя             72.36      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 69 Голоботовська Дарина     71.96      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 Могорита Вiкторiя        70.98      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71 Бирняк Назар             70.94      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72 Каленський Максим        70.64      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Артемович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73 Фулитка Олеся            69.78      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 Мазур Юлiанна            69.58      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 Созанський Василь        68.84  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 76 Якутов Артем              0.00  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77 Тафiчук Рiта              0.00  М/з 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 Баблюк Олександра         0.00      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79 Коштура Вадим             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вячеславович                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 Сiка Анастасiя            0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 81 Алексiй Ростислав         0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 Товтин Роман              0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83 Цибик Iван                0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 84 Шпiлька Кiра              0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Карлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85 Тотар Вiталiй             0.00      5                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 86 Хмара Владислав           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 87 Криванич Наталiя          0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 Ковач Iванна              0.00  УБД 4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 89 Бакалець Артем            0.00  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 Лещенко Анатолiй          0.00  УБД 1                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 Бонь Анастасiя            0.00      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Медицина(Маг.)               -   222</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -       143  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Добра Катерина           96.35     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Буря Валерiя             96.10     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Карабиньош Майя          95.94     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Туряниця Софiя           95.59     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Денисiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Бобик Костянтин          94.11     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Кiраль Анастасiя         94.11     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Моца Валерiя             94.10     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Гоблик Нiколета          93.57     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Брижак Ванесса           93.53     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Стефанiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Стахоряк Наталiя         93.48     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Бедевельська Алiна       92.81     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Гудь Агнеса              92.65      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Комар Нiколета           92.55     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Кручаниця Анастасiя      91.44      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Гудь Михайло             91.24     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Кирик Уляна              89.80      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Феделеш Вiкторiя         89.69      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Томорi Ангелiна          88.77      8                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Орбан Олександра         88.39      9                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Попович Неля             87.56      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Комарницька Христина     86.90     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Балог Наталiя            86.61      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Дурневич Крiстiна        86.58     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Шевченко-Рубежанськи     86.09  ВПО 8                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйов                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Прокопенко Анастасiя     85.68      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Маркович Дарина          85.59      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Помпель Мiра             85.50     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миронiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Кушнiр Iван              85.40     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Гiрчак Андрiй            84.73     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Шип Софiя                84.24     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Симулик Нiколетта        84.18      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Попович Яна              83.65      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Мельник Дарина           83.58      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Палош Валерiя            83.20      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Лендєл Анастасiя         82.85      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Бальцiй Андрiана         82.56      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Свiтлинець Олександр     82.51      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Шелемба Крiстiна         81.85      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Лях Василь               81.82  М/з 1                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 Кречун Ангелiна          81.68      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 Драгун Богдана           81.15      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 Дiдик Лiдiя              81.11      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 Мельник Василина         81.09      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 44 Бiганська Марiя-Анас     81.04      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45 Дем`ян Вiкторiя          80.64      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 Пшенишнюк Камiлла        80.47      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47 Марочкович Веронiка      80.41      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 Гарiпов Богдан           80.00      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49 Якубовська Ольга         79.87      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 Соколова Вiкторiя        79.78      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51 Сливка Христина          79.52      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юлiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 Софiлканич Олександр     79.21      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53 Гримут Камiлла-Марiя     79.20      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54 Лобойко Полiна           78.85  ВПО 0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 Прокопчук Андрiй         78.63      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 Тегза Тамара             78.57      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57 Албiчук Андрiана         78.45      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58 Суязова Олександра       78.40      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59 Глеба Вадим              78.07      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 Дуран Дар`я              77.80      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61 Бiбiков Дмитро           77.70      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62 Липчей Алiна             77.56      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63 Святенко Артем           77.54  ВПО 0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64 Хмiль Iванна             77.24      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 65 Романко Вiктор           77.14      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66 Шляхта Веронiка          76.95      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 Сирохман Юлiя-Вiктор     76.67      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68 Гарновдiй Влада          76.13     10                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 69 Яцканич Катерина         76.03      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 Матвєєва Нiколь          75.79  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71 Бiлокопит Яна            75.74      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72 Грицаенко Христина       75.51  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73 Ньорба Марiя             75.50      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 Пензештадлер Вiкторi     75.06      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 Наконечна Полiна         74.81      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 76 Ковач Катерина           74.70      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77 Богдан Вiкторiя          73.84      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 Горбас Ростислав         73.63  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Золтанович                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79 Кудибiна Валерiя         73.60      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 Рiшко Василь             73.45      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 81 Iваниця Iван             73.39  Iнв 4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                                                      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 Семенчук Евелiна         73.25      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83 Курган Софiя             73.04      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 84 Iллар Марiя              72.97  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85 Герко Софiя-Ксенiя       72.23      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 86 Армаш Ангелiна           72.13      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87 Каракевич Дмитро         72.09      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 Кострець Соломiя         71.91      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 89 Кипила Вiктор            71.87      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 Брудняк Iван             71.19      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 Романец Рiхард           71.03      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 Центелюк Вiкторiя        70.96  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                        1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 Дубляк Артем             70.90      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 94 Петрович Максим          70.60      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 Гойда Вiталiй            70.58      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96 Кунак Євгенiя            70.29      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 97 Кемiнь Меланiя           70.17      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 98 Керита Софiя             69.91      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 99 Хвуст Алiна              69.29      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>100 Дiдик Веронiка           69.16      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>101 Левдар Анна              68.90      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>102 Тегза Владислава         68.37      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>103 Тингаєв Iлля             67.85      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>104 Цiмбота Iванна           67.76  М/з 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>105 Данашевський Дмитро      67.45      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>106 Караїм Снiжана           67.42      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>107 Котовська Лiлiя          67.04      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>108 Ломага Андрiй            66.63      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>109 Глодан Нiна              66.59      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>110 Сiмоненко Анна           66.10  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                        1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>111 Терлецька Наталiя        65.80      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>112 Туряниця Євгенiя         65.69      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>113 Кабаль Андрiй            65.54      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Станiславович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>114 Зимомря Олена            64.36      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>115 Борис Карiна             64.35  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Iванiвна                                                         1180.00</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>116 Гнатюк Валерiй           63.07      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>117 Товт Вiкторiя            62.46  Сир 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Матвiївна                                                        4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>118 Бак Петро                60.20      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>119 Лисничка Христина        57.53      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>120 Хомич Євгенiя             0.00  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>121 Лопiт Богдан              0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>122 Деяк Рената               0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>123 Чiка Антонiна             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>124 Кiш Нiколета              0.00  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>125 Суринець Ярослав          0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>126 Давиденко Альона          0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>127 Куклишин Марина           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>128 П`янова Софiя             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>129 Кальчук Олександр         0.00      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>130 Кукицяк Кирило            0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Васильович                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>131 Головчак Веронiка         0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>132 Величко Валерiя           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>133 Поп Анна                  0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>134 Бiленко Iван              0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiйович                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>135 Анiсiмова Iлона           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>136 Погорiло Вiталiй          0.00  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiйович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>137 Шлєєнкова Катерина        0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>138 Бобуський Iван            0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>139 Куртанич Олександра       0.00      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>140 Бабiля Крiстiна           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>141 Гольтман Артур            0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владiславович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>142 Рафальська Свiтлана       0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>143 Курочка Анастасiя         0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Медицина(Маг.)               -   222</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -       133  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Брецко Юрiй              95.53     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Добош Валерiя            95.26     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гарновдi Катерина-Лi     94.99  Iнв10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Герич Анюта              94.20     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Орос Павло               93.80     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Михайлович                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Щока Марiя               93.32     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Iштванi Катерина         93.29      9                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Поп Тетяна               93.10     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Марианiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Євчак Дмитро             93.00     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Петьовка Данiела         92.97     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Берец Алiна              92.96     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Кошеля Максим            92.71     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Сак Iрина                92.65     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Копча Юлiанна            92.50     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Гурський Богдан          92.28     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Кунак Алiна              91.88     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Данко Ярослава           91.66      8                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 Принда Марта             91.54     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Теличко Дарина           91.38     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Шпонтак Мирослава        91.27     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Янчiй Вiталiна           90.62     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Боршовська Ольга         90.33      8                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Стеблюк Едуард           90.15     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Мацола Ганна             89.50     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Мартин Юрiй              88.51     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 26 Микулiн Тетяна           88.48      8                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Пеца Анастасiя           88.44      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Синетар Iрина            88.10      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Бабидорич Катарiна       88.09      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Пушкаренко Анастасiя     87.86      8                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Новак Тарас              86.88      5                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Митровцi Ангелiна        86.54      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Колонич Валентина        86.49      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Адальбертiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Францов Микола           85.25      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Дмитрович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Михайлов Юрiй            85.18      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiйович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Деяк Дарина              84.95      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Васюта Юлiя              84.63      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Вантюх Владислав         84.57      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Маляр Христина           84.45      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 Нитка Оксана             84.42     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 Яцина Тiмеа              84.19      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 Готько Наталiя           84.18      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 Палей Едуард             83.83      1                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44 Фреїшин Максим           83.71      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45 Проданець Лiлiя          83.63      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 Ворон Ярослава           83.53      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47 Романюк Ростислав        83.48  УБД 1                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 Маргевка Томаш           82.97      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Йосипович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49 Пантьо Свiтлана          82.65      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 Олексик Олександра       82.57      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51 Стойка Ангелiна          82.52      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 Бахарєва Наталiя         82.43      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53 Дурда Ангелiна           82.03      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54 Губiлiт Анастасiя        81.97  УБД 2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 Поштак Iван              81.95      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 Маркуц Олександра        81.80      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57 Пєронкова Анастасiя      81.76      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58 Бута Вiкторiя            81.68      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59 Дербаль Дмитро           81.62      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 Гойдаш Данiєла           81.60      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юлiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61 Дрозда Дарiя             81.58      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...585 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62 Какурiна Анна            81.53      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63 Дупин Маргарiта          81.53      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Василiвна                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64 Мазуренко Юлiя           81.51  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 65 Микита Анастасiя         80.84      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66 Наконечна Анастасiя      80.83      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 Мандзюк Євгенiя          80.78      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68 Приходько Андреа         80.66      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 69 Горбачевський Яросла     80.32      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 Годинка Валентина        80.30      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71 Куцак Марiя              80.28      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мар`янiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72 Гудима Iрина             80.27      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...152 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 73 Глаговська Софiя         79.72      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    В`ячеславiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 74 Дудаш Анна               79.70  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Георгiївна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 75 Феннич Наталiя           79.64      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 76 Козеренко Дiана          79.56      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Олексiївна                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...5231 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77 Iгнатьо Марiанна         79.16      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    Василiвна                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...260 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 78 Ложнiкова Катерина       79.01      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 79 Олашин Нiколетта         79.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Робертiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 80 Бреза Мирослава          78.92      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 81 Кобiльник Анастасiя      78.91      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 82 Лiнтур Михайло           78.76      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 83 Рiшко Сiльвiя            78.70      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 84 Козак Здена              78.24      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 85 Шумський Олександр       78.21      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 86 Ярошинська Амiна         78.17      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 87 Кулик Анна               78.17      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 88 Зозулич Яна              78.07      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 89 Кубська Вiталiна         77.68      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90 Симочко Марина           77.68      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 91 Гриньо Валерiя           77.65      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...152 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92 Кофель Марiанна          77.30  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                     1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 93 Гапак Роман              77.26      5                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 94 Беца Тетяна              77.22      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95 Попп Микола              77.17      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96 Малош Домiнiка           76.94      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 97 Фекете Анна              76.89      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 98 Олiйник Владислав        76.41      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 99 Маланкевич Софiя         76.28      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>100 Кучерявченко Софiя       76.28  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>101 Томашук Лiдiя            76.16      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>102 Кривошапов Олександр     76.08      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>103 Балега Вiкторiя          75.85  Сир 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                         4992.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>104 Тертишна Катерина        75.57      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>105 Русин Надiя              75.48      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>106 Шоляк Вiкторiя           75.46      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>107 Созанський Iгор          75.30  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                         1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>108 Цебак Юрiй               75.22      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>109 Полiщук Анетта           75.14  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                                                    1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>110 Проценко Полiна          75.12  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                         1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>111 Мокар Алiна              75.10      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>112 Федорчук Олександр       74.83      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Петрович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>113 Попович Наталiя          74.61      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>114 Гримут Володимир         74.56      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Васильович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>115 Стенавська Ольга         74.25      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>116 Романова Анна            74.15      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>117 Мага Вiкторiя            73.31      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>118 Микулинець Михайло       72.48      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiйович                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>119 Бобак Юлiя               72.31  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                         1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>120 Гримут Олена             71.78  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                        1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>121 Iльницька Данiела        67.92      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>122 Iлюк Ольга               66.11      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>123 Сокол Софiя              65.02      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>124 Булатко Ангелiна         60.34      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>125 Ульянов Сергiй            0.00  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Русланович                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>126 Чаюк Анастасiя            0.00  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>127 Сiнiцина Алiна            0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>128 Довганинець Владисла      0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владiславiвна                                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>129 Макусiй Софiя             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>130 Кiслов Марк               0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>131 Хуторной Юрiй             0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванович                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>132 Шкробот Олександра        0.00  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>133 Матлах Анастасiя          0.00  УБД 2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Медицина(Маг.)               -   222</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            5                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        72  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Корнута Дiана            96.45     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Луц Вiталiй              96.39     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Пичкар Аделiна           96.29     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Дiброва Вiкторiя         96.25     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Гамор Дмитро             95.76     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколайович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Данко Олександра         95.31     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Козар Анастасiя          95.29     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Цанько Дiана             95.29     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Кiт Нiкiта               94.50     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Бабiля Катерина          94.22     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Рiшко Олександра         94.17     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Рошканюк Анастасiя       93.87     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вадимiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 Пацьо Валерiя            93.79      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Валерiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 Дорогiй Корнелiя         93.55     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Анатолiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 Турок Крiстiна           93.52      9                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 Савинець Веронiка        93.23     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 Звiрич Вiкторiя          93.02      9                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...584 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 18 Сабов Анастасiя          92.85     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 Дроздовська Дiана        92.64     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олегiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 Гал Евелiн               92.61     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Яношiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21 Iгнатко Олександр        91.76      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославович                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 Лук`яненко Катерина      91.70     10                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Владиславiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23 Кабацiй Серафима         91.18      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24 Шимоняк Iлля             90.96      7                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Богданович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25 Пилипанинець Марина      90.59  УБД 9                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 Годованець Олександр     89.76      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 27 Поневач Патрiцiя         89.26      8                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Аттiлiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 Коцiпак Оксана           87.92     10                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 29 Русин Марина             87.75      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 Пасько Людмила           87.60      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 31 Письмак Катерина         87.60      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 32 Гречин Нiколетта         87.41      4                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33 Фiлькорн Марiя           87.35      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 34 Росоха Дарина            86.36      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 Сабов Вiкторiя           85.03      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36 Танасiйчук Карiна        84.92      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 37 Цапецавер Iванна         84.90      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 38 Кишко Василь             84.04      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Максимович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 39 Мацунич Юлiя             83.88      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 Голубка Христина         83.20      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 41 Мокряк Тетяна            83.17      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Геннадiївна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 42 Левицька Ярослава        82.85      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 43 Соколюк Тетяна           82.71      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Романiвна                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 44 Козельська Даяна         82.48      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 45 Дядченко Ольга           82.42  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiiвна                                                        1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 Готра Анастасiя          82.36      2                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 47 Зирянова Антонiна        82.26  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                         1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48 Павлишинець Олександ     81.99  УБД 5                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiйович                                                    1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 49 Носова Власта            81.95  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50 Дочинець Максим          81.79      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасович                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51 Сiнельник Марiя          81.30      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 Нiмець Вiкторiя          81.12      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53 Печер Анастасiя          80.86      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54 Лендєл Iнна              80.20      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55 Завадяк Василь           79.76      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирович                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 56 Густi Андрiана           79.70      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiталiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 57 Мельничук Наталiя        79.18      4                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 58 Мелай Ненсi              79.17      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миролюбiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59 Поп Олександра           77.77      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Євгенiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60 Кузiна Алiна             77.49      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 61 Барчi Камiла             77.44      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 62 Гойс Тетяна              77.03      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 63 Плакош Дана              76.89      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Тарасiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 64 Кенис Владислав          76.46      1                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Васильович                                                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...2990 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 65 Когут Олександра         76.18      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Ярославiвна                                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 66 Фетько Степан            74.89      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67 Кондрашевська Богдан     74.66      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 68 Король Емiлiя            74.40      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Мирославiвна                                                  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 69 Метенько Анна            74.02      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 70 Хом'як Вiталiй           72.91      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 71 Гливка Веронiка          67.65      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Андрiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 72 Рацин Станiслав           0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Русланович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Медсестринство НРК5          -  I5  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         3  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Галагута Олександр       84.33      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiйович                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Давидян Анна             79.47      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Гайдош Надiя             77.37      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Медсестринство НРК5          -   223</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         4  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Губашина Анна            80.59      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бiлей Карина             71.94      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Павлiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Питчак Вiкторiя          69.93      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Ковальова Альона         67.16  ВПО 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Миколаївна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Спецiальнiсть   Фарм.,пром.фарм.(Маг.)       -  I8  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            1                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         1  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Єфименко Анастасiя       73.11      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олексiївна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фарм.,пром.фарм.(Маг.)       -   226</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            2                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -         2  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Роман Александра         81.85      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Степанiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Бодак Дiана              81.30      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Сергiївна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фарм.,пром.фарм.(Маг.)       -   226</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            3                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        12  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Космеда Данiела          82.36      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Вiкторiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Герич Мирослава          75.77      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Феєр Марiя               73.19      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Войтович Домiнiка        73.07      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Деяк Iванна              68.96      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Василiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Денькович Андрiана       67.01      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iгорiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Вайда Ольга              66.99      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Володимирiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Метеньканич Андрiана     66.70  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                      1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Гапич Iрина              63.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Бровчук Катерина          0.00      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...152 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Басараб Олександра        0.00  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Олександрiвна                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 Тегза Анюта               0.00  УБД 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Факультет       Медичний               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Спецiальнiсть   Фарм.,пром.фарм.(Маг.)       -   226</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 К У Р С            4                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Навчаються за держзамовленням -        11  чол.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N : Прiзвище          :Рейтин-:Пi:Дод:                             Розмiр  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п/п: iм"я              :говий  :ль:бал:     Кiлькiсть балiв         академ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   : по-батьковi       : бал   :га:   :                             соцiальн.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>--------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1 Безик Дана               91.71      6                            2910</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2 Ференц Анастасiя         83.58      2                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 Осiйська Юлiя            77.08      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Едуардiвна                                                    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 Петрiшка Яна             74.53      0                            2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5 Сас Роксолана            74.15      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Назарiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 Вереш Мирослава          72.16      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Василiвна                                                     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...98 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 Мочкош Нiколетта         72.00  Iнв 0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Михайлiвна                                                       1180.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 Фечик Камiла             71.75      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Яношiвна                                                      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9 Зелiско Тетяна           69.82      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Романiвна                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 Пацкан Яна               69.71      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Юрiївна                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...422 lines deleted...]
-      <w:r w:rsidRPr="00F3386A">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 Подгорняк Дiана          66.31      0                               0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    Iванiвна                                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidRDefault="00F3386A" w:rsidP="00F3386A">
-[...17401 lines deleted...]
-    <w:sectPr w:rsidR="00F3386A" w:rsidRPr="00F3386A" w:rsidSect="00E11CA9">
+    <w:p w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidRDefault="007A42E8" w:rsidP="007A42E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A42E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007A42E8" w:rsidRPr="007A42E8" w:rsidSect="009F3A55">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="850" w:bottom="709" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="426" w:right="850" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
-    <w:rsidRoot w:val="00201A95"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00FF7310"/>
+    <w:rsidRoot w:val="00B908BA"/>
+    <w:rsid w:val="001766F2"/>
+    <w:rsid w:val="0027299A"/>
+    <w:rsid w:val="00617A8E"/>
+    <w:rsid w:val="00733B54"/>
+    <w:rsid w:val="007A42E8"/>
+    <w:rsid w:val="00940C35"/>
+    <w:rsid w:val="009F3A55"/>
+    <w:rsid w:val="00B908BA"/>
+    <w:rsid w:val="00C7781B"/>
+    <w:rsid w:val="00C930E2"/>
+    <w:rsid w:val="00E5319E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -40729,92 +33899,92 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB3C25"/>
+    <w:rsid w:val="0027299A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -41252,51 +34422,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>30</Pages>
-[...1 lines deleted...]
-  <Characters>58910</Characters>
+  <Pages>25</Pages>
+  <Words>87082</Words>
+  <Characters>49638</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>490</Lines>
-  <Paragraphs>323</Paragraphs>
+  <Lines>413</Lines>
+  <Paragraphs>272</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>161937</CharactersWithSpaces>
+  <CharactersWithSpaces>136448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Администратор</dc:creator>
+  <dc:creator>Вікторія Легеза</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>