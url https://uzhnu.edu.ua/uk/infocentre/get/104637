--- v0 (2026-08-24)
+++ v1 (2026-09-22)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08CF9054" w14:textId="4D6AB2BB" w:rsidR="00064330" w:rsidRDefault="00B51964">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1" w:hanging="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -608,15342 +608,14958 @@
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="38B2063C" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="38B2063C" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15056AA1" w14:textId="6201B026" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00E432D5">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="15056AA1" w14:textId="6201B026" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00E432D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidR="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="002401B9" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н1</w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="002401B9" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Агрономія </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD84FF9" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0BD84FF9" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0480C0C1" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> (виробнича)   </w:t>
+          <w:p w14:paraId="0480C0C1" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Науково-дослідна практика (виробнича)   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6F4F8E" w14:textId="76EE104C" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="002401B9">
+          <w:p w14:paraId="5A6F4F8E" w14:textId="478CC40F" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002401B9" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.09.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002401B9" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4BD133" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="7B4BD133" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26A590D5" w14:textId="11957F12" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="26A590D5" w14:textId="7D3D2BD6" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович Г.Б.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002401B9" w:rsidRPr="002401B9" w14:paraId="64D91A61" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="002401B9" w:rsidRPr="008C22DF" w14:paraId="64D91A61" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20A5F0E2" w14:textId="34D84E54" w:rsidR="002401B9" w:rsidRPr="002401B9" w:rsidRDefault="00E432D5" w:rsidP="002401B9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="20A5F0E2" w14:textId="34D84E54" w:rsidR="002401B9" w:rsidRPr="008C22DF" w:rsidRDefault="00E432D5" w:rsidP="002401B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidR="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="002401B9" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н1</w:t>
             </w:r>
-            <w:r w:rsidR="002401B9" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="002401B9" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="002401B9" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Агрономія </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1916D3B6" w14:textId="315059F5" w:rsidR="002401B9" w:rsidRPr="002401B9" w:rsidRDefault="002401B9" w:rsidP="002401B9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1916D3B6" w14:textId="315059F5" w:rsidR="002401B9" w:rsidRPr="008C22DF" w:rsidRDefault="002401B9" w:rsidP="002401B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC4BD25" w14:textId="77777777" w:rsidR="002401B9" w:rsidRPr="002401B9" w:rsidRDefault="002401B9" w:rsidP="002401B9">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="1BC4BD25" w14:textId="77777777" w:rsidR="002401B9" w:rsidRPr="008C22DF" w:rsidRDefault="002401B9" w:rsidP="002401B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Переддипломна практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6598E79E" w14:textId="0204E3A4" w:rsidR="002401B9" w:rsidRPr="002401B9" w:rsidRDefault="002401B9" w:rsidP="002401B9">
+          <w:p w14:paraId="6598E79E" w14:textId="0204E3A4" w:rsidR="002401B9" w:rsidRPr="008C22DF" w:rsidRDefault="002401B9" w:rsidP="002401B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.09-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10.2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35FA7490" w14:textId="77777777" w:rsidR="002401B9" w:rsidRPr="002401B9" w:rsidRDefault="002401B9" w:rsidP="002401B9">
+          <w:p w14:paraId="35FA7490" w14:textId="77777777" w:rsidR="002401B9" w:rsidRPr="008C22DF" w:rsidRDefault="002401B9" w:rsidP="002401B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64567BD2" w14:textId="2F388C8A" w:rsidR="002401B9" w:rsidRPr="006B65DF" w:rsidRDefault="002401B9" w:rsidP="002401B9">
+          <w:p w14:paraId="64567BD2" w14:textId="60090222" w:rsidR="002401B9" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07" w:rsidP="002401B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович Г.Б.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="2D6C2650" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="2D6C2650" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77D5D513" w14:textId="7ECAE080" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00E432D5">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="77D5D513" w14:textId="7ECAE080" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00E432D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidR="00C0671C">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4.05 Середня освіта</w:t>
             </w:r>
-            <w:r w:rsidR="00C0671C">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Біологія та здоров’я людини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="615C31F0" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="615C31F0" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28F49DBB" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="28F49DBB" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Педагогічна практика у ЗЗСО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B53C4BB" w14:textId="5D59729F" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="006079A0">
+          <w:p w14:paraId="4B53C4BB" w14:textId="12AD4149" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="006079A0" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="006079A0" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006079A0" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidR="006079A0" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006079A0" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidR="006079A0" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006079A0" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67AF23CE" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="67AF23CE" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0859DB" w14:textId="27744A0C" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="4513A6BB" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М. Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A2FD0F" w14:textId="77777777" w:rsidR="00CB18D1" w:rsidRPr="008C22DF" w:rsidRDefault="00CB18D1" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0859DB" w14:textId="106C0E6B" w:rsidR="003F2B4E" w:rsidRPr="008C22DF" w:rsidRDefault="003F2B4E" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="434EC069" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00237B0D" w:rsidRPr="008C22DF" w14:paraId="434EC069" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2906995D" w14:textId="4F5F55B4" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="2906995D" w14:textId="4F5F55B4" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidR="00E432D5">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> А</w:t>
             </w:r>
-            <w:r w:rsidR="00E432D5" w:rsidRPr="002401B9">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Середня освіта Біологія та здоров’я людини </w:t>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.05 Середня освіта Біологія та здоров’я людини </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D365781" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7D365781" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28C7DE16" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="28C7DE16" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Педагогічна практика у ЗФПО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169FACF7" w14:textId="4285EFFC" w:rsidR="00064330" w:rsidRPr="006079A0" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="169FACF7" w14:textId="4285EFFC" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="006079A0">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="006079A0">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10.202</w:t>
             </w:r>
-            <w:r w:rsidR="006079A0">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BB3156" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00064330">
+          <w:p w14:paraId="06BB3156" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56606D28" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="56606D28" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="442E67BE" w14:textId="334985E0" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="4D169AFF" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М. Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="442E67BE" w14:textId="7F92E0FE" w:rsidR="00CB18D1" w:rsidRPr="008C22DF" w:rsidRDefault="00CB18D1" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="5FC186E7" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00237B0D" w:rsidRPr="008C22DF" w14:paraId="5FC186E7" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F38548F" w14:textId="2E2E598D" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00E432D5">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3F38548F" w14:textId="2E2E598D" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> А</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Середня освіта Біологія та здоров’я людини </w:t>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.05 Середня освіта Біологія та здоров’я людини </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F10D8AC" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6F10D8AC" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74553FCF" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="74553FCF" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Педагогічна практика у ЗВО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="057DD5D3" w14:textId="64B61826" w:rsidR="00064330" w:rsidRPr="006079A0" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="057DD5D3" w14:textId="64B61826" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="006079A0">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10.-0</w:t>
             </w:r>
-            <w:r w:rsidR="006079A0">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.11.202</w:t>
             </w:r>
-            <w:r w:rsidR="006079A0">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4780A93D" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00064330">
+          <w:p w14:paraId="4780A93D" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DE95BBC" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="2DE95BBC" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A29C6EE" w14:textId="26A1C236" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="733459FB" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D" w:rsidP="00237B0D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М. Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A29C6EE" w14:textId="4D026FF1" w:rsidR="00CB18D1" w:rsidRPr="008C22DF" w:rsidRDefault="00CB18D1" w:rsidP="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="475AE01B" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="475AE01B" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E614215" w14:textId="44CF2A63" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="008D1DA3">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1E614215" w14:textId="44CF2A63" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="008D1DA3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">8.Е1 </w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Біологія. Біологія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1430E444" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1430E444" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B1C6DE" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="32B1C6DE" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Переддипломна практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6926F508" w14:textId="766A8457" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="004E3A7C">
+          <w:p w14:paraId="6926F508" w14:textId="766A8457" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="004E3A7C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10-1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10.2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16933190" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="16933190" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="189C8304" w14:textId="26A4514F" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="3C948953" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:highlight w:val="green"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1E04F7" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сабадош В.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E4B338D" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="189C8304" w14:textId="6B319596" w:rsidR="00532B4C" w:rsidRPr="008C22DF" w:rsidRDefault="00532B4C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мірутенко В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="619BDED9" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="619BDED9" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="045459BB" w14:textId="616DA005" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="008D1DA3">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="045459BB" w14:textId="616DA005" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="008D1DA3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">8.Е1 </w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Біологія. Біологія (Біоінформатика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33032051" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="33032051" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19FBA4E9" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="19FBA4E9" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Переддипломна практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65F23E2F" w14:textId="14FB6281" w:rsidR="00064330" w:rsidRPr="00C0671C" w:rsidRDefault="00C0671C">
+          <w:p w14:paraId="65F23E2F" w14:textId="14FB6281" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00C0671C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>05</w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10-1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10.2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19486C1D" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="19486C1D" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A68629D" w14:textId="08D00650" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="2D67828A" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:highlight w:val="green"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A022AA3" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сабадош В.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31C93B07" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A68629D" w14:textId="0FEA4FC4" w:rsidR="00532B4C" w:rsidRPr="008C22DF" w:rsidRDefault="00532B4C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мірутенко В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="2540408B" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="2540408B" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33C1256A" w14:textId="6DDA6B48" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="008D1DA3">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="33C1256A" w14:textId="6DDA6B48" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="008D1DA3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidR="00C0671C">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">Е1 </w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Біологія. Біологія </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13C533A5" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="13C533A5" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5AF625" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="0F5AF625" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Науково-дослідна практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA19B92" w14:textId="5A7D1811" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00C0671C">
+          <w:p w14:paraId="2FA19B92" w14:textId="2BC67982" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C0671C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65D9F75E" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="65D9F75E" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>ботаніки; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ботаніки; генетики, фізіології рослин і мікробіології; ентомології </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F3CE5A" w14:textId="2F8EF0E6" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="40BE3317" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:highlight w:val="green"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276A8270" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сабадош В.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2557EB05" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F3CE5A" w14:textId="06AC62EF" w:rsidR="00532B4C" w:rsidRPr="008C22DF" w:rsidRDefault="003F2B4E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Ловас П.С. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="2AF7D64B" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="2AF7D64B" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CF8D310" w14:textId="44D952DB" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="008D1DA3">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2CF8D310" w14:textId="44D952DB" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="008D1DA3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">8.Е1 </w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Біологія. Біологія (Біоінформатика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60C5D9FD" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="60C5D9FD" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21489C33" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="21489C33" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Науково-дослідна практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799D0978" w14:textId="01420367" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="004E3A7C">
+          <w:p w14:paraId="799D0978" w14:textId="56FEB181" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3A7C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="004E3A7C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004E3A7C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidR="004E3A7C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004E3A7C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidR="004E3A7C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="004E3A7C" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18814299" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="18814299" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31E4A0C1" w14:textId="19BC661F" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="563ABD8F" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F00A07">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:highlight w:val="green"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64A75EBF" w14:textId="77777777" w:rsidR="00237B0D" w:rsidRPr="008C22DF" w:rsidRDefault="00237B0D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сабадош В.І. Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E4A0C1" w14:textId="03EAB33D" w:rsidR="00532B4C" w:rsidRPr="008C22DF" w:rsidRDefault="00532B4C">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мірутенко В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="04DA8A25" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="04DA8A25" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00E4CE59" w14:textId="0962DAB7" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48">
-[...13 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="00E4CE59" w14:textId="0962DAB7" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А4.05 Середня освіта Біологія та здоров’я людини, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CCCA4D" w14:textId="55100436" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...38 lines deleted...]
-              <w:t>Е1 Біологія та біохімія.</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F79DEFE" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1F79DEFE" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="216C6E3F" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="216C6E3F" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57CE34A9" w14:textId="352BDEAE" w:rsidR="00064330" w:rsidRPr="00F01E48" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="57CE34A9" w14:textId="352BDEAE" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48">
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48">
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48">
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48">
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48">
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC72611" w14:textId="0A49C36A" w:rsidR="00064330" w:rsidRPr="00F01E48" w:rsidRDefault="00B51964">
+          <w:p w14:paraId="1CC72611" w14:textId="0A49C36A" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>отаніки</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E155E97" w14:textId="6BA6806F" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="2E155E97" w14:textId="6BFD13B5" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="000D2B4C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000D2B4C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіш Р.Я.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00064330" w:rsidRPr="002401B9" w14:paraId="41FF107E" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00064330" w:rsidRPr="008C22DF" w14:paraId="41FF107E" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF26543" w14:textId="43F8CE2A" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48">
-[...13 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="4EF26543" w14:textId="43F8CE2A" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">А4.05 Середня освіта Біологія та здоров’я людини, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4423A18B" w14:textId="2557B311" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...37 lines deleted...]
-              <w:t>Е1 Біологія та біохімія.</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25F9220C" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="25F9220C" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="619BE3F3" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="619BE3F3" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00B51964">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3484C6F5" w14:textId="7B1BEB81" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48">
+          <w:p w14:paraId="3484C6F5" w14:textId="7B1BEB81" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64D16B23" w14:textId="3809D76D" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48">
+          <w:p w14:paraId="64D16B23" w14:textId="1657D4DA" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> зоології</w:t>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB18D1" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>оології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C7D339" w14:textId="6D9A25F9" w:rsidR="00064330" w:rsidRPr="006B65DF" w:rsidRDefault="00064330">
+          <w:p w14:paraId="15D6DE32" w14:textId="77777777" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00CB18D1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="175A0B72" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739129B8" w14:textId="2C083126" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Станкевич-Волосянчук О.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C7D339" w14:textId="7D3F7701" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="1B638FC1" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00F01E48" w:rsidRPr="008C22DF" w14:paraId="1B638FC1" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DCC1B8E" w14:textId="190B2B98" w:rsidR="00F01E48" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...28 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3DCC1B8E" w14:textId="3123E4B6" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A49FA2A" w14:textId="42E8DB2B" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5A49FA2A" w14:textId="42E8DB2B" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="630F0675" w14:textId="5E211213" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="630F0675" w14:textId="5E211213" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5277913E" w14:textId="764A2DEA" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="5277913E" w14:textId="764A2DEA" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="500BD017" w14:textId="1DD84AB9" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="500BD017" w14:textId="4603872A" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00CB18D1" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>зоології</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidR="00F01E48" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>оології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703AD0A7" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="1CA93593" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00CB18D1" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703AD0A7" w14:textId="366811D4" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Станкевич-Волосянчук О.І.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="6295B191" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00F01E48" w:rsidRPr="008C22DF" w14:paraId="6295B191" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="960"/>
+          <w:trHeight w:val="465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5009C5" w14:textId="258C3521" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...19 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6C5009C5" w14:textId="258C3521" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5593B3B1" w14:textId="304E98F5" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5593B3B1" w14:textId="304E98F5" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E616126" w14:textId="524EC655" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1E616126" w14:textId="524EC655" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18D8AC19" w14:textId="16D05010" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="18D8AC19" w14:textId="16D05010" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00804240">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4F04E3" w14:textId="1AD2DFA9" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="4B4F04E3" w14:textId="1AD2DFA9" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ботаніки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317B4F15" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="317B4F15" w14:textId="775DAAFA" w:rsidR="00F01E48" w:rsidRPr="000D2B4C" w:rsidRDefault="000D2B4C" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2B4C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіш Р.Я.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="5BA18A96" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00F01E48" w:rsidRPr="008C22DF" w14:paraId="5BA18A96" w14:textId="77777777" w:rsidTr="008C22DF">
+        <w:trPr>
+          <w:trHeight w:val="843"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="712882FE" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...45 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="712882FE" w14:textId="4909DD07" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F3E82CB" w14:textId="33FF09C9" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>А4.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2C7638" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="2C2C7638" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C01F54" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="40C01F54" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257EC351" w14:textId="60B53443" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="257EC351" w14:textId="60B53443" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B17C030" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="0B17C030" w14:textId="14212A33" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">  зоології</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB18D1" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>оології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64458F91" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="64458F91" w14:textId="705CB8C1" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Станкевич_Волосянчук О.І. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="5F1F6D3A" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00F01E48" w:rsidRPr="008C22DF" w14:paraId="5F1F6D3A" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4E7F52" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...45 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="3B38D97E" w14:textId="046166B3" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>А4.05 Середня освіта Біологія та здоров’я людини,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFC8B98" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0EFC8B98" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09841160" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="09841160" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9B4A78" w14:textId="5EEE2471" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="2A9B4A78" w14:textId="5EEE2471" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB5B8C">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2284B915" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="2284B915" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="008C22DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Ботаніки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C539F9E" w14:textId="4DAFA0D7" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="6C539F9E" w14:textId="79B9E7C3" w:rsidR="00F01E48" w:rsidRPr="000D2B4C" w:rsidRDefault="000D2B4C" w:rsidP="000D2B4C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D2B4C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіш Р.Я.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="1F156DDB" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="1F156DDB" w14:textId="77777777" w:rsidTr="008C22DF">
+        <w:trPr>
+          <w:trHeight w:val="708"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53AE3B96" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...24 lines deleted...]
-          <w:p w14:paraId="5E30CA73" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="10D37945" w14:textId="580E5274" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="0"/>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDFF73A" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1BDFF73A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1C3785" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7A1C3785" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="278AE626" w14:textId="1E6B2C7D" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="278AE626" w14:textId="1E6B2C7D" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16AC0AF6" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="16AC0AF6" w14:textId="1592D54A" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">  зоології</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>З</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>оології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="612D39F6" w14:textId="65BA3AC9" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="612D39F6" w14:textId="67F333F6" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Станкевич_Волосянчук О.І. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="43BE3504" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="43BE3504" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14243C15" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...24 lines deleted...]
-          <w:p w14:paraId="4D21BD15" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="14243C15" w14:textId="27AD8957" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="225FA519" w14:textId="54288284" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:firstLine="0"/>
-              <w:rPr>
-[...35 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4D7B16" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4A4D7B16" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1977CE04" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1977CE04" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24272CD2" w14:textId="798EAA18" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="24272CD2" w14:textId="798EAA18" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB52EF">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEF4511" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="0DEF4511" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Ботаніки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F39494F" w14:textId="346E1354" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="2F39494F" w14:textId="66E9E7EF" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="000D2B4C" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="000D2B4C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кіш Р.Я.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="431735DD" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="431735DD" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1473"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7304A1B5" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">6.014.05 Середня освіта Біологія та здоров’я людини </w:t>
+          <w:p w14:paraId="7304A1B5" w14:textId="477A9DCE" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>6.014.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13BC92FE" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="13BC92FE" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="445FE607" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="445FE607" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Педагогічна практика з біології та основ здоров'я</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469FC20C" w14:textId="7182BD89" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00C65812" w:rsidP="00F01E48">
+          <w:p w14:paraId="469FC20C" w14:textId="7182BD89" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-28.0</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E41C00" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="79E41C00" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC4D474" w14:textId="7DE83CFA" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="0357E48D" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC4D474" w14:textId="572070D5" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="6AC2263B" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="6AC2263B" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7A4350" w14:textId="5EF24294" w:rsidR="00F01E48" w:rsidRPr="0055332E" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...23 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="6C7A4350" w14:textId="5EF24294" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>6.091 Біологія. Біологія</w:t>
             </w:r>
-            <w:r w:rsidR="0055332E">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="297540B6" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="297540B6" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12404848" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="12404848" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Виробнича практика </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4721B48B" w14:textId="0D35A2CD" w:rsidR="00F01E48" w:rsidRPr="0055332E" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="4721B48B" w14:textId="0D35A2CD" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>01.0</w:t>
             </w:r>
-            <w:r w:rsidR="0055332E">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="0055332E">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-28.0</w:t>
             </w:r>
-            <w:r w:rsidR="0055332E">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="0055332E">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73180FC9" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="73180FC9" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-              <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18B82077" w14:textId="51783D41" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="59CCB614" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B82077" w14:textId="0B54304B" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="56ADC539" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="56ADC539" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35419DB2" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="35419DB2" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">6.014.05 Середня освіта Біологія, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="314B7D99" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="314B7D99" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="381E1872" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="381E1872" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="759C9A4A" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...41 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="13D7F0A9" w14:textId="0603E6CE" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагогічна практика з біології та основ здоров'я </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E384CE6" w14:textId="7AFB3ED3" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="5E384CE6" w14:textId="7AFB3ED3" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.11.202</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.12.202</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30EAF4AA" w14:textId="1116B6AB" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="30EAF4AA" w14:textId="1116B6AB" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.02.202</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B8E0D2" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="40B8E0D2" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F95A192" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="0F95A192" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CEB371B" w14:textId="0CD2B8F7" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="27775934" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D3AE37" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CEB371B" w14:textId="5F54903C" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="3903D512" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="3903D512" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6374014F" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6374014F" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74631939" w14:textId="5500E562" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="0055332E" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="74631939" w14:textId="5500E562" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.091 Біологія. Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18CBA4A2" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="18CBA4A2" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57779751" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="57779751" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Виробнича практика за спеціальністю</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21F4EEAC" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="21F4EEAC" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C74F3B5" w14:textId="63117996" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="0055332E" w:rsidP="00F01E48">
+          <w:p w14:paraId="4C74F3B5" w14:textId="63117996" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.12.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.2026,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB63B93" w14:textId="0B9FE539" w:rsidR="00F01E48" w:rsidRPr="0055332E" w:rsidRDefault="0055332E" w:rsidP="00F01E48">
+          <w:p w14:paraId="3DB63B93" w14:textId="0B9FE539" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>08.02</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.02.202</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1318418F" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="1318418F" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D8240FB" w14:textId="0B0E80C0" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="24769A3F" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сабадош В.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AFD338E" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кишко К.М.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709D390F" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D8240FB" w14:textId="6CA430FB" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="72212063" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="72212063" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6311DEFD" w14:textId="175655ED" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3FA48CBE" w14:textId="460FA7C5" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>А4.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26B82007" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="26B82007" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B17F91" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="00B17F91" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34779B0B" w14:textId="68F4B3FA" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="34779B0B" w14:textId="68F4B3FA" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B83C5C5" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="6B83C5C5" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ботаніки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3946F491" w14:textId="466DEEE3" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="3946F491" w14:textId="5B0ED46B" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F01E48" w:rsidRPr="002401B9" w14:paraId="769415B1" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="769415B1" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="028E2FBA" w14:textId="7CC42B03" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="028E2FBA" w14:textId="7CC42B03" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.А4.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23C994F7" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="23C994F7" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07648986" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="07648986" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36FC903A" w14:textId="52D52CFB" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00F01E48">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="36FC903A" w14:textId="52D52CFB" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00F01E48" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1235E3E7" w14:textId="77777777" w:rsidR="00F01E48" w:rsidRPr="002401B9" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="1235E3E7" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">     Зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3874DECC" w14:textId="02724998" w:rsidR="00F01E48" w:rsidRPr="006B65DF" w:rsidRDefault="00F01E48" w:rsidP="00F01E48">
+          <w:p w14:paraId="3874DECC" w14:textId="1FC292DD" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="55C81FAC" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="55C81FAC" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1041"/>
+          <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A11227C" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...54 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="2A11227C" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B906262" w14:textId="0CB303D6" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2948177C" w14:textId="61A4071B" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Е1 Біологія та біохімія</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DB9CBAF" w14:textId="7CD4339A" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4DB9CBAF" w14:textId="7CD4339A" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC7D808" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6BC7D808" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB7947A" w14:textId="68EE847A" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6CB7947A" w14:textId="68EE847A" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C809F9" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="59C809F9" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ботаніки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A3386D2" w14:textId="757DF880" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="6A3386D2" w14:textId="652572E2" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="26EACC15" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="26EACC15" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1041"/>
+          <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="639C4D6B" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...36 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="639C4D6B" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23938AD4" w14:textId="7E52FE2D" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Е1 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E41A714" w14:textId="54207EC4" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6E41A714" w14:textId="54207EC4" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B38FB7" w14:textId="7DABFC91" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="67B38FB7" w14:textId="7DABFC91" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9D5D95" w14:textId="4A053EEF" w:rsidR="00CB45AC" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6E9D5D95" w14:textId="4A053EEF" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="261C11DE" w14:textId="464C4532" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="261C11DE" w14:textId="464C4532" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">     Зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DE64B7D" w14:textId="7CB32DC0" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="1DE64B7D" w14:textId="1FE64CB3" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="7B0C0439" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="7B0C0439" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1041"/>
+          <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="128615CF" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="56E1E9C2" w14:textId="6CB18F24" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>А4.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
-          </w:p>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33D19ECE" w14:textId="0B39F540" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="33D19ECE" w14:textId="0B39F540" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC60AD3" w14:textId="0AD023FC" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0BC60AD3" w14:textId="0AD023FC" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4799E6CA" w14:textId="3C33062A" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4799E6CA" w14:textId="3C33062A" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7637BEAD" w14:textId="3314AB57" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="7637BEAD" w14:textId="3314AB57" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ботаніки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="539AF73F" w14:textId="00EF1B36" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="539AF73F" w14:textId="04F54F63" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="252B97BE" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="252B97BE" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1041"/>
+          <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43B4D48E" w14:textId="3A77F888" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...19 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="43B4D48E" w14:textId="3A77F888" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.А4.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B4B3730" w14:textId="3BABC7AE" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0B4B3730" w14:textId="3BABC7AE" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F90D99E" w14:textId="67A48483" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5F90D99E" w14:textId="67A48483" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F9708B" w14:textId="2D7C8E13" w:rsidR="00CB45AC" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="52F9708B" w14:textId="2D7C8E13" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465F5EC9" w14:textId="1E634BBE" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="465F5EC9" w14:textId="1E634BBE" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">     Зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53C41A23" w14:textId="6FF38EDA" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="53C41A23" w14:textId="61192BB8" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="6409E4BE" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="6409E4BE" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1041"/>
+          <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="353F7BAE" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...54 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="353F7BAE" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F789F6C" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F659202" w14:textId="43F4D0D6" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Е1 Біологія та біохімія</w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="069F24F5" w14:textId="6D1BAC33" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="069F24F5" w14:textId="6D1BAC33" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22597065" w14:textId="3C9388FB" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="22597065" w14:textId="3C9388FB" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика з ботаніки  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C399EAB" w14:textId="02FACBEC" w:rsidR="00CB45AC" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5C399EAB" w14:textId="02FACBEC" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2988E701" w14:textId="6A6DBBD4" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="2988E701" w14:textId="6A6DBBD4" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ботаніки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0412E5E3" w14:textId="6DBC2FCA" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="0412E5E3" w14:textId="5317D4A0" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="51E5DF0C" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="51E5DF0C" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1041"/>
+          <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="343E7A04" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...36 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="343E7A04" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FEF896A" w14:textId="5BDBBDCC" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Е1 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03777E6E" w14:textId="6DBF42CD" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="03777E6E" w14:textId="6DBF42CD" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A39EA0D" w14:textId="4C7E76B2" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1A39EA0D" w14:textId="4C7E76B2" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з   зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD4AF04" w14:textId="2A9C59CA" w:rsidR="00CB45AC" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3AD4AF04" w14:textId="2A9C59CA" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4B126F" w14:textId="4B2D6D07" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="0C4B126F" w14:textId="4B2D6D07" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">     Зоології</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="370EE7F8" w14:textId="678241A8" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="370EE7F8" w14:textId="1DAF10A1" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куртяк Ф.Ф.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C764D9" w:rsidRPr="002401B9" w14:paraId="0800DAC2" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="0800DAC2" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170B04D5" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="170B04D5" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.014.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC51841" w14:textId="334CEF41" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1CC51841" w14:textId="334CEF41" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="504023EB" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="504023EB" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 заочна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47AED1F3" w14:textId="6516B5E5" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="47AED1F3" w14:textId="6516B5E5" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Виробнича (педагогічна) практика з біології та здоров'я людини у закладах загальної середньої освіти</w:t>
             </w:r>
-            <w:r w:rsidRPr="00883E45">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00883E45">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18B9407B" w14:textId="3BE9AC39" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00962BEA">
+          <w:p w14:paraId="18B9407B" w14:textId="3BE9AC39" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:t>10.05-23.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15EB6310" w14:textId="59757A24" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="15EB6310" w14:textId="59757A24" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02440F05" w14:textId="0B1DABD1" w:rsidR="00C764D9" w:rsidRPr="006B65DF" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="2C03EBEB" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02440F05" w14:textId="528E3313" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C764D9" w:rsidRPr="002401B9" w14:paraId="2657D8CE" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="2657D8CE" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1068"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B282098" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...21 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3B282098" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.091 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D77302A" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0D77302A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">3 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="307F7B3F" w14:textId="46565526" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="307F7B3F" w14:textId="46565526" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Виробнича практика  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25A7FE60" w14:textId="02CB5A2C" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00962BEA">
+          <w:p w14:paraId="25A7FE60" w14:textId="02CB5A2C" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:t>10.05-23.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38D65E3A" w14:textId="24CEF37C" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="38D65E3A" w14:textId="24CEF37C" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12E99723" w14:textId="0C5525FA" w:rsidR="00C764D9" w:rsidRPr="006B65DF" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="65825616" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E99723" w14:textId="2108A381" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C764D9" w:rsidRPr="002401B9" w14:paraId="5DC54B3C" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="5DC54B3C" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13252E6E" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="13252E6E" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.014.05 Середня освіта Біологія та здоров’я людини</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1472F267" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1472F267" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4 заочна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18CA14FD" w14:textId="457C9781" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="18CA14FD" w14:textId="457C9781" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Педагогічна практика з біології та основ здоров'я</w:t>
             </w:r>
-            <w:r w:rsidRPr="00883E45">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00883E45">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B93F0E6" w14:textId="45D77B21" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00962BEA">
+          <w:p w14:paraId="1B93F0E6" w14:textId="45D77B21" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:t>10.05-23.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="158D69DF" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="158D69DF" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25AC4AFB" w14:textId="399EB260" w:rsidR="00C764D9" w:rsidRPr="006B65DF" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="7C9839B6" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25AC4AFB" w14:textId="27531884" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C764D9" w:rsidRPr="002401B9" w14:paraId="66399A01" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="66399A01" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E1FFB5" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...37 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="64E1FFB5" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D1BAFC6" w14:textId="5FB3A2A9" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.091 Біологія та біохімія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A3323C9" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3A3323C9" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F09C3A" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="56F09C3A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Виробнича практика  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A63E7A" w14:textId="46E63BA0" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00962BEA">
+          <w:p w14:paraId="67A63E7A" w14:textId="46E63BA0" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:t>10.05-23.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB7AD40" w14:textId="77777777" w:rsidR="00C764D9" w:rsidRPr="002401B9" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="6FB7AD40" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3278FAC8" w14:textId="182DDC74" w:rsidR="00C764D9" w:rsidRPr="006B65DF" w:rsidRDefault="00C764D9" w:rsidP="00C764D9">
+          <w:p w14:paraId="3A13E913" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3278FAC8" w14:textId="6CB3EB81" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="23DF9E5E" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="23DF9E5E" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AD5FFEA" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4AD5FFEA" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">6.014.05 Середня освіта Біологія </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC78EE6" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0EC78EE6" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18C1CDB2" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="18C1CDB2" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5 заочна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFCEBB8" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5DFCEBB8" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Педагогічна практика з біології</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AEBEBAD" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4AEBEBAD" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57BD3306" w14:textId="2CE54D7D" w:rsidR="00CB45AC" w:rsidRPr="00C764D9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="57BD3306" w14:textId="2CE54D7D" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>27.04-</w:t>
             </w:r>
-            <w:r w:rsidR="00C764D9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="00C764D9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="00C764D9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="105B4B98" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="105B4B98" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05BFA312" w14:textId="326EFDDF" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="3AB40B6A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BFA312" w14:textId="4431CD4E" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="6328C02F" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="6328C02F" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54CB31CC" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="54CB31CC" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">091 Біологія </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12423B0D" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="12423B0D" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11E01055" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="11E01055" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5 заочна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDF3F9B" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5BDF3F9B" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Виробнича практика за спеціалізацією</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E97F607" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1E97F607" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46C6206B" w14:textId="5E051F75" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="46C6206B" w14:textId="5E051F75" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>27.04-22.05.202</w:t>
             </w:r>
-            <w:r w:rsidR="00C764D9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D6735A" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="39D6735A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73140C4C" w14:textId="670E2289" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="307E7A8E" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73140C4C" w14:textId="57C1DFFA" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дудинський Т.Т.</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B4E" w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ловас П.С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="25F815FC" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="25F815FC" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1590"/>
+          <w:trHeight w:val="1356"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D61BF97" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...38 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="2D61BF97" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19FFC8A4" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Н1 Агрономія  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04C10BAE" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="04C10BAE" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE9CC5A" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7CE9CC5A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3051971A" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3051971A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1 денна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="451E8468" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="451E8468" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> з ботаніки  </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">з вивчення тракторів   </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">з вивчення  с.-г.машин  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECA59F4" w14:textId="47948DDF" w:rsidR="00CB45AC" w:rsidRPr="00D30925" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3ECA59F4" w14:textId="47948DDF" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E9CD1D" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="73E9CD1D" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="148DFB8D" w14:textId="244FC966" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6FE3BDDB" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович Г.Б.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="148DFB8D" w14:textId="32F1B1DB" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Шейдик К.А. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="4717B6F1" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="4717B6F1" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65AEF267" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...38 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="65AEF267" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0396355C" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Н1 Агрономія  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3489B907" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...22 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3489B907" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2E9792" w14:textId="228C1AA3" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6C2E9792" w14:textId="228C1AA3" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52799EDE" w14:textId="66AB9100" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00EB1A58" w:rsidP="00CB45AC">
-[...23 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="52799EDE" w14:textId="66AB9100" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
-            <w:r w:rsidR="00CB45AC" w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">денна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED09AF8" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
+          <w:p w14:paraId="1ED09AF8" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arimo"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D5DA49" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="43D5DA49" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> з рослинництва </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E23F337" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...22 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7E23F337" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>з землеробства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="443676DF" w14:textId="4013D0C0" w:rsidR="00CB45AC" w:rsidRPr="00D30925" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...24 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="443676DF" w14:textId="4013D0C0" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="787B2672" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="787B2672" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277ED0A9" w14:textId="23EE098D" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="277ED0A9" w14:textId="650F3252" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гамор А.Ф. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="1CFAD5F9" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="1CFAD5F9" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73D20354" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="73D20354" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">6.203 Садівництво, плодоовочівництво та виноградарство  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AD6AE2B" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5AD6AE2B" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78E47CD0" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="78E47CD0" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7095258E" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="7095258E" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з плодівництва, з овочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24CEAB4E" w14:textId="375499E4" w:rsidR="00CB45AC" w:rsidRPr="00B014E3" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="24CEAB4E" w14:textId="375499E4" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.09-0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.10.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278E8669" w14:textId="10F31CAB" w:rsidR="00CB45AC" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="278E8669" w14:textId="10F31CAB" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.03-1</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.03.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599F7E3F" w14:textId="1DE6E30B" w:rsidR="00CB45AC" w:rsidRPr="00B014E3" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="599F7E3F" w14:textId="1DE6E30B" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19.04.-25.04.2027</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C73107" w14:textId="23501839" w:rsidR="00CB45AC" w:rsidRPr="00B014E3" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="21C73107" w14:textId="23501839" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06 -2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B0ACEF" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="71B0ACEF" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70E85B13" w14:textId="7DF1223D" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="63CB6B78" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Савіна О.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4032D67A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Симочко В.В. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F1B4AD4" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Глюдзик-Шемота М.Ю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E85B13" w14:textId="4C3C3E81" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зозуля С.С</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="11704C9C" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="11704C9C" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="762"/>
+          <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="544CDA8B" w14:textId="77777777" w:rsidR="002D63B0" w:rsidRPr="002401B9" w:rsidRDefault="002D63B0" w:rsidP="002D63B0">
-[...21 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5DEF84DA" w14:textId="1FB2DE54" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6.203 Садівництво</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>, плодоовочівництво</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> та виноградарство  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DEF84DA" w14:textId="61715814" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...16 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48C87F67" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="48C87F67" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4 денна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECC74F3" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4ECC74F3" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Виробнича  практика</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14AF62A6" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="14AF62A6" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B94068" w14:textId="25E583C9" w:rsidR="00CB45AC" w:rsidRPr="00857C89" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...21 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="65B94068" w14:textId="25E583C9" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.05-2</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.06.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE8D563" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="0EE8D563" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154EF742" w14:textId="26BB6AF5" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="154EF742" w14:textId="0A34FE83" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Симочко В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB45AC" w:rsidRPr="002401B9" w14:paraId="14806A37" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="14806A37" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1011"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C37C7E7" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...38 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1C37C7E7" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22FCAA7B" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Н1 Агрономія  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5225080D" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5225080D" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B2AC9E" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="71B2AC9E" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E9517B1" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6E9517B1" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">1 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68BAC986" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...18 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="68BAC986" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Навчальна практика </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk227836938"/>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">з ботаніки  </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">з вивчення тракторів   </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">з вивчення  с.-г.машин  </w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60D20CFE" w14:textId="4A86563A" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00EB1A58" w:rsidP="00CB45AC">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00962BEA">
+          <w:p w14:paraId="60D20CFE" w14:textId="4A86563A" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:t>10.05-2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962BEA">
+            <w:r w:rsidRPr="008C22DF">
               <w:t>.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75495B04" w14:textId="77777777" w:rsidR="00CB45AC" w:rsidRPr="002401B9" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="75495B04" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A359421" w14:textId="7F0308F3" w:rsidR="00CB45AC" w:rsidRPr="006B65DF" w:rsidRDefault="00CB45AC" w:rsidP="00CB45AC">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6DB24B6C" w14:textId="77777777" w:rsidR="0083054A" w:rsidRPr="008C22DF" w:rsidRDefault="0083054A" w:rsidP="0083054A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович Г.Б.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A359421" w14:textId="7F0308F3" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B65DF" w:rsidRPr="002401B9" w14:paraId="792225E6" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="792225E6" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1011"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26A92103" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="26A92103" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Н1 Агрономія  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D65760E" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7D65760E" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="386EE741" w14:textId="1FF7D6BE" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="386EE741" w14:textId="1FF7D6BE" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> заочна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39FB2785" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
+          <w:p w14:paraId="39FB2785" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arimo"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7327E18B" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="7327E18B" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> з рослинництва </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11AA7F4F" w14:textId="5C049598" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="26"/>
+          <w:p w14:paraId="11AA7F4F" w14:textId="5C049598" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>з землеробства.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E2B33E" w14:textId="7D42FDA9" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00962BEA">
+          <w:p w14:paraId="54E2B33E" w14:textId="7D42FDA9" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
               <w:t>10.05-2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00962BEA">
+            <w:r w:rsidRPr="008C22DF">
               <w:t>.05.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18033E8C" w14:textId="153D74DF" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="18033E8C" w14:textId="153D74DF" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F833F59" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="006B65DF" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4F833F59" w14:textId="4CBC119E" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гамор А.Ф.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B65DF" w:rsidRPr="002401B9" w14:paraId="59EA3B97" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="59EA3B97" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1011"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D44C434" w14:textId="5CFE425C" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5D44C434" w14:textId="5CFE425C" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>6.203 Садівництво</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>, плодоовочівництво</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> та виноградарство  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3227D7E8" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...49 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3D92B107" w14:textId="501DD758" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F9E39E7" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3F9E39E7" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">4 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34201D06" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
+          <w:p w14:paraId="34201D06" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
+            <w:r w:rsidRPr="008C22DF">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Навчальна практика з виноградарства, з плодівництва, з овочівництва.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F063B4E" w14:textId="15EEC08D" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4F063B4E" w14:textId="15EEC08D" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19.04-11.06.2027</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1E0E28" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="3D1E0E28" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4511E0CF" w14:textId="327B4B36" w:rsidR="006B65DF" w:rsidRPr="006B65DF" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4511E0CF" w14:textId="460A8BCB" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Савіна О.І.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B65DF" w:rsidRPr="002401B9" w14:paraId="2DBBBC5E" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="2DBBBC5E" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1011"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09FCFA42" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="09FCFA42" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">6.203 Садівництво та виноградарство  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="491966C1" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="6E87DD77" w14:textId="7FB6CDD8" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4818E3" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="6D4818E3" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">5 заочна </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01EFA3A5" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="01EFA3A5" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Виробнича  практика</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6165A910" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
+          <w:p w14:paraId="6165A910" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1413A688" w14:textId="4C09227E" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="1413A688" w14:textId="4C09227E" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19.04-11.06.2027</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E8601C" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="50E8601C" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Плодоовочівництва та виноградарства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBBEE8E" w14:textId="3F01370D" w:rsidR="006B65DF" w:rsidRPr="006B65DF" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...13 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7DBBEE8E" w14:textId="2E14AC9A" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Симочко В.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B65DF" w:rsidRPr="002401B9" w14:paraId="0783E5FB" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="0783E5FB" w14:textId="77777777" w:rsidTr="008C22DF">
+        <w:trPr>
+          <w:trHeight w:val="1023"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16362284" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8.А4.05 Середня освіта Біологія та здоров’я людини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35D6D68E" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1 заочна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3092" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF1CCB2" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагогічна практика у ЗЗСО </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10468A9B" w14:textId="0C76F759" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.02-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.03.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4009C9" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CC46E0A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36BE3F97" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B9A420C" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A5531D7" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A14BA4" w14:textId="515AFAD2" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Куруц Н.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E4970F" w14:textId="7CE00B3C" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="2F8E9473" w14:textId="77777777" w:rsidTr="008C22DF">
+        <w:trPr>
+          <w:trHeight w:val="1070"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A1A8541" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8.А4.05 Середня освіта Біологія та здоров’я людини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1676FBDD" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1 заочна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3092" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA8FA51" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Педагогічна практика у ЗФПО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0697D5A3" w14:textId="33687D94" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.04-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09EB8A63" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C28A5F9" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E74092A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34906394" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B64D0DA" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71F27B52" w14:textId="77777777" w:rsidR="00890932" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65455303" w14:textId="4EEBE9C8" w:rsidR="00FC6672" w:rsidRPr="00FC6672" w:rsidRDefault="00FC6672" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="7EFF61F4" w14:textId="77777777" w:rsidTr="008C22DF">
+        <w:trPr>
+          <w:trHeight w:val="978"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BE1CB02" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8.А4.05 Середня освіта Біологія та здоров’я людини</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7035CD49" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1 заочна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3092" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B11673F" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Педагогічна практика у ЗВО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B2D44C" w14:textId="3D4833B5" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.05-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.05.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78873D79" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="774E514D" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1291EB0A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F2A00D" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AD4234B" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гринь О.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F8F3B3" w14:textId="77777777" w:rsidR="00890932" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Куруц Н.В.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66F5CE7C" w14:textId="288EFE0F" w:rsidR="00FC6672" w:rsidRPr="00FC6672" w:rsidRDefault="00FC6672" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="7E38373A" w14:textId="77777777" w:rsidTr="008C22DF">
+        <w:trPr>
+          <w:trHeight w:val="528"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="265DD7F6" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.Е1 Біологія та біохімія. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7932B7D4" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29C33A73" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1 заочна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3092" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A62020" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Науково-дослідна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2B3701" w14:textId="7C4F9455" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>02.02-0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.03.202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE9F0DD" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32CA1D69" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB887A2" w14:textId="34ADD4F8" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="7586C745" w14:textId="77777777" w:rsidTr="00FF5AF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DABA322" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">8.Е1 Біологія та біохімія. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9E1AF4" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="687CE70B" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1 заочна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3092" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB87A20" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Переддипломна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3231CB08" w14:textId="7A90D182" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.06.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B46CE98" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2354" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C5A76A7" w14:textId="0702B39B" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="72C1779C" w14:textId="77777777" w:rsidTr="00FF5AF1">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16362284" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="746C41EB" w14:textId="180A63EF" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.Е1 Біологія та біохімія. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>(Біоінформатика)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7829BF38" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35D6D68E" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7499B902" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 заочна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF1CCB2" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Педагогічна практика у ЗЗСО </w:t>
+          <w:p w14:paraId="485B70B2" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Науково-дослідна практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10468A9B" w14:textId="0C76F759" w:rsidR="006B65DF" w:rsidRPr="002D63B0" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...46 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="76FF36F3" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>02.02-0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.03.202</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4009C9" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...56 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="37EC03C3" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B9A420C" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
+          <w:p w14:paraId="74591080" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002401B9">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27E4970F" w14:textId="2CA9BECC" w:rsidR="006B65DF" w:rsidRPr="006B65DF" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
+          <w:p w14:paraId="4602C161" w14:textId="43F4F18F" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="26"/>
-[...3 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B65DF" w:rsidRPr="002401B9" w14:paraId="2F8E9473" w14:textId="77777777" w:rsidTr="00FF5AF1">
+      <w:tr w:rsidR="00890932" w:rsidRPr="008C22DF" w14:paraId="09B87922" w14:textId="77777777" w:rsidTr="008C22DF">
         <w:trPr>
-          <w:trHeight w:val="1411"/>
+          <w:trHeight w:val="1113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A1A8541" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...23 lines deleted...]
-              <w:t>8.А4.05 Середня освіта Біологія та здоров’я людини</w:t>
+          <w:p w14:paraId="1B5A9EEF" w14:textId="7604B0A3" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>8.Е1 Біологія та біохімія.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Біоінформатика)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11282303" w14:textId="27544A77" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="008C22DF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1676FBDD" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...20 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="4BD3D4F3" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1 заочна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3092" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA8FA51" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...22 lines deleted...]
-              <w:t>Педагогічна практика у ЗФПО</w:t>
+          <w:p w14:paraId="189D5B3A" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Переддипломна практика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0697D5A3" w14:textId="33687D94" w:rsidR="006B65DF" w:rsidRPr="002D63B0" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
-[...47 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="67C17797" w14:textId="570C7D9A" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:ind w:left="1" w:hanging="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="002401B9">
-[...92 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.06.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34906394" w14:textId="77777777" w:rsidR="006B65DF" w:rsidRPr="002401B9" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
+          <w:p w14:paraId="0415CC8D" w14:textId="77777777" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00890932" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C22DF">
+              <w:rPr>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ботаніки; зоології; генетики, фізіології рослин і мікробіології; ентомології та збереження біорізноманіття.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2354" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65455303" w14:textId="0709601F" w:rsidR="006B65DF" w:rsidRPr="006B65DF" w:rsidRDefault="006B65DF" w:rsidP="006B65DF">
+          <w:p w14:paraId="5708DAA3" w14:textId="3FE0BBEF" w:rsidR="00890932" w:rsidRPr="008C22DF" w:rsidRDefault="00FC6672" w:rsidP="00890932">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:highlight w:val="green"/>
-[...1618 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC6672">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Фельбаба-Клушина Л.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E97A3C4" w14:textId="725BC2CF" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00FF5AF1">
+    <w:p w14:paraId="547D9665" w14:textId="77777777" w:rsidR="008C22DF" w:rsidRDefault="008C22DF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E97A3C4" w14:textId="3B4EAE32" w:rsidR="00064330" w:rsidRPr="008C22DF" w:rsidRDefault="00FF5AF1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008C22DF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>В.о. декана біологічного факультету</w:t>
       </w:r>
-      <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+      <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+      <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B51964" w:rsidRPr="002401B9">
+      <w:r w:rsidR="00B51964" w:rsidRPr="008C22DF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________    Ярослава ГАСИНЕЦЬ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A72803A" w14:textId="6AF9BC23" w:rsidR="00064330" w:rsidRPr="002401B9" w:rsidRDefault="00B51964">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002401B9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -16006,201 +15622,253 @@
       <w:r w:rsidRPr="002401B9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Виконавець:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0104FCE6" w14:textId="77777777" w:rsidR="00064330" w:rsidRDefault="00B51964">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:hanging="2"/>
         <w:rPr>
           <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Вікторія БОРДАКОВА</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00064330">
+    <w:p w14:paraId="5340C037" w14:textId="77777777" w:rsidR="00CB18D1" w:rsidRDefault="00CB18D1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01BEE378" w14:textId="492D9BFA" w:rsidR="00CB18D1" w:rsidRPr="00FC6672" w:rsidRDefault="00FC6672">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:hanging="2"/>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00CB18D1" w:rsidRPr="00FC6672">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="794" w:right="278" w:bottom="181" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{A98493D8-A37C-4817-ACDA-4AD5A7EB9163}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{2695B4A8-7DCE-4CAE-8708-ABEE804FD095}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId2" w:fontKey="{BE6476A6-C7D9-42A0-AA15-C11778505B58}"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{4BF57731-DDFC-48A2-B31E-ECD35F7592B3}"/>
   </w:font>
   <w:font w:name="Arimo">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{322A043F-17AD-4A11-8E4B-086EC083E8CB}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{12AFE3E6-0814-4792-8200-09ED6D4818DB}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{F7B76B55-A3FD-4423-BAB8-EBE9A53A4455}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{1A87289B-FDA8-45AC-B6A8-1DEF41EC1863}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{96C64678-0862-4B34-AF3B-F85E15D7C551}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{482D0AC9-CB52-4731-9E03-C1BA0F6A0332}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00064330"/>
     <w:rsid w:val="00064330"/>
+    <w:rsid w:val="000D2B4C"/>
+    <w:rsid w:val="00237B0D"/>
     <w:rsid w:val="002401B9"/>
     <w:rsid w:val="002D63B0"/>
     <w:rsid w:val="003D5AB4"/>
+    <w:rsid w:val="003F2B4E"/>
     <w:rsid w:val="004373DE"/>
     <w:rsid w:val="004971F6"/>
     <w:rsid w:val="004E3A7C"/>
+    <w:rsid w:val="00532B4C"/>
     <w:rsid w:val="0055332E"/>
     <w:rsid w:val="006079A0"/>
     <w:rsid w:val="006B65DF"/>
+    <w:rsid w:val="00734D10"/>
     <w:rsid w:val="007E51E7"/>
+    <w:rsid w:val="0083054A"/>
     <w:rsid w:val="00857C89"/>
     <w:rsid w:val="00883E45"/>
+    <w:rsid w:val="00890932"/>
+    <w:rsid w:val="008C22DF"/>
     <w:rsid w:val="008D1DA3"/>
     <w:rsid w:val="0097093E"/>
     <w:rsid w:val="00A21BFA"/>
     <w:rsid w:val="00B014E3"/>
     <w:rsid w:val="00B51964"/>
     <w:rsid w:val="00C0671C"/>
     <w:rsid w:val="00C65812"/>
     <w:rsid w:val="00C764D9"/>
+    <w:rsid w:val="00C947AF"/>
+    <w:rsid w:val="00CB18D1"/>
     <w:rsid w:val="00CB45AC"/>
     <w:rsid w:val="00D30925"/>
     <w:rsid w:val="00E432D5"/>
     <w:rsid w:val="00EB1A58"/>
+    <w:rsid w:val="00F00A07"/>
     <w:rsid w:val="00F01E48"/>
+    <w:rsid w:val="00FC6672"/>
     <w:rsid w:val="00FF5AF1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="796BEC61"/>
   <w15:docId w15:val="{22A9BEC0-CAD8-46D7-A4D9-B010DF1A8B44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16969,51 +16637,51 @@
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="ac">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -17327,65 +16995,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh2u2KmNN8Zx6KAUi0URoNyNfoTRw==">CgMxLjA4AHIhMUFBYzQ2d2hTbVhXVGRtX3dET21aNnItcXNLTmFWU0p1</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>5725</Words>
-  <Characters>3264</Characters>
+  <Words>6600</Words>
+  <Characters>3763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8972</CharactersWithSpaces>
+  <CharactersWithSpaces>10343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>