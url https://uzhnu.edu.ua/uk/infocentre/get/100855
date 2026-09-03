--- v0 (2026-07-07)
+++ v1 (2026-09-03)
@@ -1,25900 +1,24873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="3936FD88" w14:textId="77777777" w:rsidR="00976383" w:rsidRPr="00137520" w:rsidRDefault="00976383" w:rsidP="00137520">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA9156A" w14:textId="77777777" w:rsidR="00976383" w:rsidRPr="00137520" w:rsidRDefault="00976383" w:rsidP="00137520">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00137520">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> а т в е р д ж у ю</w:t>
+        <w:t xml:space="preserve">                            ДВНЗ  «Ужгородський національний університет»                                                       «Затверджую»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="2AA7302B" w14:textId="77777777" w:rsidR="00976383" w:rsidRPr="00137520" w:rsidRDefault="00976383" w:rsidP="00137520">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00137520">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                     </w:t>
+        <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00137520">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Проректор</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">                   Р О З К Л А Д    З А Н Я Т Ь                                        Проректор з науково-педагогічної</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="6AEF9EFC" w14:textId="262C0E5B" w:rsidR="00976383" w:rsidRPr="00137520" w:rsidRDefault="00976383" w:rsidP="00137520">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00137520">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      ___________________</w:t>
+        <w:t xml:space="preserve">Факультет суспільних наук  Денна форма навчання  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF12D8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00446D56">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF12D8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00446D56">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00137520">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> навчальний рік                                                       роботи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="4F309BBC" w14:textId="51C19F9D" w:rsidR="00EF12D8" w:rsidRDefault="00B72BBE" w:rsidP="00446D56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00137520">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Політологія</w:t>
+        <w:t>052 ПОЛІТОЛОГІЯ</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00976383" w:rsidRPr="00137520">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      «1» вересня 2025 р.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00137520">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidR="00976383" w:rsidRPr="00137520">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="005237F8" w:rsidRPr="00137520">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="5C50C798" w14:textId="6F6FB9E5" w:rsidR="00824EB9" w:rsidRPr="00137520" w:rsidRDefault="005237F8" w:rsidP="00137520">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00137520">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00976383" w:rsidRPr="00137520">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00137520">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>проф. Мирослава ЛЕНДЬЕЛ</w:t>
+      </w:r>
+      <w:r w:rsidR="0044322E">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1284" w:tblpY="70"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="37459EC5" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...36 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2205F799" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F87934" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2C4EAAD1" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11385" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60FBCF1E" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 КУРС  ПОЛІТОЛОГІЯ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="0FD1CDAD" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04E8C27D" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7079DD7F" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3331CC" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0A1EDF" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="684F40F4" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="437BB8B7" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6A29C8" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005555C4" w:rsidRPr="000E6CE2" w14:paraId="111C61C3" w14:textId="77777777" w:rsidTr="006D0A4E">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECC2E99" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A24B218" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD12F23" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="300A4BA0" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160400FC" w14:textId="3B52D38B" w:rsidR="005555C4" w:rsidRPr="00446D56" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Система органів державної влади України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A67E71" w14:textId="04370012" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Асланов С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="384D860D" w14:textId="5D3269F9" w:rsidR="005555C4" w:rsidRPr="00EC6B4D" w:rsidRDefault="000E6CE2" w:rsidP="00E8456A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidR="00DA5583" w:rsidRPr="00DA5583">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/izh-smtt-iii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005555C4" w:rsidRPr="00137520" w14:paraId="4E3D617A" w14:textId="77777777" w:rsidTr="00D02802">
+        <w:trPr>
+          <w:trHeight w:val="244"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="08DF42CB" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78122E20" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C806D4B" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15EDD733" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60658A3B" w14:textId="276037CB" w:rsidR="005555C4" w:rsidRPr="00446D56" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Система органів державної влади України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3274D6F2" w14:textId="4D0A602C" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Асланов С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4766CFC4" w14:textId="327919C8" w:rsidR="005555C4" w:rsidRPr="00D34544" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005555C4" w:rsidRPr="000E6CE2" w14:paraId="6F7D6DD9" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="23D165E8" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="333F2DEE" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19D1C33A" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3B51A7" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B83561" w14:textId="7A7117A2" w:rsidR="005555C4" w:rsidRPr="00446D56" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія політичної думки України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E4AF8A" w14:textId="186629FF" w:rsidR="005555C4" w:rsidRPr="00512B7E" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A2F3127" w14:textId="74449CD8" w:rsidR="005555C4" w:rsidRPr="00B1247E" w:rsidRDefault="000E6CE2" w:rsidP="00E8456A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>dnt</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>uiwg</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>wse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005555C4" w:rsidRPr="00137520" w14:paraId="04CE8523" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EBFF04" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA3068F" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="623F6813" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35888FB9" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52FE787C" w14:textId="64417D11" w:rsidR="005555C4" w:rsidRPr="00446D56" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія політичної думки України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07610371" w14:textId="0DF90D0F" w:rsidR="005555C4" w:rsidRPr="00A96476" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FCDCA16" w14:textId="007E68B1" w:rsidR="005555C4" w:rsidRPr="00620884" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="005555C4" w:rsidRPr="000E6CE2" w14:paraId="4068DEF1" w14:textId="77777777" w:rsidTr="00A33886">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01D64CB6" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1549900D" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42280377" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1419B451" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="392730DD" w14:textId="250D658B" w:rsidR="005555C4" w:rsidRPr="00446D56" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8A52EC" w14:textId="177F37BB" w:rsidR="005555C4" w:rsidRPr="00446D56" w:rsidRDefault="005555C4" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="689BE9E5" w14:textId="798E0521" w:rsidR="005555C4" w:rsidRPr="00620884" w:rsidRDefault="000E6CE2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00DA5583" w:rsidRPr="00DA5583">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> meet.google.com/ssu-cgxi-byp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005555C4" w:rsidRPr="00FB1791" w14:paraId="1A7AFB3A" w14:textId="77777777" w:rsidTr="00A33886">
+        <w:trPr>
+          <w:trHeight w:val="106"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...18 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="123D9AD8" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+          <w:p w14:paraId="606A1B65" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A9E41B" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA0C7A9" w14:textId="77777777" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C186ECB" w14:textId="09FE886E" w:rsidR="005555C4" w:rsidRPr="00446D56" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="405F37C4" w14:textId="04C4A288" w:rsidR="005555C4" w:rsidRPr="00137520" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FEB21C3" w14:textId="390E3DEC" w:rsidR="005555C4" w:rsidRPr="00620884" w:rsidRDefault="005555C4" w:rsidP="00446D56">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F5199" w:rsidRPr="00137520" w14:paraId="7BB8396A" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...32 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="7B049B2F" w14:textId="77777777" w:rsidR="006F5199" w:rsidRPr="00137520" w:rsidRDefault="006F5199" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...26 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="7AC26656" w14:textId="77777777" w:rsidR="006F5199" w:rsidRPr="00137520" w:rsidRDefault="006F5199" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EDCF2A6" w14:textId="77777777" w:rsidR="006F5199" w:rsidRPr="00137520" w:rsidRDefault="006F5199" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D557217" w14:textId="77777777" w:rsidR="006F5199" w:rsidRPr="00137520" w:rsidRDefault="006F5199" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6206C780" w14:textId="3CA5E475" w:rsidR="006F5199" w:rsidRPr="00446D56" w:rsidRDefault="006F5199" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39206FF6" w14:textId="69A6BCCD" w:rsidR="006F5199" w:rsidRPr="00137520" w:rsidRDefault="006F5199" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C7410E0" w14:textId="0E8B8FA0" w:rsidR="006F5199" w:rsidRPr="00620884" w:rsidRDefault="006F5199" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32146" w:rsidRPr="000E6CE2" w14:paraId="1B715F2D" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="657F81C1" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A1B8D4" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="423C968D" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29686A87" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CB8593" w14:textId="6D4EF365" w:rsidR="00D32146" w:rsidRPr="00446D56" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Політична географія і геополітика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD02BA7" w14:textId="08DC4ABA" w:rsidR="00D32146" w:rsidRPr="005B0627" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Петрінко В.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C275193" w14:textId="4F8EB99A" w:rsidR="00D32146" w:rsidRPr="000E6CE2" w:rsidRDefault="000E6CE2" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00B97EA2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/fsd-bgor-axi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000E6CE2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32146" w:rsidRPr="00137520" w14:paraId="0F23D678" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...28 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="675D14F7" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...28 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="78FA3CD7" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FD00A3" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F0E42DC" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5127BD00" w14:textId="207B0F0D" w:rsidR="00D32146" w:rsidRPr="00446D56" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8A82FC" w14:textId="6206230A" w:rsidR="00D32146" w:rsidRPr="005B0627" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40D7E68F" w14:textId="2CA286EC" w:rsidR="00D32146" w:rsidRPr="0009332A" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1170"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32146" w:rsidRPr="000E6CE2" w14:paraId="6319FEF0" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6CE76234" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03AF4FF8" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="779B7FEF" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2387DF6C" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9305C8" w14:textId="29AAF4F5" w:rsidR="00D32146" w:rsidRPr="00446D56" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59519170" w14:textId="2BFD2616" w:rsidR="00D32146" w:rsidRPr="00670162" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29454FFA" w14:textId="0D9E6C49" w:rsidR="00D32146" w:rsidRPr="00670162" w:rsidRDefault="000E6CE2" w:rsidP="00D32146">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1170"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00DA5583" w:rsidRPr="00DA5583">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> meet.google.com/ssu-cgxi-byp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005546C8" w:rsidTr="005031C3">
-[...3148 lines deleted...]
-      <w:tr w:rsidR="00B90ADB" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00D32146" w:rsidRPr="00670162" w14:paraId="0556896F" w14:textId="77777777" w:rsidTr="00393756">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRPr="0093380A" w:rsidRDefault="00B90ADB" w:rsidP="0020587C">
-[...18 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="77562436" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRPr="0093380A" w:rsidRDefault="00B90ADB" w:rsidP="0020587C">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3EB82274" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390E9947" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001B0A2B" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2861D124" w14:textId="7DCD511C" w:rsidR="00D32146" w:rsidRPr="00446D56" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія зарубіжних політичних вчень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA10A6D" w14:textId="5A058DEF" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C19D03C" w14:textId="1C6A2468" w:rsidR="00D32146" w:rsidRPr="00670162" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32146" w:rsidRPr="00620884" w14:paraId="78FFE6C0" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E30FB5" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DE8F4A" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D2BB904" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01658B99" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA92873" w14:textId="128E8897" w:rsidR="00D32146" w:rsidRPr="000C5162" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія зарубіжних політичних вчень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0781A2A4" w14:textId="011AB42B" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13492AE9" w14:textId="2F03789B" w:rsidR="00D32146" w:rsidRPr="00620884" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32146" w:rsidRPr="007C0E3A" w14:paraId="3C947143" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C443B7E" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30AB03A7" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r w:rsidRPr="0093380A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB7DDF5" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CAD400" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B33CF3A" w14:textId="6419DB9F" w:rsidR="00D32146" w:rsidRPr="00D34544" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DA1CC00" w14:textId="5F33DFB4" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="631BCD00" w14:textId="144CBE79" w:rsidR="00D32146" w:rsidRPr="00620884" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32146" w:rsidRPr="007C0E3A" w14:paraId="299807C3" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25C9DF46" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C87424B" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C07041F" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3436010A" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16D2A624" w14:textId="43822A5D" w:rsidR="00D32146" w:rsidRPr="00D34544" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A3C6DD3" w14:textId="097408CC" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B4DFAB6" w14:textId="0C8302FB" w:rsidR="00D32146" w:rsidRPr="00162645" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00620751" w:rsidRPr="000E6CE2" w14:paraId="49EF8248" w14:textId="77777777" w:rsidTr="00DA518C">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="486E9031" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="549E8529" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60675C2C" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7847DB7F" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BC9D55" w14:textId="250BA916" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19ECAC02" w14:textId="4B6274BA" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик Г.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="278F9262" w14:textId="0EB5B29B" w:rsidR="00620751" w:rsidRPr="0034241F" w:rsidRDefault="000E6CE2" w:rsidP="00E8456A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="007F160C" w:rsidRPr="007F160C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F160C" w:rsidRPr="0034241F">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00620751" w:rsidRPr="00430BA1" w14:paraId="384D46CA" w14:textId="77777777" w:rsidTr="00DA518C">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0465E558" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="541C04A2" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...11 lines deleted...]
-            </w:tcBorders>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EAA65F" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FD7D74" w14:textId="77777777" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C2970B" w14:textId="1B24E534" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18295AEA" w14:textId="7179C95D" w:rsidR="00620751" w:rsidRPr="00137520" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик  Г.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0591754A" w14:textId="7BE086DE" w:rsidR="00620751" w:rsidRPr="00430BA1" w:rsidRDefault="00620751" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D32146" w:rsidRPr="00137520" w14:paraId="1DAEA806" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRPr="0093380A" w:rsidRDefault="00B90ADB" w:rsidP="0020587C">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="07A181FD" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0468C7" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76347806" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55ED874C" w14:textId="77777777" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="146C5809" w14:textId="3C7E822B" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7A1A8D" w14:textId="53B40707" w:rsidR="00D32146" w:rsidRPr="00137520" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36595F6D" w14:textId="6971711A" w:rsidR="00D32146" w:rsidRPr="00F829F0" w:rsidRDefault="00D32146" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862A9F" w:rsidRPr="000E6CE2" w14:paraId="5DF6B6F6" w14:textId="77777777" w:rsidTr="000777BA">
+        <w:trPr>
+          <w:trHeight w:val="93"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5070B656" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F0FD803" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDEAB9A" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126A1BD9" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BBB12B3" w14:textId="66A94B60" w:rsidR="00862A9F" w:rsidRPr="00446D56" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C91FB7" w14:textId="1CE812AA" w:rsidR="00862A9F" w:rsidRPr="00446D56" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D27C49" w14:textId="2F4AAF61" w:rsidR="00862A9F" w:rsidRPr="00862A9F" w:rsidRDefault="000E6CE2" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="007F160C" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="007F160C" w:rsidRPr="007F160C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F160C" w:rsidRPr="00862A9F">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00862A9F" w:rsidRPr="00862A9F">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862A9F" w:rsidRPr="00137520" w14:paraId="151516FF" w14:textId="77777777" w:rsidTr="000777BA">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD5EF48" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="164976EC" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B640671" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6757D432" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F747661" w14:textId="07BD98A4" w:rsidR="00862A9F" w:rsidRPr="00446D56" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21EE3684" w14:textId="178CD132" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AAE202C" w14:textId="5AA5C752" w:rsidR="00862A9F" w:rsidRPr="00F829F0" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00862A9F" w:rsidRPr="00137520" w14:paraId="47B9F240" w14:textId="77777777" w:rsidTr="000777BA">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="651FF466" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15EFDD00" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFE0AB7" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EDCD6D" w14:textId="77777777" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...260 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EEE71E4" w14:textId="0F957B3C" w:rsidR="00862A9F" w:rsidRPr="00446D56" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00446D56">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C940082" w14:textId="104234AC" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...632 lines deleted...]
-            </w:r>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04E45C6A" w14:textId="6603782A" w:rsidR="00862A9F" w:rsidRPr="00137520" w:rsidRDefault="00862A9F" w:rsidP="00D32146">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="28AC81ED" w14:textId="77777777" w:rsidR="00824EB9" w:rsidRDefault="00824EB9" w:rsidP="00137520">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRPr="0020587C" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="653C3E81" w14:textId="77777777" w:rsidR="00137520" w:rsidRDefault="00137520" w:rsidP="00137520">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5336D42C" w14:textId="77777777" w:rsidR="00137520" w:rsidRDefault="00137520" w:rsidP="00137520">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43167880" w14:textId="22184337" w:rsidR="00137520" w:rsidRDefault="00137520" w:rsidP="00137520">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D7568C" w14:textId="77777777" w:rsidR="00D02802" w:rsidRPr="00137520" w:rsidRDefault="00D02802" w:rsidP="00137520">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1284" w:tblpY="70"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="1620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="0020587C" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="0F2D2130" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...36 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D013158" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CEEB6A" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6A2A1174" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11385" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEC8813" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 КУРС  ПОЛІТОЛОГІЯ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="3E922F58" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="515EF1A6" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42694485" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B768CA3" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFE3FC0" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE0903A" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B09D511" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="033FB868" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ауд.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0E3A" w:rsidRPr="000E6CE2" w14:paraId="26AF67B7" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="092F1A57" w14:textId="77777777" w:rsidR="007C0E3A" w:rsidRPr="00137520" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F123E24" w14:textId="391E8D4D" w:rsidR="007C0E3A" w:rsidRPr="00137520" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29E6D04F" w14:textId="641F8E33" w:rsidR="007C0E3A" w:rsidRPr="00FC684C" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D22977" w14:textId="299F2274" w:rsidR="007C0E3A" w:rsidRPr="00FC684C" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="178D67A4" w14:textId="1D459DCF" w:rsidR="007C0E3A" w:rsidRPr="00620751" w:rsidRDefault="00F75177" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00620751">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CDB4E7" w14:textId="7C39B48E" w:rsidR="007C0E3A" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак А.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CA1CFD8" w14:textId="203369D1" w:rsidR="007C0E3A" w:rsidRPr="00137520" w:rsidRDefault="000E6CE2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>emi</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>bwze</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00FB67AD" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>jny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00FB67AD" w:rsidRPr="007F160C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB67AD" w:rsidRPr="0034241F">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F160C" w:rsidRPr="000E6CE2" w14:paraId="3144CDA6" w14:textId="77777777" w:rsidTr="0085708A">
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="665D9B19" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3013F722" w14:textId="58F99381" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FCA028" w14:textId="799CB41F" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E98D8F9" w14:textId="0BB6F78F" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C8BC5F" w14:textId="631FCC57" w:rsidR="007F160C" w:rsidRPr="00F75177" w:rsidRDefault="007F160C" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зовнішньополітичнй аналіз та міжнародна дипломатія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37EF6247" w14:textId="1BB11D50" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="759A087E" w14:textId="34A8411B" w:rsidR="007F160C" w:rsidRDefault="000E6CE2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/cid-wjcx-cdv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F160C" w:rsidRPr="00417C5E" w14:paraId="0B24C32C" w14:textId="77777777" w:rsidTr="0085708A">
+        <w:trPr>
+          <w:trHeight w:val="216"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1D31B553" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1705EB26" w14:textId="0543EAD1" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="591ADAE8" w14:textId="1993FA71" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="764CE8C5" w14:textId="5CFB8276" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8ABC62" w14:textId="3A198E6E" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зовнішньополітичнй аналіз та міжнародна дипломатія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0869EE52" w14:textId="0179D361" w:rsidR="007F160C" w:rsidRPr="00453DCB" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62E876DC" w14:textId="138964BA" w:rsidR="007F160C" w:rsidRPr="00417C5E" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7E77" w:rsidRPr="00453DCB" w14:paraId="423153B3" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C601C05" w14:textId="77777777" w:rsidR="00BB7E77" w:rsidRPr="00137520" w:rsidRDefault="00BB7E77" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1FA5AA" w14:textId="37C8D8A9" w:rsidR="00BB7E77" w:rsidRPr="00453DCB" w:rsidRDefault="00BB7E77" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2326EE" w14:textId="2F2CA589" w:rsidR="00BB7E77" w:rsidRPr="00FC684C" w:rsidRDefault="00BB7E77" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52992677" w14:textId="5ED73FF3" w:rsidR="00BB7E77" w:rsidRPr="00FC684C" w:rsidRDefault="00BB7E77" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5865914D" w14:textId="106180C0" w:rsidR="00BB7E77" w:rsidRPr="00137520" w:rsidRDefault="00BB7E77" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B840A4B" w14:textId="35621F8F" w:rsidR="00BB7E77" w:rsidRPr="00137520" w:rsidRDefault="00BB7E77" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="238BB87D" w14:textId="50F35490" w:rsidR="00BB7E77" w:rsidRPr="00453DCB" w:rsidRDefault="00BB7E77" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F160C" w:rsidRPr="000E6CE2" w14:paraId="0C8985C4" w14:textId="77777777" w:rsidTr="0017240B">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="0020587C" w:rsidRDefault="005031C3">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="7964CE05" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B408769" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="659788B4" w14:textId="7AE4D705" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01645F20" w14:textId="5494EDBC" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A1FA2A" w14:textId="0B580F0E" w:rsidR="007F160C" w:rsidRPr="00F75177" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B06BED4" w14:textId="4D15E970" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">ІІ курс </w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич О.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CD39860" w14:textId="183C7D67" w:rsidR="007F160C" w:rsidRPr="0013384F" w:rsidRDefault="000E6CE2" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>acv</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>afkz</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="0058262D" w:rsidRPr="00861D89">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>xpx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="0013384F" w:rsidRPr="007F160C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0013384F" w:rsidRPr="0034241F">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="0020587C" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="007F160C" w:rsidRPr="00137520" w14:paraId="4D02B7CC" w14:textId="77777777" w:rsidTr="0017240B">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...18 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="12DD54D9" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="500CB57D" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129B6025" w14:textId="4122D819" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC415D9" w14:textId="6E7829F0" w:rsidR="007F160C" w:rsidRPr="00FC684C" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16871EB2" w14:textId="35B187C8" w:rsidR="007F160C" w:rsidRPr="00F75177" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B145B0" w14:textId="76B2C271" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич О.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23CB6587" w14:textId="636AE556" w:rsidR="007F160C" w:rsidRPr="00A96476" w:rsidRDefault="007F160C" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F75177" w:rsidRPr="00137520" w14:paraId="48203FD7" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...34 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="7C51D915" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...25 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="6B0201DF" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="470EC2F8" w14:textId="4552F1F2" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5A80C8" w14:textId="3CEBBBD9" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="570B4695" w14:textId="77C4A14B" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669F985F" w14:textId="33845BDB" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13A550FA" w14:textId="16ECFB1F" w:rsidR="00F75177" w:rsidRPr="00A96476" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F75177" w:rsidRPr="00137520" w14:paraId="7058B55A" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183DFDB7" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3B0A75" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0CEE16" w14:textId="1B725D5F" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7416BC0C" w14:textId="55170EFB" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27391484" w14:textId="3508AF5A" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D4E50B" w14:textId="788C2F8A" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2963AFB7" w14:textId="18971EFB" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F75177" w:rsidRPr="00162645" w14:paraId="50C82237" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...27 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="16322E8A" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...27 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="1E302CE4" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3936E89E" w14:textId="7AB9E699" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A86BB4F" w14:textId="7FF32DBB" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCC8B3B" w14:textId="5EDDA3A9" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0645DA" w14:textId="4D6CB80D" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AB299EF" w14:textId="1C6A96CD" w:rsidR="00F75177" w:rsidRPr="0079466C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F75177" w:rsidRPr="000E6CE2" w14:paraId="032F856F" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...15 lines deleted...]
-              <w:t>Авдиторія</w:t>
+          <w:p w14:paraId="28D58142" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21CC7C52" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCA2A3C" w14:textId="1FB442AC" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C30E79" w14:textId="64ED9B57" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="000F0729" w14:textId="6BFBC484" w:rsidR="00F75177" w:rsidRPr="00862A9F" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862A9F">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Теорія політичних партій і партійних систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B926325" w14:textId="69B066F0" w:rsidR="00F75177" w:rsidRPr="005B0627" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Остапець Ю.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19F26593" w14:textId="41D91A06" w:rsidR="00F75177" w:rsidRPr="00F829F0" w:rsidRDefault="000E6CE2" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/zuo-adfb-jdj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E8456A">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...3066 lines deleted...]
-      <w:tr w:rsidR="00B90ADB" w:rsidRPr="00EE26AD" w:rsidTr="00F54E8C">
+      <w:tr w:rsidR="00F75177" w:rsidRPr="00137520" w14:paraId="787CCA43" w14:textId="77777777" w:rsidTr="00393756">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRDefault="00B90ADB">
-[...19 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="511E9C4F" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRDefault="00B90ADB">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1E5F6A41" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7C0B24" w14:textId="1C76D718" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC44184" w14:textId="5C994095" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46122BD6" w14:textId="07BAAC8F" w:rsidR="00F75177" w:rsidRPr="00862A9F" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00862A9F">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Теорія політичних партій і партійних систем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42288423" w14:textId="1F7A9AF4" w:rsidR="00F75177" w:rsidRPr="005B0627" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Остапець Ю.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="276212ED" w14:textId="0492A2C9" w:rsidR="00F75177" w:rsidRPr="00F829F0" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F75177" w:rsidRPr="00137520" w14:paraId="11312ABC" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66686712" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E470BC2" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169AF2BD" w14:textId="4945E8BD" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="515EE74B" w14:textId="51C8242C" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40DC0FA6" w14:textId="025068A9" w:rsidR="00F75177" w:rsidRPr="00862A9F" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55512041" w14:textId="68C25554" w:rsidR="00F75177" w:rsidRPr="00862A9F" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="244F4C5C" w14:textId="57FBCD4A" w:rsidR="00F75177" w:rsidRPr="00F829F0" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="534400D3" w14:textId="77777777" w:rsidTr="00F80802">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26412273" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD35970" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661AF859" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B6664B" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="777F1DAA" w14:textId="7A39B31D" w:rsidR="0058262D" w:rsidRPr="00F75177" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Політична соціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A1FB77" w14:textId="49B64EC4" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович А.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B38F60B" w14:textId="3E91B83E" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="000E6CE2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="002047F2" w:rsidRPr="002047F2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/dfu-rxvg-skr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00620884" w14:paraId="30AEEB42" w14:textId="77777777" w:rsidTr="00F80802">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72E0902A" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C07A294" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF4E367" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC4C5E1" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E80BF2" w14:textId="21DD083C" w:rsidR="0058262D" w:rsidRPr="00F75177" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Політична соціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="581F407E" w14:textId="37919AC6" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович А.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41FA0C19" w14:textId="7253442A" w:rsidR="0058262D" w:rsidRPr="00FA193E" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0E3A" w:rsidRPr="000E6CE2" w14:paraId="16920FF4" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41840417" w14:textId="77777777" w:rsidR="007C0E3A" w:rsidRPr="00137520" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="009DBA48" w14:textId="77777777" w:rsidR="007C0E3A" w:rsidRPr="00137520" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFFFA0E" w14:textId="77777777" w:rsidR="007C0E3A" w:rsidRPr="00FC684C" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2028B0C6" w14:textId="77777777" w:rsidR="007C0E3A" w:rsidRPr="00FC684C" w:rsidRDefault="007C0E3A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54125805" w14:textId="64F53E5A" w:rsidR="007C0E3A" w:rsidRPr="00F75177" w:rsidRDefault="00F75177" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Політична конфліктологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC7AB94" w14:textId="32C29723" w:rsidR="007C0E3A" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Петрінко В.С</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4BBD">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D0E3EF5" w14:textId="57AA8F65" w:rsidR="007C0E3A" w:rsidRPr="000E6CE2" w:rsidRDefault="000E6CE2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00B97EA2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrs-sxsw-htg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000E6CE2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00162645" w:rsidRPr="00137520" w14:paraId="719379AA" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7ABA09" w14:textId="77777777" w:rsidR="00162645" w:rsidRPr="00137520" w:rsidRDefault="00162645" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3FE688" w14:textId="77777777" w:rsidR="00162645" w:rsidRPr="00137520" w:rsidRDefault="00162645" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7B9B3E" w14:textId="77777777" w:rsidR="00162645" w:rsidRPr="00FC684C" w:rsidRDefault="00162645" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FF56F6" w14:textId="77777777" w:rsidR="00162645" w:rsidRPr="00FC684C" w:rsidRDefault="00162645" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B81978" w14:textId="447C256A" w:rsidR="00162645" w:rsidRPr="00137520" w:rsidRDefault="00162645" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B60568" w14:textId="38E857C6" w:rsidR="00162645" w:rsidRPr="00137520" w:rsidRDefault="00162645" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59FA4770" w14:textId="475BDD94" w:rsidR="00162645" w:rsidRPr="00137520" w:rsidRDefault="00162645" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F75177" w:rsidRPr="00137520" w14:paraId="16B96269" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41AF50C4" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBA3927" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2F9815" w14:textId="41C33BFB" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EA54D6" w14:textId="445280F0" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50C595A5" w14:textId="72C47E12" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="470AB72E" w14:textId="265DAD0C" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01222A32" w14:textId="1B357C44" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="5D3270F7" w14:textId="77777777" w:rsidTr="00621E85">
+        <w:trPr>
+          <w:trHeight w:val="93"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="610109FF" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE95549" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3579CB5B" w14:textId="478C516C" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7B2306" w14:textId="78BF3F00" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AFB632A" w14:textId="27247760" w:rsidR="0058262D" w:rsidRPr="00F75177" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сучасна зарубіжна політологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59180EC2" w14:textId="2E3B3E2C" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AFB13C7" w14:textId="3C01882E" w:rsidR="0058262D" w:rsidRPr="00DA5583" w:rsidRDefault="000E6CE2" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...11 lines deleted...]
-            </w:tcBorders>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidR="00DA5583" w:rsidRPr="00DA5583">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> meet.google.com/ssu-cgxi-byp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00137520" w14:paraId="5EBCEBE7" w14:textId="77777777" w:rsidTr="00621E85">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRDefault="00B90ADB">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="73248BFE" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1B8E6D" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2833CEE1" w14:textId="5DB2910D" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66945B10" w14:textId="372AF990" w:rsidR="0058262D" w:rsidRPr="00FC684C" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64766008" w14:textId="7D54525B" w:rsidR="0058262D" w:rsidRPr="00F75177" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F75177">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сучасна зарубіжна політологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C4F1056" w14:textId="26E87834" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70328FA0" w14:textId="7F6AF32B" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F75177" w:rsidRPr="00137520" w14:paraId="4A69D818" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B2E3A6" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D40BE8" w14:textId="77777777" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D98A64" w14:textId="635E8DA4" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329EE044" w14:textId="0FCE1F4B" w:rsidR="00F75177" w:rsidRPr="00FC684C" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC684C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...1104 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="140E648D" w14:textId="639F6E55" w:rsidR="00F75177" w:rsidRPr="003B7E99" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07343285" w14:textId="2555B221" w:rsidR="00F75177" w:rsidRPr="003B7E99" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7882BBC1" w14:textId="44FFB8D3" w:rsidR="00F75177" w:rsidRPr="00137520" w:rsidRDefault="00F75177" w:rsidP="00F75177">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="15EC0089" w14:textId="1A05BC44" w:rsidR="00137520" w:rsidRPr="00137520" w:rsidRDefault="00137520" w:rsidP="000E6CE2">
       <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1284" w:tblpY="70"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="4147"/>
+        <w:gridCol w:w="1814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="49018C88" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...38 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7668710F" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC646A9" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="14917EC4" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB8CF9D" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 КУРС  ПОЛІТОЛОГІЯ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="621DCC1C" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="462"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7916B8" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F697E77" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D256B1B" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8AB669" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4784BE8C" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8EE9FC" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67B33C51" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="007049D7" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання на пару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4BBD" w:rsidRPr="00137520" w14:paraId="1705D4A9" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2C4276" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38FE7F1C" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="165F31A3" w14:textId="07547894" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFFF33C" w14:textId="4CE68799" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62232767" w14:textId="30E5E9C8" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AB75C1" w14:textId="4A155EE2" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41D15710" w14:textId="197C8C81" w:rsidR="003D4BBD" w:rsidRPr="005A6BA5" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4BBD" w:rsidRPr="00446D56" w14:paraId="793D5F9F" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55BC14AF" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B726DBE" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE8E8A4" w14:textId="13F21828" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0531B486" w14:textId="066F251D" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE71D18" w14:textId="0A31DB2C" w:rsidR="003D4BBD" w:rsidRPr="000111CE" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63540632" w14:textId="4B189C52" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297E9C42" w14:textId="6E2CE34B" w:rsidR="003D4BBD" w:rsidRPr="00444E87" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4BBD" w:rsidRPr="00446D56" w14:paraId="71714F02" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC9ECB4" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C8A7CCC" w14:textId="44642E58" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E27BEB" w14:textId="3075F86D" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B8D018" w14:textId="723095FC" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B140DE0" w14:textId="1CF750F9" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B650618" w14:textId="01B52273" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DA797A5" w14:textId="35B1D13F" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4BBD" w:rsidRPr="00446D56" w14:paraId="0C4E2387" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A5A849" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4335DA3A" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0401B785" w14:textId="332054A0" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EA11A1" w14:textId="19707CC4" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB31CB0" w14:textId="5BF62F0D" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7860658C" w14:textId="6FE5BFA6" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2524B55B" w14:textId="56EA26F7" w:rsidR="003D4BBD" w:rsidRPr="00417C5E" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="12001971" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB59FC0" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBE5AF2" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B3D9B7" w14:textId="72A9E049" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B43F96" w14:textId="12471A71" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F82BF2" w14:textId="060B8C58" w:rsidR="0058262D" w:rsidRPr="00302866" w:rsidRDefault="0058262D" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302866">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Механізми протидії сепаратизму у сучасному світі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BA9D36" w14:textId="0C538C64" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...325 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...205 lines deleted...]
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="032DE03C" w14:textId="36F0B379" w:rsidR="0058262D" w:rsidRPr="00B1247E" w:rsidRDefault="000E6CE2" w:rsidP="00E8456A">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>amv</w:t>
+                <w:t>gqu</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>aihg</w:t>
+                <w:t>ggcf</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="001877CD" w:rsidRPr="002B224B">
+              <w:r w:rsidR="00613F72" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>mmq</w:t>
+                <w:t>pon</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001877CD" w:rsidTr="0017360C">
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00137520" w14:paraId="436EF8D4" w14:textId="77777777" w:rsidTr="00393756">
         <w:trPr>
-          <w:trHeight w:val="52"/>
+          <w:trHeight w:val="206"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001877CD" w:rsidRDefault="001877CD" w:rsidP="00DB3DDE">
-[...19 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="28DCCE02" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00302866">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001877CD" w:rsidRPr="00616609" w:rsidRDefault="001877CD" w:rsidP="00DB3DDE">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="39D7F7EC" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00302866">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4EE05E" w14:textId="177AE1CA" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00302866">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46024280" w14:textId="6228BF78" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00302866">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBE05DC" w14:textId="3B8CA0F1" w:rsidR="0058262D" w:rsidRPr="00302866" w:rsidRDefault="0058262D" w:rsidP="00302866">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302866">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Механізми протидії сепаратизму у сучасному світі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F3AF34" w14:textId="1D070E2D" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00302866">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A950F0A" w14:textId="0E77E75C" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00302866">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4BBD" w:rsidRPr="00446D56" w14:paraId="2A040837" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001877CD" w:rsidRPr="00616609" w:rsidRDefault="001877CD" w:rsidP="00DB3DDE">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="134CC325" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02E72C06" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7990A3E3" w14:textId="353F9A56" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEC4722" w14:textId="6D985BA1" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F71C415" w14:textId="37EEDB96" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7C4693" w14:textId="167C41A4" w:rsidR="003D4BBD" w:rsidRPr="00D06175" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CAC5349" w14:textId="1FDDAE81" w:rsidR="003D4BBD" w:rsidRPr="00D06175" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4BBD" w:rsidRPr="00446D56" w14:paraId="594254CD" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="58"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BBE0A5" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA622C2" w14:textId="77777777" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69906063" w14:textId="63A613EA" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62CEB62A" w14:textId="1F66DBE0" w:rsidR="003D4BBD" w:rsidRPr="00565601" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2F614B" w14:textId="3ADD38F6" w:rsidR="003D4BBD" w:rsidRPr="00137520" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B453A3" w14:textId="5E213438" w:rsidR="003D4BBD" w:rsidRPr="00D06175" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BF96270" w14:textId="616AED5F" w:rsidR="003D4BBD" w:rsidRPr="00D06175" w:rsidRDefault="003D4BBD" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F160C" w:rsidRPr="000E6CE2" w14:paraId="785640BE" w14:textId="77777777" w:rsidTr="001A5BE6">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60BC2EE3" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E5FA251" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E2CDD3" w14:textId="294713E6" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FEEDAC" w14:textId="0BFCDC59" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F0A70B" w14:textId="48203E3C" w:rsidR="007F160C" w:rsidRPr="00302866" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302866">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мікросоціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49451661" w14:textId="27C36B03" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...448 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1005 lines deleted...]
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A7868B7" w14:textId="60699A9B" w:rsidR="007F160C" w:rsidRPr="00FB67AD" w:rsidRDefault="000E6CE2" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>ebr</w:t>
+                <w:t>rxc</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>hudm</w:t>
+                <w:t>hhqm</w:t>
               </w:r>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="006E7D0A" w:rsidRPr="006E7D0A">
+              <w:r w:rsidR="00D0170C" w:rsidRPr="00861D89">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>bnh</w:t>
+                <w:t>wtc</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="00FB67AD" w:rsidRPr="00FB67AD">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB67AD" w:rsidRPr="007F160C">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB67AD" w:rsidRPr="0034241F">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7412E" w:rsidRPr="008E5B58" w:rsidTr="00E7412E">
+      <w:tr w:rsidR="007F160C" w:rsidRPr="00446D56" w14:paraId="358E3B97" w14:textId="77777777" w:rsidTr="001A5BE6">
         <w:trPr>
-          <w:trHeight w:val="35"/>
+          <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...33 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFEBA6D" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A42B5C0" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C434B89" w14:textId="0C03025A" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB596DD" w14:textId="79C74016" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D69A328" w14:textId="39FD8F2E" w:rsidR="007F160C" w:rsidRPr="00302866" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302866">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мікросоціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38A50D93" w14:textId="7DFF87CE" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...174 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="280DD417" w14:textId="53DF0F6E" w:rsidR="007F160C" w:rsidRPr="00CD77FB" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7412E" w:rsidRPr="008E5B58" w:rsidTr="00E7412E">
-[...1163 lines deleted...]
-      <w:tr w:rsidR="008E5B58" w:rsidRPr="008E5B58" w:rsidTr="008E5B58">
+      <w:tr w:rsidR="007F160C" w:rsidRPr="00446D56" w14:paraId="082D4A93" w14:textId="77777777" w:rsidTr="00075AEE">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08C2865B" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A908BB" w14:textId="79B41FEB" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C0C633" w14:textId="52BFAE7F" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02806B52" w14:textId="00FA0E49" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13A1E5A2" w14:textId="00E6CBEE" w:rsidR="007F160C" w:rsidRPr="00302866" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302866">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Математично-статистичні методи аналізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F33E36" w14:textId="0328A807" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Повідайчик О.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42A67D9A" w14:textId="21D542A0" w:rsidR="007F160C" w:rsidRPr="007F160C" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>povid_o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F160C" w:rsidRPr="00A14EDA" w14:paraId="2BCA9965" w14:textId="77777777" w:rsidTr="00075AEE">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A47E4EC" w14:textId="77777777" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13262A86" w14:textId="275EAA3F" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3A02AA" w14:textId="49C864BD" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E84FF22" w14:textId="1113D84C" w:rsidR="007F160C" w:rsidRPr="00565601" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3CB137" w14:textId="2CC638A9" w:rsidR="007F160C" w:rsidRPr="00302866" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00302866">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Математично-статистичні методи аналізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46675A1B" w14:textId="7D666B3A" w:rsidR="007F160C" w:rsidRPr="00137520" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Повідайчик О.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05F89075" w14:textId="5B2A3B3C" w:rsidR="007F160C" w:rsidRPr="00F829F0" w:rsidRDefault="007F160C" w:rsidP="003D4BBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000719E2" w:rsidRPr="00D762E9" w14:paraId="53829FCA" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5B58" w:rsidRDefault="008E5B58" w:rsidP="008E5B58">
-[...19 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="4C92A3C5" w14:textId="77777777" w:rsidR="000719E2" w:rsidRPr="00137520" w:rsidRDefault="000719E2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="008E5B58" w:rsidRDefault="008E5B58" w:rsidP="008E5B58">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="30A1A983" w14:textId="77777777" w:rsidR="000719E2" w:rsidRPr="00137520" w:rsidRDefault="000719E2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F0E47A" w14:textId="257B3772" w:rsidR="000719E2" w:rsidRPr="00565601" w:rsidRDefault="000719E2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6879E6A6" w14:textId="030ADC65" w:rsidR="000719E2" w:rsidRPr="00565601" w:rsidRDefault="000719E2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27924F57" w14:textId="5AD6C10C" w:rsidR="000719E2" w:rsidRPr="00137520" w:rsidRDefault="000719E2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32FA78B3" w14:textId="307A31D7" w:rsidR="000719E2" w:rsidRPr="000719E2" w:rsidRDefault="000719E2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DF5386E" w14:textId="691A4948" w:rsidR="000719E2" w:rsidRPr="000719E2" w:rsidRDefault="000719E2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="52C3CE1E" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13334CDA" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3218157F" w14:textId="7B880A53" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FD7BDB" w14:textId="52B5C936" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77856EC6" w14:textId="22F4F124" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F7A98D" w14:textId="3AF81550" w:rsidR="0058262D" w:rsidRPr="0082711F" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082711F">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Аналіз публічної політики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C30575F" w14:textId="101B5170" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2594A67D" w14:textId="7A3643AD" w:rsidR="0058262D" w:rsidRPr="009C7515" w:rsidRDefault="000E6CE2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> https://meet.google.com/ijh-ohwj-jse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00446D56" w14:paraId="7211A86F" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05F913C2" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F77BA84" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3B26E7" w14:textId="29D3B85D" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B505AA9" w14:textId="3A5489CC" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B2F137" w14:textId="525B1783" w:rsidR="0058262D" w:rsidRPr="0082711F" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082711F">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Аналіз публічної політики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDCB36E" w14:textId="7C03937C" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10DC64BF" w14:textId="2CBDD4E3" w:rsidR="0058262D" w:rsidRPr="00C455AA" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00310DFE" w:rsidRPr="00310DFE" w14:paraId="5077C752" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A779B3E" w14:textId="77777777" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="498B692C" w14:textId="77777777" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044E9A0D" w14:textId="583731EC" w:rsidR="00310DFE" w:rsidRPr="00565601" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567888C3" w14:textId="58830A44" w:rsidR="00310DFE" w:rsidRPr="00565601" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="692388D7" w14:textId="59E67499" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13457E71" w14:textId="5CFC661E" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C1082D3" w14:textId="17EC3D67" w:rsidR="00310DFE" w:rsidRPr="00310DFE" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00310DFE" w:rsidRPr="00137520" w14:paraId="1E442ECB" w14:textId="77777777" w:rsidTr="00393756">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E267992" w14:textId="77777777" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45129547" w14:textId="77777777" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...129 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F5AA51" w14:textId="734901FB" w:rsidR="00310DFE" w:rsidRPr="00565601" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F93EA5A" w14:textId="52DDF657" w:rsidR="00310DFE" w:rsidRPr="00565601" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38923B2A" w14:textId="77777777" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF48423" w14:textId="77777777" w:rsidR="00310DFE" w:rsidRPr="00137520" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B7E104D" w14:textId="77777777" w:rsidR="00310DFE" w:rsidRPr="00F829F0" w:rsidRDefault="00310DFE" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="008E5B58" w:rsidTr="005031C3">
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="43ED1FD3" w14:textId="77777777" w:rsidTr="00393756">
         <w:trPr>
-          <w:trHeight w:val="154"/>
+          <w:trHeight w:val="93"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38C3ECE6" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F641483" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D73C114" w14:textId="284040B2" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC2EDC9" w14:textId="43FEC561" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2929D7" w14:textId="035858F7" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F36CD48" w14:textId="5EA1E197" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...401 lines deleted...]
-              <w:r w:rsidR="00B90ADB" w:rsidRPr="00954F9D">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="746E3B7D" w14:textId="7CB0FCC5" w:rsidR="0058262D" w:rsidRPr="00F829F0" w:rsidRDefault="000E6CE2" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="002047F2">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>https://meet.google.com/dfu-rxvg-skr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B90ADB" w:rsidTr="00E7412E">
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00027385" w14:paraId="7BC7F571" w14:textId="77777777" w:rsidTr="00393756">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRDefault="00B90ADB">
-[...19 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="7AEAAD67" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B90ADB" w:rsidRDefault="00B90ADB">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="180B3AC3" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01DA0583" w14:textId="1FE6F67A" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24122EAF" w14:textId="7A8A70CC" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...66 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6895BCFA" w14:textId="5C84905F" w:rsidR="0058262D" w:rsidRPr="008E21CD" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E21CD">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Виборчі системи і технології</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="537FA5A6" w14:textId="2D17C80C" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович А.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6302C18C" w14:textId="0AFE202C" w:rsidR="0058262D" w:rsidRPr="00F829F0" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00027385" w14:paraId="7627D4EB" w14:textId="77777777" w:rsidTr="00393756">
         <w:trPr>
-          <w:trHeight w:val="228"/>
+          <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...51 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="591F4B98" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A3DDBD" w14:textId="08494CD3" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...27 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="497E5521" w14:textId="2C163114" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>18.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E94B90B" w14:textId="6A65A68D" w:rsidR="0058262D" w:rsidRPr="00565601" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...58 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8B9D9B" w14:textId="1BE58431" w:rsidR="0058262D" w:rsidRPr="008E21CD" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E21CD">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Технології партійного будівництва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4147" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592A2F81" w14:textId="3A3E722A" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович А.Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="426D4CCB" w14:textId="5224F127" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00393756">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="1A6703F4" w14:textId="4E764E45" w:rsidR="003D4A6D" w:rsidRDefault="003D4A6D" w:rsidP="00137520">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BA57F0A" w14:textId="77777777" w:rsidR="003D4A6D" w:rsidRDefault="003D4A6D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C52702" w14:textId="77777777" w:rsidR="00824EB9" w:rsidRPr="00137520" w:rsidRDefault="00824EB9" w:rsidP="00137520">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="694B3001" w14:textId="77777777" w:rsidR="00824EB9" w:rsidRPr="005E1436" w:rsidRDefault="00824EB9" w:rsidP="00137520">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1284" w:tblpY="70"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="2001"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="4E27F540" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...38 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC882E2" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5200B4" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...29 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="06F1C2C0" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...30 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="03C8EC90" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4 КУРС  ПОЛІТОЛОГІЯ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F31F4A" w:rsidRPr="00137520" w14:paraId="78428BF5" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...14 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6DF88724" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="726569AF" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37945749" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50E556F9" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="094664EE" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9AA319" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="00F31F4A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="036FEF78" w14:textId="77777777" w:rsidR="00F31F4A" w:rsidRPr="00137520" w:rsidRDefault="007049D7" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання на пару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8456A" w:rsidRPr="000E6CE2" w14:paraId="19EFBF5F" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C002D24" w14:textId="77777777" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD090BA" w14:textId="77777777" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="654CF075" w14:textId="3E61B793" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B19DE2" w14:textId="45CC5127" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6002B7B9" w14:textId="388AEF71" w:rsidR="00E8456A" w:rsidRPr="00031AA6" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031AA6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Транзитологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="634F1F21" w14:textId="031ADEF9" w:rsidR="00E8456A" w:rsidRPr="005B0627" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гайданка Є.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D6A168B" w14:textId="5F352EF1" w:rsidR="00E8456A" w:rsidRPr="003C5680" w:rsidRDefault="000E6CE2" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/gce-kkrb-bws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E8456A">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E8456A" w:rsidRPr="00446D56" w14:paraId="42506415" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8D5025" w14:textId="77777777" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51484A7F" w14:textId="77777777" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5EC6AC" w14:textId="4A521B56" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F89AD7" w14:textId="4AEF87BC" w:rsidR="00E8456A" w:rsidRPr="00137520" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3758E23A" w14:textId="0BC22B11" w:rsidR="00E8456A" w:rsidRPr="00031AA6" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031AA6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Транзитологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EBA6C8" w14:textId="32FAE2D9" w:rsidR="00E8456A" w:rsidRPr="005B0627" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гайданка Є.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="566A2D15" w14:textId="47EE9E00" w:rsidR="00E8456A" w:rsidRPr="00997595" w:rsidRDefault="00E8456A" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="7DC76AF5" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="211C5139" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5664B825" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F9455F" w14:textId="62371ACD" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E736DD" w14:textId="770C0CB3" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32307EBF" w14:textId="0A2153D1" w:rsidR="0058262D" w:rsidRPr="00031AA6" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031AA6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Розвиток територіальних громад</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="097B43A6" w14:textId="60C70D16" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Басараб В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58DEFE1C" w14:textId="3ACEC46A" w:rsidR="0058262D" w:rsidRPr="00997595" w:rsidRDefault="000E6CE2" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidR="002047F2" w:rsidRPr="002047F2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/ujo-rrct-axg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00997595" w14:paraId="4ED039E1" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="665F43B2" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB4E5E4" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00997595" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E4610E" w14:textId="24503440" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="196C0811" w14:textId="33F15397" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607E2D92" w14:textId="40AB59DF" w:rsidR="0058262D" w:rsidRPr="00031AA6" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031AA6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Розвиток територіальних громад</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A7191F" w14:textId="08A39249" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Басараб В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C7BA75C" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00997595" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="0D382F56" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25495531" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0955F439" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4186E3C2" w14:textId="32E9652C" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDC5407" w14:textId="3EDB048E" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1590867C" w14:textId="1BD84413" w:rsidR="0058262D" w:rsidRPr="00031AA6" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031AA6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Теорія і практика децентралізації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6483F2ED" w14:textId="415409B7" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гайданка Є.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="350B4A8F" w14:textId="1444D1D4" w:rsidR="0058262D" w:rsidRPr="00E8456A" w:rsidRDefault="000E6CE2" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="00E8456A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/hom-ncye-zrc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E8456A" w:rsidRPr="00E8456A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00393756" w14:paraId="29B6C960" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...19 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="3F7CB27C" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...35 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="2DD81A63" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56790B8D" w14:textId="734A7E92" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBCF3EA" w14:textId="0BE68FB8" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77E65416" w14:textId="02CC8C6E" w:rsidR="0058262D" w:rsidRPr="00031AA6" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00031AA6">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Теорія і практика децентралізації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A34C867" w14:textId="50058028" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гайданка Є.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F8ED5D" w14:textId="42D2FDEC" w:rsidR="0058262D" w:rsidRPr="00DF3677" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="17346997" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...35 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="64583161" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...125 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+          <w:p w14:paraId="266B3759" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A371464" w14:textId="27242FE1" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E162FF9" w14:textId="324DA0C2" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243B2FD0" w14:textId="58276B56" w:rsidR="0058262D" w:rsidRPr="00CF251D" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF251D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гендер і війна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DA5F590" w14:textId="09921A6E" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Колодій М.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...188 lines deleted...]
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32CA553A" w14:textId="7DE540AB" w:rsidR="0058262D" w:rsidRPr="00E8456A" w:rsidRDefault="000E6CE2" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>sfo</w:t>
+                <w:t>fny</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>eohf</w:t>
+                <w:t>pdms</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:r w:rsidR="00E8456A" w:rsidRPr="0005070E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>nup</w:t>
+                <w:t>kuu</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="00E8456A">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="00616609" w:rsidTr="005031C3">
+      <w:tr w:rsidR="0058262D" w:rsidRPr="00137520" w14:paraId="0F713D99" w14:textId="77777777" w:rsidTr="00520A41">
         <w:trPr>
-          <w:trHeight w:val="52"/>
+          <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C37F53" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F87934" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354EA8DE" w14:textId="671CFA08" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B1128F" w14:textId="5DB0F0A7" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1521BD7C" w14:textId="1299C058" w:rsidR="0058262D" w:rsidRPr="00CF251D" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF251D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Гендер і війна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A6F071A" w14:textId="166DEAD2" w:rsidR="0058262D" w:rsidRPr="005B0627" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005B0627">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Колодій М.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20704E1C" w14:textId="306DCB9B" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F79B9" w:rsidRPr="00446D56" w14:paraId="77569DA9" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...19 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="0654DD9E" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="00C6B15F" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="618F3B1D" w14:textId="79F8E69D" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDBAAD1" w14:textId="5CB41D8E" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C34ECB7" w14:textId="49F2324D" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="756A0BAF" w14:textId="6473CFA7" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="004F254D" w14:textId="0ABF357E" w:rsidR="008F79B9" w:rsidRPr="00F829F0" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F79B9" w:rsidRPr="000E6CE2" w14:paraId="30018DB1" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50EB606B" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70DED30B" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F533599" w14:textId="04DEA8A1" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="263BF7F0" w14:textId="6CF7EC5F" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A3855B" w14:textId="6FB7D5B0" w:rsidR="008F79B9" w:rsidRPr="00CF251D" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF251D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Політичні засади європейської інтеграції</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D3FE5B9" w14:textId="04D9708E" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...558 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...594 lines deleted...]
-              <w:r w:rsidR="00B90ADB" w:rsidRPr="00066605">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="275CD91A" w14:textId="1BA6A385" w:rsidR="008F79B9" w:rsidRPr="00846EF7" w:rsidRDefault="000E6CE2" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidR="00B1247E" w:rsidRPr="00B1247E">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/dfu-rxvg-skr</w:t>
+                <w:t>https://meet.google.com/wnw-beay-vsb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00616609" w:rsidTr="005031C3">
-[...2136 lines deleted...]
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="008F79B9" w:rsidRPr="00137520" w14:paraId="7898A01F" w14:textId="77777777" w:rsidTr="00520A41">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...19 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="46A59192" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...7 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="58CE78D0" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FD9730" w14:textId="7E33E814" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329DB4D3" w14:textId="285B32F0" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="672ED8D1" w14:textId="5942FB82" w:rsidR="008F79B9" w:rsidRPr="00CF251D" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF251D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Політичні засади європейської інтеграції</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B40C5C9" w14:textId="7460A98F" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EF06D29" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00F829F0" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F79B9" w:rsidRPr="00137520" w14:paraId="2932DB7A" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1243CA7D" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBBCF63" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="390FE8B9" w14:textId="4DBDFBC6" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="325FE04B" w14:textId="0C70CBED" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="232C63FB" w14:textId="288EEED6" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="790459A4" w14:textId="1BBC7987" w:rsidR="008F79B9" w:rsidRPr="00137520" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36EFD107" w14:textId="77777777" w:rsidR="008F79B9" w:rsidRPr="00F829F0" w:rsidRDefault="008F79B9" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="5BA23718" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1A9A4F" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A9E8B02" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F47C26B" w14:textId="4F77433D" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFA2B8E" w14:textId="256B2091" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E65D8A0" w14:textId="1CB4DCFC" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Етнологітологія </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54345D7F" w14:textId="313CBAAA" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F3B636" w14:textId="2AA4F1FF" w:rsidR="0058262D" w:rsidRPr="00F829F0" w:rsidRDefault="000E6CE2" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidR="0009266A" w:rsidRPr="0009266A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>meet.google.com/dpy-dxsx-bkh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="004A0C78" w14:paraId="2DB7FFC3" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="792868C2" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E47E0E6" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="468BAC4C" w14:textId="7019C0FC" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775DCA28" w14:textId="4B423CFB" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6421459C" w14:textId="697C243B" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B784CDB" w14:textId="27F12744" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01296FF0" w14:textId="2EF6D24B" w:rsidR="0058262D" w:rsidRPr="00F829F0" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0058262D" w:rsidRPr="000E6CE2" w14:paraId="6BA33E7C" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06DBB0D0" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="351AD9CB" w14:textId="77777777" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="622201BF" w14:textId="3C822188" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA9D909" w14:textId="18037F9B" w:rsidR="0058262D" w:rsidRPr="00137520" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F80BEF" w14:textId="5130B0E9" w:rsidR="0058262D" w:rsidRPr="00CF251D" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...11 lines deleted...]
-            </w:tcBorders>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF251D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Політичний </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF251D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EE853F" w14:textId="7A04E514" w:rsidR="0058262D" w:rsidRPr="00CF251D" w:rsidRDefault="0058262D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF251D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Петрінко В.С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="467AAF48" w14:textId="10A47370" w:rsidR="0058262D" w:rsidRPr="000E6CE2" w:rsidRDefault="000E6CE2" w:rsidP="00E8456A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00B97EA2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/trt-dxmv-nyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000E6CE2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF251D" w:rsidRPr="00137520" w14:paraId="1F38E12A" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A11960" w14:textId="77777777" w:rsidR="00CF251D" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F575B4D" w14:textId="77777777" w:rsidR="00CF251D" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05569AAD" w14:textId="7DED54EB" w:rsidR="00CF251D" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6678A282" w14:textId="676519FA" w:rsidR="00CF251D" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFF2FE4" w14:textId="01E24147" w:rsidR="00CF251D" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24DD0F6D" w14:textId="6AE58312" w:rsidR="00CF251D" w:rsidRPr="00137520" w:rsidRDefault="00CF251D" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA59B05" w14:textId="77777777" w:rsidR="00CF251D" w:rsidRPr="00F829F0" w:rsidRDefault="00CF251D" w:rsidP="00520A41"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3EB6" w:rsidRPr="00137520" w14:paraId="4B41124C" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6422D3A2" w14:textId="77777777" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="271DE3B7" w14:textId="77777777" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B5B29B" w14:textId="6CC8BD79" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1591B6F5" w14:textId="6C19AF35" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122495E5" w14:textId="219B4F71" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20973135" w14:textId="35413502" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A36C88" w14:textId="77777777" w:rsidR="004A3EB6" w:rsidRPr="00F829F0" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63478EE0" w14:textId="6E31B96D" w:rsidR="004A3EB6" w:rsidRPr="00F829F0" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3EB6" w:rsidRPr="00137520" w14:paraId="62CE99EB" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A67CF2B" w14:textId="77777777" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B836B22" w14:textId="77777777" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BB1A7E8" w14:textId="306385F5" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09833DBC" w14:textId="7516CBA9" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE40F98" w14:textId="00DE528D" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A36F9D5" w14:textId="5315A817" w:rsidR="004A3EB6" w:rsidRPr="00997595" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1B4262" w14:textId="55C3D854" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A3EB6" w:rsidRPr="00027385" w14:paraId="7186AD8C" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3119A1A7" w14:textId="77777777" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F5B4B00" w14:textId="02A75030" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5915D8" w14:textId="0690136D" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A7C6F3" w14:textId="6045E7FB" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F883D0E" w14:textId="00F317BC" w:rsidR="004A3EB6" w:rsidRPr="00137520" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="589B27C3" w14:textId="79CE7889" w:rsidR="004A3EB6" w:rsidRPr="002A03DA" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53515069" w14:textId="6C1196AE" w:rsidR="004A3EB6" w:rsidRPr="003D3C2E" w:rsidRDefault="004A3EB6" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D66B43" w:rsidRPr="0043799F" w14:paraId="568BE89B" w14:textId="77777777" w:rsidTr="00520A41">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...227 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="742E398C" w14:textId="77777777" w:rsidR="00D66B43" w:rsidRPr="00137520" w:rsidRDefault="00D66B43" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C62A4E6" w14:textId="77777777" w:rsidR="00D66B43" w:rsidRPr="00137520" w:rsidRDefault="00D66B43" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5CDAE7" w14:textId="74E1688A" w:rsidR="00D66B43" w:rsidRPr="00137520" w:rsidRDefault="00D66B43" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0846B779" w14:textId="0674669B" w:rsidR="00D66B43" w:rsidRPr="00137520" w:rsidRDefault="00D66B43" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF9517C" w14:textId="3D3BA9F6" w:rsidR="00D66B43" w:rsidRPr="00137520" w:rsidRDefault="00D66B43" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B7C22F" w14:textId="6A5796A8" w:rsidR="00D66B43" w:rsidRPr="002A03DA" w:rsidRDefault="00D66B43" w:rsidP="00520A41">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...565 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12A17180" w14:textId="3989FCD2" w:rsidR="00D66B43" w:rsidRPr="002A03DA" w:rsidRDefault="00D66B43" w:rsidP="00520A41">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="62901104" w14:textId="77777777" w:rsidR="00824EB9" w:rsidRPr="002A03DA" w:rsidRDefault="00824EB9" w:rsidP="00137520">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE9A28A" w14:textId="77777777" w:rsidR="00824EB9" w:rsidRPr="002A03DA" w:rsidRDefault="00824EB9" w:rsidP="00137520">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7252FAB8" w14:textId="228B42B7" w:rsidR="00976383" w:rsidRDefault="00976383" w:rsidP="00A3520D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538B34A1" w14:textId="1E6EEFA3" w:rsidR="007C59D4" w:rsidRDefault="007C59D4" w:rsidP="00A3520D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EC1051" w14:textId="1B3AAD93" w:rsidR="007C59D4" w:rsidRDefault="007C59D4" w:rsidP="00A3520D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8F43F7" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="005E1436" w:rsidRDefault="007C59D4" w:rsidP="007C59D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1284" w:tblpY="70"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="2001"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00137520" w14:paraId="198C0F48" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...36 lines deleted...]
-            </w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="592F5294" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="077FD2F5" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4DCCB6A7" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4188009B" w14:textId="2F4172A5" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-            </w:tcBorders>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КУРС  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>МАГІСТРИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00137520" w14:paraId="1BC3278B" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2D32EFE2" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="162989D2" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5298F329" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50B55CBC" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58B38744" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5915EA" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46AAA685" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання на пару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00446D56" w14:paraId="1E85B4AE" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D0B034" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="690470E9" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A6C996C" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6346AAF6" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29197A55" w14:textId="01875571" w:rsidR="007C59D4" w:rsidRPr="00031AA6" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5176D5FC" w14:textId="7CD7E55F" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56FC0CD9" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="003C5680" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00446D56" w14:paraId="126A7AC6" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A713482" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33F802AB" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C8B30BD" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D99B9A" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41332DB9" w14:textId="6297A7DA" w:rsidR="007C59D4" w:rsidRPr="00031AA6" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="636DF6AF" w14:textId="3FE58121" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C9D87AC" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00997595" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00997595" w14:paraId="7563F5A1" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19F4B4A1" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC24EE4" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="485968D4" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29176B5A" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="027E297A" w14:textId="38DD0AF6" w:rsidR="007C59D4" w:rsidRPr="00031AA6" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D09CF43" w14:textId="6F0F4BD5" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C61220C" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00997595" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00997595" w14:paraId="740B6B5C" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D32870" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC30969" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00997595" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4CC7E0" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="629CC832" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B90EB1" w14:textId="2A064EE0" w:rsidR="007C59D4" w:rsidRPr="00031AA6" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D755EB0" w14:textId="12FA5E74" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ABE5D3A" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00997595" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00446D56" w14:paraId="68081BD0" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75229AD6" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9AEBAB" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="114FD691" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE72B2E" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45704785" w14:textId="344F4FD4" w:rsidR="007C59D4" w:rsidRPr="00031AA6" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F74A1EA" w14:textId="4F0CACD5" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38747DBA" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00724C08" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00393756" w14:paraId="05C30241" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1FF333" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56C1AFF0" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F875DCE" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67269CF2" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F5FEC72" w14:textId="2B9FC286" w:rsidR="007C59D4" w:rsidRPr="00031AA6" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFEA6E9" w14:textId="61B659CC" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D55F5CA" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00DF3677" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00137520" w14:paraId="2C2ECB3C" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="253A301C" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44547A5D" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E7139B" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E808A2" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA01B46" w14:textId="47CA225F" w:rsidR="007C59D4" w:rsidRPr="00CF251D" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F431FFA" w14:textId="2AF6593C" w:rsidR="007C59D4" w:rsidRPr="00CF251D" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D2E8199" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00137520" w14:paraId="66AFF48B" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3791FE" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E884E7" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533F84A2" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D01836" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="383DB5E5" w14:textId="6F7444D5" w:rsidR="007C59D4" w:rsidRPr="00CF251D" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3277E9B5" w14:textId="30956C9B" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D4DA496" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00446D56" w14:paraId="0266EB02" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07456179" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB924CB" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C53E4F" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F4503E" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B71172" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2521B8" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="218B91D9" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00F829F0" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="000E6CE2" w14:paraId="2081B86E" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41524F8B" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC25A99" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741A548E" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="312AB589" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E831C9D" w14:textId="4349195F" w:rsidR="007C59D4" w:rsidRPr="00CF251D" w:rsidRDefault="00D16B21" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...25 lines deleted...]
-                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16ED96B1" w14:textId="53E020EE" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...226 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...629 lines deleted...]
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33BACE1B" w14:textId="7B38A502" w:rsidR="007C59D4" w:rsidRPr="00846EF7" w:rsidRDefault="000E6CE2" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidR="002047F2" w:rsidRPr="002047F2">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...15 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>://</w:t>
+                <w:t xml:space="preserve"> meet.google.com/ssu-cgxi-byp</w:t>
               </w:r>
-              <w:r w:rsidR="00E7412E" w:rsidRPr="00066605">
-[...126 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...3072 lines deleted...]
-      <w:tr w:rsidR="006E7A88" w:rsidTr="005031C3">
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00137520" w14:paraId="15113E85" w14:textId="77777777" w:rsidTr="00DD09EB">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E7A88" w:rsidRDefault="006E7A88" w:rsidP="006E7A88">
-[...18 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="2B8D068A" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E7A88" w:rsidRDefault="006E7A88" w:rsidP="006E7A88">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5C40A6E9" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37501D20" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177A1E5B" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EB58B5" w14:textId="7F0C98FE" w:rsidR="007C59D4" w:rsidRPr="00CF251D" w:rsidRDefault="00D16B21" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B6F4D0" w14:textId="6BE892CE" w:rsidR="007C59D4" w:rsidRPr="00D16B21" w:rsidRDefault="00D16B21" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5ADAC054" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00F829F0" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00137520" w14:paraId="7FDF9D71" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51982C49" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E7E0A8" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA27BB3" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="637066BB" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A21F291" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33638E53" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D57E457" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00F829F0" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16B21" w:rsidRPr="000E6CE2" w14:paraId="2650976E" w14:textId="77777777" w:rsidTr="00B0082D">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40A7EEF6" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05873766" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F650A57" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="524A6D9E" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5C2137" w14:textId="48C4AE51" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4572F427" w14:textId="3C6035E3" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="660D4658" w14:textId="661238D3" w:rsidR="00D16B21" w:rsidRPr="00F829F0" w:rsidRDefault="000E6CE2" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidR="002047F2" w:rsidRPr="002047F2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> meet.google.com/ssu-cgxi-byp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16B21" w:rsidRPr="004A0C78" w14:paraId="03834118" w14:textId="77777777" w:rsidTr="00B0082D">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCE1B4B" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F9FF44" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C28049" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC04D47" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3261980D" w14:textId="520024D9" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6512FCEB" w14:textId="6A927B6F" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="247DA72D" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00F829F0" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16B21" w:rsidRPr="00137520" w14:paraId="5E711209" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D64DDBB" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="019B28A0" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387245DC" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EEEA8F" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A92286" w14:textId="46CDE22A" w:rsidR="00D16B21" w:rsidRPr="00CF251D" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>V</w:t>
-[...11 lines deleted...]
-            </w:tcBorders>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9E5FD2" w14:textId="636A3701" w:rsidR="00D16B21" w:rsidRPr="00CF251D" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FCEDFEC" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00F829F0" w:rsidRDefault="00D16B21" w:rsidP="00D16B21"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C59D4" w:rsidRPr="00137520" w14:paraId="0A760240" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CDD10A" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD94A72" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5709BAC6" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4F2316" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1601BEB7" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BFE1D0A" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EACE911" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00F829F0" w:rsidRDefault="007C59D4" w:rsidP="00DD09EB"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16B21" w:rsidRPr="000E6CE2" w14:paraId="1D03A229" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="006E7A88" w:rsidRDefault="006E7A88" w:rsidP="006E7A88">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6C411941" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1872C1CF" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0581EAF5" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="641F7ACA" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B683A8" w14:textId="21612760" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E58991" w14:textId="27306073" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49820B98" w14:textId="708AF380" w:rsidR="00D16B21" w:rsidRPr="002047F2" w:rsidRDefault="000E6CE2" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidR="002047F2" w:rsidRPr="002047F2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> meet.google.com/ssu-cgxi-byp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16B21" w:rsidRPr="00137520" w14:paraId="394C0BFB" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F70AD80" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10BCE098" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3900D992" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A79246" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A37845" w14:textId="05F0D5B3" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0549DE30" w14:textId="0342F72B" w:rsidR="00D16B21" w:rsidRPr="00997595" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDD9939" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16B21" w:rsidRPr="000E6CE2" w14:paraId="69AA9E6B" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="357461CB" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD878C5" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="279DF71C" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="721DA2F8" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7601EDF7" w14:textId="1A23BF56" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43130FE5" w14:textId="68700BA0" w:rsidR="00D16B21" w:rsidRPr="002A03DA" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вегеш І.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D55A513" w14:textId="4453988C" w:rsidR="00D16B21" w:rsidRPr="003D3C2E" w:rsidRDefault="000E6CE2" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidR="002047F2" w:rsidRPr="002047F2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> meet.google.com/ssu-cgxi-byp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D16B21" w:rsidRPr="0043799F" w14:paraId="09D41317" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="518C6AE0" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ED04D2" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DE9FEB" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>18.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA9B39D" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...264 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="755C858B" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="00137520" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="797C1AD5" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="002A03DA" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...547 lines deleted...]
-                <w:b/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="291E489A" w14:textId="77777777" w:rsidR="00D16B21" w:rsidRPr="002A03DA" w:rsidRDefault="00D16B21" w:rsidP="00D16B21">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005031C3" w:rsidRPr="000F0CB7" w:rsidRDefault="005031C3" w:rsidP="001877CD">
+    <w:p w14:paraId="27ED1659" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="002A03DA" w:rsidRDefault="007C59D4" w:rsidP="007C59D4">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005031C3" w:rsidRPr="000F0CB7" w:rsidSect="005031C3">
+    <w:p w14:paraId="4D7F28A0" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="002A03DA" w:rsidRDefault="007C59D4" w:rsidP="007C59D4">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7211C9" w14:textId="77777777" w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidRDefault="007C59D4" w:rsidP="00A3520D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007C59D4" w:rsidRPr="00137520" w:rsidSect="00FD3805">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="993" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="552F2CB2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B0C6401A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="792011A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BBC024A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1171680718">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="435447100">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005031C3"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00FD40CB"/>
+    <w:rsidRoot w:val="00AD050D"/>
+    <w:rsid w:val="00002CE3"/>
+    <w:rsid w:val="0000386E"/>
+    <w:rsid w:val="000079D4"/>
+    <w:rsid w:val="000111CE"/>
+    <w:rsid w:val="00027385"/>
+    <w:rsid w:val="000310D1"/>
+    <w:rsid w:val="000318CF"/>
+    <w:rsid w:val="00031AA6"/>
+    <w:rsid w:val="000453DB"/>
+    <w:rsid w:val="00045E89"/>
+    <w:rsid w:val="000566D8"/>
+    <w:rsid w:val="000611D4"/>
+    <w:rsid w:val="00062D97"/>
+    <w:rsid w:val="0006357F"/>
+    <w:rsid w:val="00063F3D"/>
+    <w:rsid w:val="000643FF"/>
+    <w:rsid w:val="000719E2"/>
+    <w:rsid w:val="0008061D"/>
+    <w:rsid w:val="00082896"/>
+    <w:rsid w:val="0009266A"/>
+    <w:rsid w:val="0009332A"/>
+    <w:rsid w:val="00093A30"/>
+    <w:rsid w:val="00095655"/>
+    <w:rsid w:val="00096977"/>
+    <w:rsid w:val="00097852"/>
+    <w:rsid w:val="000B1EC3"/>
+    <w:rsid w:val="000B6903"/>
+    <w:rsid w:val="000C5162"/>
+    <w:rsid w:val="000D71C7"/>
+    <w:rsid w:val="000E02B3"/>
+    <w:rsid w:val="000E6CE2"/>
+    <w:rsid w:val="000F0020"/>
+    <w:rsid w:val="000F12D6"/>
+    <w:rsid w:val="000F1AB6"/>
+    <w:rsid w:val="000F598E"/>
+    <w:rsid w:val="00102ABC"/>
+    <w:rsid w:val="00104188"/>
+    <w:rsid w:val="001103A7"/>
+    <w:rsid w:val="00126495"/>
+    <w:rsid w:val="0013384F"/>
+    <w:rsid w:val="00137520"/>
+    <w:rsid w:val="00144443"/>
+    <w:rsid w:val="00162645"/>
+    <w:rsid w:val="0017573E"/>
+    <w:rsid w:val="001773C6"/>
+    <w:rsid w:val="00184626"/>
+    <w:rsid w:val="00184C81"/>
+    <w:rsid w:val="00187FD0"/>
+    <w:rsid w:val="00191891"/>
+    <w:rsid w:val="001A5A6E"/>
+    <w:rsid w:val="001A60C6"/>
+    <w:rsid w:val="001A698C"/>
+    <w:rsid w:val="001B426A"/>
+    <w:rsid w:val="001B4A2D"/>
+    <w:rsid w:val="001C3325"/>
+    <w:rsid w:val="001C3A66"/>
+    <w:rsid w:val="001D7AC3"/>
+    <w:rsid w:val="001E01A3"/>
+    <w:rsid w:val="001E07AA"/>
+    <w:rsid w:val="001E4934"/>
+    <w:rsid w:val="001F2D44"/>
+    <w:rsid w:val="001F70CF"/>
+    <w:rsid w:val="002043F6"/>
+    <w:rsid w:val="002047F2"/>
+    <w:rsid w:val="00205D18"/>
+    <w:rsid w:val="00215980"/>
+    <w:rsid w:val="00217BF8"/>
+    <w:rsid w:val="00241B11"/>
+    <w:rsid w:val="00241CA4"/>
+    <w:rsid w:val="00242860"/>
+    <w:rsid w:val="002537D9"/>
+    <w:rsid w:val="002619AA"/>
+    <w:rsid w:val="0026380C"/>
+    <w:rsid w:val="002654BF"/>
+    <w:rsid w:val="00280877"/>
+    <w:rsid w:val="0028277A"/>
+    <w:rsid w:val="002A03DA"/>
+    <w:rsid w:val="002B2D7E"/>
+    <w:rsid w:val="002C0E88"/>
+    <w:rsid w:val="002C52A0"/>
+    <w:rsid w:val="002C7C4D"/>
+    <w:rsid w:val="002D708C"/>
+    <w:rsid w:val="002E5DFD"/>
+    <w:rsid w:val="002F22A4"/>
+    <w:rsid w:val="002F35E4"/>
+    <w:rsid w:val="002F73DD"/>
+    <w:rsid w:val="00302866"/>
+    <w:rsid w:val="00304807"/>
+    <w:rsid w:val="00307296"/>
+    <w:rsid w:val="00310C4E"/>
+    <w:rsid w:val="00310DFE"/>
+    <w:rsid w:val="00312712"/>
+    <w:rsid w:val="00312915"/>
+    <w:rsid w:val="00321670"/>
+    <w:rsid w:val="00323E47"/>
+    <w:rsid w:val="00324AAC"/>
+    <w:rsid w:val="00330F5B"/>
+    <w:rsid w:val="003339BC"/>
+    <w:rsid w:val="00335F15"/>
+    <w:rsid w:val="0034241F"/>
+    <w:rsid w:val="00354C51"/>
+    <w:rsid w:val="00360E4A"/>
+    <w:rsid w:val="00365BF8"/>
+    <w:rsid w:val="0036784B"/>
+    <w:rsid w:val="00376A1B"/>
+    <w:rsid w:val="00376F81"/>
+    <w:rsid w:val="00381B34"/>
+    <w:rsid w:val="003842D1"/>
+    <w:rsid w:val="003907EC"/>
+    <w:rsid w:val="00393756"/>
+    <w:rsid w:val="003960EE"/>
+    <w:rsid w:val="003B7E99"/>
+    <w:rsid w:val="003C3094"/>
+    <w:rsid w:val="003C446E"/>
+    <w:rsid w:val="003C5680"/>
+    <w:rsid w:val="003D1AFB"/>
+    <w:rsid w:val="003D2D04"/>
+    <w:rsid w:val="003D31EC"/>
+    <w:rsid w:val="003D3C2E"/>
+    <w:rsid w:val="003D4A6D"/>
+    <w:rsid w:val="003D4BBD"/>
+    <w:rsid w:val="003E4E2D"/>
+    <w:rsid w:val="003F17B3"/>
+    <w:rsid w:val="003F258F"/>
+    <w:rsid w:val="003F7B8B"/>
+    <w:rsid w:val="004024EB"/>
+    <w:rsid w:val="00404F7A"/>
+    <w:rsid w:val="004134C4"/>
+    <w:rsid w:val="00417645"/>
+    <w:rsid w:val="00417C5E"/>
+    <w:rsid w:val="00430BA1"/>
+    <w:rsid w:val="00432ADE"/>
+    <w:rsid w:val="0043799F"/>
+    <w:rsid w:val="0044322E"/>
+    <w:rsid w:val="00444E87"/>
+    <w:rsid w:val="00446D56"/>
+    <w:rsid w:val="00453BB8"/>
+    <w:rsid w:val="00453DCB"/>
+    <w:rsid w:val="004546B9"/>
+    <w:rsid w:val="004551BC"/>
+    <w:rsid w:val="00456179"/>
+    <w:rsid w:val="00457931"/>
+    <w:rsid w:val="004579BC"/>
+    <w:rsid w:val="00457F69"/>
+    <w:rsid w:val="00462C82"/>
+    <w:rsid w:val="004644EE"/>
+    <w:rsid w:val="004662E9"/>
+    <w:rsid w:val="004664C5"/>
+    <w:rsid w:val="00466F23"/>
+    <w:rsid w:val="00472CC1"/>
+    <w:rsid w:val="004810DB"/>
+    <w:rsid w:val="00482942"/>
+    <w:rsid w:val="00483DA5"/>
+    <w:rsid w:val="00485D35"/>
+    <w:rsid w:val="00496616"/>
+    <w:rsid w:val="00497E40"/>
+    <w:rsid w:val="004A0C78"/>
+    <w:rsid w:val="004A0F61"/>
+    <w:rsid w:val="004A3EB6"/>
+    <w:rsid w:val="004B5E9F"/>
+    <w:rsid w:val="004C4A81"/>
+    <w:rsid w:val="004C7604"/>
+    <w:rsid w:val="004D50BB"/>
+    <w:rsid w:val="004D5E70"/>
+    <w:rsid w:val="004D662E"/>
+    <w:rsid w:val="004F0280"/>
+    <w:rsid w:val="004F5EB8"/>
+    <w:rsid w:val="004F67E6"/>
+    <w:rsid w:val="005038D5"/>
+    <w:rsid w:val="0050489E"/>
+    <w:rsid w:val="00512B7E"/>
+    <w:rsid w:val="00513F4B"/>
+    <w:rsid w:val="0052001A"/>
+    <w:rsid w:val="00520A41"/>
+    <w:rsid w:val="005237F8"/>
+    <w:rsid w:val="00525902"/>
+    <w:rsid w:val="00533F00"/>
+    <w:rsid w:val="0053722C"/>
+    <w:rsid w:val="005533B4"/>
+    <w:rsid w:val="005555C4"/>
+    <w:rsid w:val="00565601"/>
+    <w:rsid w:val="0058262D"/>
+    <w:rsid w:val="00590222"/>
+    <w:rsid w:val="005939C5"/>
+    <w:rsid w:val="00596C64"/>
+    <w:rsid w:val="005A364D"/>
+    <w:rsid w:val="005A6BA5"/>
+    <w:rsid w:val="005A6E2C"/>
+    <w:rsid w:val="005B0627"/>
+    <w:rsid w:val="005C1799"/>
+    <w:rsid w:val="005D23E7"/>
+    <w:rsid w:val="005D3882"/>
+    <w:rsid w:val="005D63A7"/>
+    <w:rsid w:val="005E1436"/>
+    <w:rsid w:val="005E231D"/>
+    <w:rsid w:val="005F213C"/>
+    <w:rsid w:val="005F54C4"/>
+    <w:rsid w:val="00612E61"/>
+    <w:rsid w:val="00613F72"/>
+    <w:rsid w:val="00620050"/>
+    <w:rsid w:val="00620751"/>
+    <w:rsid w:val="00620884"/>
+    <w:rsid w:val="00622AB2"/>
+    <w:rsid w:val="00640282"/>
+    <w:rsid w:val="00642D2D"/>
+    <w:rsid w:val="0064508C"/>
+    <w:rsid w:val="0064738F"/>
+    <w:rsid w:val="00654DC4"/>
+    <w:rsid w:val="00660AAB"/>
+    <w:rsid w:val="00670162"/>
+    <w:rsid w:val="00671DE9"/>
+    <w:rsid w:val="006754DD"/>
+    <w:rsid w:val="00683CCA"/>
+    <w:rsid w:val="00685653"/>
+    <w:rsid w:val="006911EB"/>
+    <w:rsid w:val="006A303F"/>
+    <w:rsid w:val="006A4251"/>
+    <w:rsid w:val="006A5849"/>
+    <w:rsid w:val="006B3F06"/>
+    <w:rsid w:val="006B64E0"/>
+    <w:rsid w:val="006C1B37"/>
+    <w:rsid w:val="006C3460"/>
+    <w:rsid w:val="006D14EC"/>
+    <w:rsid w:val="006D3B44"/>
+    <w:rsid w:val="006F3E42"/>
+    <w:rsid w:val="006F5199"/>
+    <w:rsid w:val="006F660B"/>
+    <w:rsid w:val="007044A2"/>
+    <w:rsid w:val="007049D7"/>
+    <w:rsid w:val="007067EB"/>
+    <w:rsid w:val="00706FE0"/>
+    <w:rsid w:val="00712408"/>
+    <w:rsid w:val="00712F39"/>
+    <w:rsid w:val="00714F9A"/>
+    <w:rsid w:val="00724478"/>
+    <w:rsid w:val="00724C08"/>
+    <w:rsid w:val="0073771F"/>
+    <w:rsid w:val="00751B0C"/>
+    <w:rsid w:val="007533EC"/>
+    <w:rsid w:val="007626D4"/>
+    <w:rsid w:val="00764215"/>
+    <w:rsid w:val="00765C1D"/>
+    <w:rsid w:val="00770BDC"/>
+    <w:rsid w:val="007739DF"/>
+    <w:rsid w:val="00774276"/>
+    <w:rsid w:val="00783D96"/>
+    <w:rsid w:val="0079466C"/>
+    <w:rsid w:val="00795D02"/>
+    <w:rsid w:val="007972E5"/>
+    <w:rsid w:val="007A0D8C"/>
+    <w:rsid w:val="007B0DC8"/>
+    <w:rsid w:val="007C0E3A"/>
+    <w:rsid w:val="007C3796"/>
+    <w:rsid w:val="007C41F7"/>
+    <w:rsid w:val="007C59D4"/>
+    <w:rsid w:val="007C6E2D"/>
+    <w:rsid w:val="007C7C9C"/>
+    <w:rsid w:val="007D39DF"/>
+    <w:rsid w:val="007D4346"/>
+    <w:rsid w:val="007D4752"/>
+    <w:rsid w:val="007E2F4A"/>
+    <w:rsid w:val="007E40F0"/>
+    <w:rsid w:val="007E5A4D"/>
+    <w:rsid w:val="007F0AE7"/>
+    <w:rsid w:val="007F160C"/>
+    <w:rsid w:val="007F413B"/>
+    <w:rsid w:val="007F7E4F"/>
+    <w:rsid w:val="00802F9E"/>
+    <w:rsid w:val="00806CE1"/>
+    <w:rsid w:val="00810FF8"/>
+    <w:rsid w:val="00814D0C"/>
+    <w:rsid w:val="008154CC"/>
+    <w:rsid w:val="00822360"/>
+    <w:rsid w:val="00824252"/>
+    <w:rsid w:val="00824EB9"/>
+    <w:rsid w:val="00826092"/>
+    <w:rsid w:val="00826B7A"/>
+    <w:rsid w:val="0082711F"/>
+    <w:rsid w:val="00835C2A"/>
+    <w:rsid w:val="00846EF7"/>
+    <w:rsid w:val="00850E17"/>
+    <w:rsid w:val="008526D0"/>
+    <w:rsid w:val="0085597A"/>
+    <w:rsid w:val="00857E74"/>
+    <w:rsid w:val="008625BC"/>
+    <w:rsid w:val="00862A9F"/>
+    <w:rsid w:val="00867469"/>
+    <w:rsid w:val="0087215D"/>
+    <w:rsid w:val="00874734"/>
+    <w:rsid w:val="00880FD2"/>
+    <w:rsid w:val="008A3DB5"/>
+    <w:rsid w:val="008A45E3"/>
+    <w:rsid w:val="008A6725"/>
+    <w:rsid w:val="008C1C9D"/>
+    <w:rsid w:val="008C2104"/>
+    <w:rsid w:val="008C3EA5"/>
+    <w:rsid w:val="008C465B"/>
+    <w:rsid w:val="008C7029"/>
+    <w:rsid w:val="008D12DC"/>
+    <w:rsid w:val="008D2276"/>
+    <w:rsid w:val="008D43DB"/>
+    <w:rsid w:val="008D7EFD"/>
+    <w:rsid w:val="008E046A"/>
+    <w:rsid w:val="008E21CD"/>
+    <w:rsid w:val="008E3858"/>
+    <w:rsid w:val="008F3A2E"/>
+    <w:rsid w:val="008F5F24"/>
+    <w:rsid w:val="008F79B9"/>
+    <w:rsid w:val="00905749"/>
+    <w:rsid w:val="00907125"/>
+    <w:rsid w:val="009168EC"/>
+    <w:rsid w:val="00917418"/>
+    <w:rsid w:val="00923381"/>
+    <w:rsid w:val="009257E6"/>
+    <w:rsid w:val="00927DD5"/>
+    <w:rsid w:val="00931901"/>
+    <w:rsid w:val="00934C13"/>
+    <w:rsid w:val="00935608"/>
+    <w:rsid w:val="0094017D"/>
+    <w:rsid w:val="009429AB"/>
+    <w:rsid w:val="00946F83"/>
+    <w:rsid w:val="0096655E"/>
+    <w:rsid w:val="009702BA"/>
+    <w:rsid w:val="009737A4"/>
+    <w:rsid w:val="00974164"/>
+    <w:rsid w:val="00976383"/>
+    <w:rsid w:val="0098345D"/>
+    <w:rsid w:val="009879B6"/>
+    <w:rsid w:val="0099018F"/>
+    <w:rsid w:val="00997595"/>
+    <w:rsid w:val="009A3A61"/>
+    <w:rsid w:val="009B1CB6"/>
+    <w:rsid w:val="009B7CF2"/>
+    <w:rsid w:val="009C2B93"/>
+    <w:rsid w:val="009C2E55"/>
+    <w:rsid w:val="009C7515"/>
+    <w:rsid w:val="009C7734"/>
+    <w:rsid w:val="009D1F3A"/>
+    <w:rsid w:val="009D4B2D"/>
+    <w:rsid w:val="009F0395"/>
+    <w:rsid w:val="009F279F"/>
+    <w:rsid w:val="009F3174"/>
+    <w:rsid w:val="009F327C"/>
+    <w:rsid w:val="009F4348"/>
+    <w:rsid w:val="00A12D50"/>
+    <w:rsid w:val="00A14EDA"/>
+    <w:rsid w:val="00A2247E"/>
+    <w:rsid w:val="00A22CF5"/>
+    <w:rsid w:val="00A23328"/>
+    <w:rsid w:val="00A240DA"/>
+    <w:rsid w:val="00A34872"/>
+    <w:rsid w:val="00A3520D"/>
+    <w:rsid w:val="00A407A1"/>
+    <w:rsid w:val="00A41671"/>
+    <w:rsid w:val="00A45961"/>
+    <w:rsid w:val="00A57187"/>
+    <w:rsid w:val="00A73EA2"/>
+    <w:rsid w:val="00A901AD"/>
+    <w:rsid w:val="00A94875"/>
+    <w:rsid w:val="00A96476"/>
+    <w:rsid w:val="00A96EBC"/>
+    <w:rsid w:val="00AA07CD"/>
+    <w:rsid w:val="00AA28D8"/>
+    <w:rsid w:val="00AA76A7"/>
+    <w:rsid w:val="00AB730B"/>
+    <w:rsid w:val="00AD050D"/>
+    <w:rsid w:val="00AD5350"/>
+    <w:rsid w:val="00AD569D"/>
+    <w:rsid w:val="00AE00F6"/>
+    <w:rsid w:val="00AE2B07"/>
+    <w:rsid w:val="00AE3D5F"/>
+    <w:rsid w:val="00AE5675"/>
+    <w:rsid w:val="00AF048B"/>
+    <w:rsid w:val="00AF14C0"/>
+    <w:rsid w:val="00B00139"/>
+    <w:rsid w:val="00B06866"/>
+    <w:rsid w:val="00B1247E"/>
+    <w:rsid w:val="00B126CF"/>
+    <w:rsid w:val="00B13D01"/>
+    <w:rsid w:val="00B20F8E"/>
+    <w:rsid w:val="00B325F9"/>
+    <w:rsid w:val="00B35805"/>
+    <w:rsid w:val="00B37523"/>
+    <w:rsid w:val="00B4569D"/>
+    <w:rsid w:val="00B46751"/>
+    <w:rsid w:val="00B47703"/>
+    <w:rsid w:val="00B600E6"/>
+    <w:rsid w:val="00B61156"/>
+    <w:rsid w:val="00B6373E"/>
+    <w:rsid w:val="00B72BBE"/>
+    <w:rsid w:val="00B76960"/>
+    <w:rsid w:val="00BA141A"/>
+    <w:rsid w:val="00BA71FA"/>
+    <w:rsid w:val="00BB22D0"/>
+    <w:rsid w:val="00BB7E77"/>
+    <w:rsid w:val="00BC2865"/>
+    <w:rsid w:val="00BD3611"/>
+    <w:rsid w:val="00BE0962"/>
+    <w:rsid w:val="00BE1873"/>
+    <w:rsid w:val="00C15433"/>
+    <w:rsid w:val="00C17507"/>
+    <w:rsid w:val="00C25820"/>
+    <w:rsid w:val="00C26CB2"/>
+    <w:rsid w:val="00C26D5E"/>
+    <w:rsid w:val="00C367A5"/>
+    <w:rsid w:val="00C4015A"/>
+    <w:rsid w:val="00C4205B"/>
+    <w:rsid w:val="00C455AA"/>
+    <w:rsid w:val="00C5076E"/>
+    <w:rsid w:val="00C52F04"/>
+    <w:rsid w:val="00C63BDD"/>
+    <w:rsid w:val="00C645F1"/>
+    <w:rsid w:val="00C66C3D"/>
+    <w:rsid w:val="00C706EF"/>
+    <w:rsid w:val="00C70F20"/>
+    <w:rsid w:val="00C728E0"/>
+    <w:rsid w:val="00C73F26"/>
+    <w:rsid w:val="00C813CD"/>
+    <w:rsid w:val="00C92EDD"/>
+    <w:rsid w:val="00C93411"/>
+    <w:rsid w:val="00C94DEC"/>
+    <w:rsid w:val="00CA02CF"/>
+    <w:rsid w:val="00CA21DA"/>
+    <w:rsid w:val="00CA67E8"/>
+    <w:rsid w:val="00CB76B9"/>
+    <w:rsid w:val="00CC212C"/>
+    <w:rsid w:val="00CD158B"/>
+    <w:rsid w:val="00CD16C2"/>
+    <w:rsid w:val="00CD3640"/>
+    <w:rsid w:val="00CD499E"/>
+    <w:rsid w:val="00CD77FB"/>
+    <w:rsid w:val="00CF251D"/>
+    <w:rsid w:val="00CF4933"/>
+    <w:rsid w:val="00CF5AF5"/>
+    <w:rsid w:val="00D0105C"/>
+    <w:rsid w:val="00D0170C"/>
+    <w:rsid w:val="00D02802"/>
+    <w:rsid w:val="00D06175"/>
+    <w:rsid w:val="00D11212"/>
+    <w:rsid w:val="00D11C2E"/>
+    <w:rsid w:val="00D16B21"/>
+    <w:rsid w:val="00D213F9"/>
+    <w:rsid w:val="00D26670"/>
+    <w:rsid w:val="00D26F4D"/>
+    <w:rsid w:val="00D310FA"/>
+    <w:rsid w:val="00D3212A"/>
+    <w:rsid w:val="00D32146"/>
+    <w:rsid w:val="00D34544"/>
+    <w:rsid w:val="00D35CAB"/>
+    <w:rsid w:val="00D36062"/>
+    <w:rsid w:val="00D37D2F"/>
+    <w:rsid w:val="00D37F2A"/>
+    <w:rsid w:val="00D4476F"/>
+    <w:rsid w:val="00D66B43"/>
+    <w:rsid w:val="00D6700C"/>
+    <w:rsid w:val="00D67CC4"/>
+    <w:rsid w:val="00D72CE7"/>
+    <w:rsid w:val="00D74BC8"/>
+    <w:rsid w:val="00D74DAF"/>
+    <w:rsid w:val="00D762E9"/>
+    <w:rsid w:val="00D8211F"/>
+    <w:rsid w:val="00D86900"/>
+    <w:rsid w:val="00D906F9"/>
+    <w:rsid w:val="00D944A4"/>
+    <w:rsid w:val="00DA5583"/>
+    <w:rsid w:val="00DA5ADF"/>
+    <w:rsid w:val="00DC2689"/>
+    <w:rsid w:val="00DC4176"/>
+    <w:rsid w:val="00DD3F5F"/>
+    <w:rsid w:val="00DD7A90"/>
+    <w:rsid w:val="00DD7BA8"/>
+    <w:rsid w:val="00DE5CF6"/>
+    <w:rsid w:val="00DE7470"/>
+    <w:rsid w:val="00DF0653"/>
+    <w:rsid w:val="00DF22C2"/>
+    <w:rsid w:val="00DF3677"/>
+    <w:rsid w:val="00DF6F9B"/>
+    <w:rsid w:val="00E02BBE"/>
+    <w:rsid w:val="00E14E7F"/>
+    <w:rsid w:val="00E21FB8"/>
+    <w:rsid w:val="00E22A22"/>
+    <w:rsid w:val="00E345C2"/>
+    <w:rsid w:val="00E46695"/>
+    <w:rsid w:val="00E65DA9"/>
+    <w:rsid w:val="00E702F1"/>
+    <w:rsid w:val="00E7034F"/>
+    <w:rsid w:val="00E73050"/>
+    <w:rsid w:val="00E737D5"/>
+    <w:rsid w:val="00E73DEB"/>
+    <w:rsid w:val="00E7549D"/>
+    <w:rsid w:val="00E8125C"/>
+    <w:rsid w:val="00E8456A"/>
+    <w:rsid w:val="00E96FAF"/>
+    <w:rsid w:val="00EA1A8C"/>
+    <w:rsid w:val="00EA1C45"/>
+    <w:rsid w:val="00EA7982"/>
+    <w:rsid w:val="00EB062A"/>
+    <w:rsid w:val="00EC14DF"/>
+    <w:rsid w:val="00EC1A47"/>
+    <w:rsid w:val="00EC28EE"/>
+    <w:rsid w:val="00EC54E1"/>
+    <w:rsid w:val="00EC646F"/>
+    <w:rsid w:val="00EC6A5D"/>
+    <w:rsid w:val="00EC6B4D"/>
+    <w:rsid w:val="00ED03DE"/>
+    <w:rsid w:val="00ED2B26"/>
+    <w:rsid w:val="00EE3A9E"/>
+    <w:rsid w:val="00EE4DAD"/>
+    <w:rsid w:val="00EF12D8"/>
+    <w:rsid w:val="00EF278D"/>
+    <w:rsid w:val="00EF5638"/>
+    <w:rsid w:val="00F02EE3"/>
+    <w:rsid w:val="00F0480F"/>
+    <w:rsid w:val="00F1791D"/>
+    <w:rsid w:val="00F24FD3"/>
+    <w:rsid w:val="00F2783F"/>
+    <w:rsid w:val="00F27C4C"/>
+    <w:rsid w:val="00F31F4A"/>
+    <w:rsid w:val="00F333CE"/>
+    <w:rsid w:val="00F40BA7"/>
+    <w:rsid w:val="00F41851"/>
+    <w:rsid w:val="00F4350D"/>
+    <w:rsid w:val="00F54D4D"/>
+    <w:rsid w:val="00F634A9"/>
+    <w:rsid w:val="00F64E1A"/>
+    <w:rsid w:val="00F66AC0"/>
+    <w:rsid w:val="00F7014F"/>
+    <w:rsid w:val="00F718F2"/>
+    <w:rsid w:val="00F75177"/>
+    <w:rsid w:val="00F8080D"/>
+    <w:rsid w:val="00F824CF"/>
+    <w:rsid w:val="00F829F0"/>
+    <w:rsid w:val="00F83146"/>
+    <w:rsid w:val="00F855D0"/>
+    <w:rsid w:val="00F85D90"/>
+    <w:rsid w:val="00F9040A"/>
+    <w:rsid w:val="00F90801"/>
+    <w:rsid w:val="00F90F70"/>
+    <w:rsid w:val="00F979C0"/>
+    <w:rsid w:val="00FA193E"/>
+    <w:rsid w:val="00FA4AC0"/>
+    <w:rsid w:val="00FB103E"/>
+    <w:rsid w:val="00FB1791"/>
+    <w:rsid w:val="00FB2EB6"/>
+    <w:rsid w:val="00FB3540"/>
+    <w:rsid w:val="00FB4237"/>
+    <w:rsid w:val="00FB67AD"/>
+    <w:rsid w:val="00FB7C54"/>
+    <w:rsid w:val="00FC2108"/>
+    <w:rsid w:val="00FC5019"/>
+    <w:rsid w:val="00FC684C"/>
+    <w:rsid w:val="00FD00E9"/>
+    <w:rsid w:val="00FD317F"/>
+    <w:rsid w:val="00FD3805"/>
+    <w:rsid w:val="00FE2FA1"/>
+    <w:rsid w:val="00FF7683"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2879D418"/>
+  <w15:docId w15:val="{2EEC776D-5D6C-4179-BCF8-50BD74836AE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005031C3"/>
+    <w:rsid w:val="00857E74"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D4346"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
-[...1 lines deleted...]
-    <w:basedOn w:val="a0"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005031C3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00976383"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00976383"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...16 lines deleted...]
-    <w:name w:val="Нижний колонтитул Знак"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005031C3"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007D4346"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...36 lines deleted...]
-    <w:rsid w:val="005031C3"/>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D4346"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
+  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B90ADB"/>
+    <w:rsid w:val="004A0C78"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...165 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="pytkkf-bz112c-kbdsod-rtc0jf">
+    <w:name w:val="pytkkf-bz112c-kbdsod-rtc0jf"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC646F"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="jyrdof">
+    <w:name w:val="jyrdof"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC646F"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ovcuc">
+    <w:name w:val="ovcuc"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC646F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="rklb9d">
+    <w:name w:val="rklb9d"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC646F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="muirbf-vqzf8d">
+    <w:name w:val="muirbf-vqzf8d"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC646F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="uywwfc-vqzf8d">
+    <w:name w:val="uywwfc-vqzf8d"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00EC646F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Неразрешенное упоминание1"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00862A9F"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="005031C3"/>
+    <w:rsid w:val="00E8456A"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...86 lines deleted...]
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="1884520380">
+    <w:div w:id="137918597">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="165413035">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="178007830">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="198006956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="260259607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="170874050">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="264853473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="295569560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="314187591">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="395201481">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="462235370">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="462500206">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="588542552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="595090845">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="724332739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="767697298">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="791440141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="113865017">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="810362379">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="450133831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="815996296">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="450561839">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="582759492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="358050591">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="989821417">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="953630366">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="240"/>
+                          <w:marBottom w:val="300"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1411266582">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="538585981">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1252276175">
+                                      <w:marLeft w:val="240"/>
+                                      <w:marRight w:val="240"/>
+                                      <w:marTop w:val="30"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="2123182736">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="964386105">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1614747928">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="722606688">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="639000951">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="246427105">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="616647218">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="1417242693">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="1327977670">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                          <w:divsChild>
+                                                                            <w:div w:id="1703020720">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                              <w:divsChild>
+                                                                                <w:div w:id="197402285">
+                                                                                  <w:marLeft w:val="0"/>
+                                                                                  <w:marRight w:val="0"/>
+                                                                                  <w:marTop w:val="0"/>
+                                                                                  <w:marBottom w:val="0"/>
+                                                                                  <w:divBdr>
+                                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                  </w:divBdr>
+                                                                                </w:div>
+                                                                              </w:divsChild>
+                                                                            </w:div>
+                                                                          </w:divsChild>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                    <w:div w:id="181014590">
+                                                                      <w:marLeft w:val="120"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="1403602452">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                          <w:divsChild>
+                                                                            <w:div w:id="1330786796">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                            </w:div>
+                                                                          </w:divsChild>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                                <w:div w:id="1995063973">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1885824804">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1620452778">
+                                          <w:marLeft w:val="240"/>
+                                          <w:marRight w:val="240"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1356156686">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1654792707">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="2087802929">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                                <w:div w:id="1643198558">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1719817408">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="960306204">
+                                          <w:marLeft w:val="240"/>
+                                          <w:marRight w:val="240"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1157379561">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                            <w:div w:id="1500384842">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="827020750">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="879821732">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                                <w:div w:id="979117828">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1189638810">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1296107442">
+                                          <w:marLeft w:val="240"/>
+                                          <w:marRight w:val="240"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="178545232">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                            <w:div w:id="465240393">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="548616080">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="137916488">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="1091315871">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="1275094708">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                        <w:div w:id="1828015303">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="710806017">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="1118137052">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="824082093">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="947470094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1002507748">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1037966928">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1081561256">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1094669196">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1162232167">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1163399769">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1164011996">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1168591321">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1220750723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1277256281">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1323965604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1467166463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1353074624">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1365907411">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="225146204">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1440642148">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1480225993">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1564832968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1851142466">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1873304448">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2000041415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2008554811">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="348410582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="8722828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="349844836">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1287663967">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1022052659">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="240"/>
+                          <w:marBottom w:val="300"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1615016258">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="380910380">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="2128816522">
+                                      <w:marLeft w:val="240"/>
+                                      <w:marRight w:val="240"/>
+                                      <w:marTop w:val="30"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="190916717">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1018896099">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="497694088">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1490755360">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="221137227">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="378557833">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="1652975574">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="1958289355">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="1008214415">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                          <w:divsChild>
+                                                                            <w:div w:id="443577090">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                              <w:divsChild>
+                                                                                <w:div w:id="857081407">
+                                                                                  <w:marLeft w:val="0"/>
+                                                                                  <w:marRight w:val="0"/>
+                                                                                  <w:marTop w:val="0"/>
+                                                                                  <w:marBottom w:val="0"/>
+                                                                                  <w:divBdr>
+                                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                  </w:divBdr>
+                                                                                </w:div>
+                                                                              </w:divsChild>
+                                                                            </w:div>
+                                                                          </w:divsChild>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                    <w:div w:id="1447770796">
+                                                                      <w:marLeft w:val="120"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="1212107400">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                          <w:divsChild>
+                                                                            <w:div w:id="1261525063">
+                                                                              <w:marLeft w:val="0"/>
+                                                                              <w:marRight w:val="0"/>
+                                                                              <w:marTop w:val="0"/>
+                                                                              <w:marBottom w:val="0"/>
+                                                                              <w:divBdr>
+                                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                              </w:divBdr>
+                                                                            </w:div>
+                                                                          </w:divsChild>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                                <w:div w:id="1650011189">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="37554075">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1343973920">
+                                          <w:marLeft w:val="240"/>
+                                          <w:marRight w:val="240"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="2078819528">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="343243548">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="402530964">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                                <w:div w:id="1618218081">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1326854797">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="878934233">
+                                          <w:marLeft w:val="240"/>
+                                          <w:marRight w:val="240"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1929119951">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                            <w:div w:id="429740783">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="172840219">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1855606636">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                                <w:div w:id="546919722">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                                    <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1752657735">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="903949805">
+                                          <w:marLeft w:val="240"/>
+                                          <w:marRight w:val="240"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1571768729">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                            </w:div>
+                                            <w:div w:id="1263607645">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="284392919">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1741558155">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="1800950852">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="133521527">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                        <w:div w:id="1198813151">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1160923933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+                <w:div w:id="926380944">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2074544708">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amv-aihg-mmq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cwr-jzty-rkt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yes-zfku-itj" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ebr-hudm-bnh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qbe-ncyt-qir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyx-etyb-ihp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyx-etyb-ihp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amv-aihg-mmq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dfu-rxvg-skr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dep-mhpn-hxq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/sfo-eohf-nup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amv-aihg-mmq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dfu-rxvg-skr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hvj-bnkn-ijm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/emi-bwze-jny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrs-sxsw-htg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hom-ncye-zrc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\ssu-cgxi-byp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dnt-uiwg-wse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dfu-rxvg-skr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ujo-rrct-axg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\ssu-cgxi-byp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zuo-adfb-jdj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https://meet.google.com/gqu-ggcf-pon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\dpy-dxsx-bkh" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/izh-smtt-iii" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gce-kkrb-bws" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\ssu-cgxi-byp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dfu-rxvg-skr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wnw-beay-vsb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Biley\Downloads\meet.google.com\ssu-cgxi-byp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Biley\Downloads\meet.google.com\ssu-cgxi-byp" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\ssu-cgxi-byp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/fsd-bgor-axi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cid-wjcx-cdv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ijh-ohwj-jse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/fny-pdms-kuu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/trt-dxmv-nyh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Biley\Downloads\meet.google.com\ssu-cgxi-byp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02DB794E-22E4-43C9-A04B-5FD40C590EA3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66DF3D3B-3F88-4674-99AF-084DBEE4CB0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>2585</Characters>
+  <Pages>5</Pages>
+  <Words>1194</Words>
+  <Characters>6810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7104</CharactersWithSpaces>
+  <CharactersWithSpaces>7989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>swd03hp</dc:creator>
+  <dc:creator>fsn_10d</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>