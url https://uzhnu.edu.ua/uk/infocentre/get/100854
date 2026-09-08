--- v0 (2026-07-07)
+++ v1 (2026-09-08)
@@ -1,25477 +1,17405 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="22B1B362" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>ДВНЗ  «</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:t xml:space="preserve">ДВНЗ  «Ужгородський національний університет» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> а т в е р д ж у ю</w:t>
+        <w:t xml:space="preserve">                                                                        З а т в е р д ж у ю</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="163B6F1A" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> О З К Л А Д    З А Н Я Т Ь</w:t>
+        <w:t>Р О З К Л А Д    З А Н Я Т Ь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Проректор</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="0121EA47" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Факультет </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> наук</w:t>
+        <w:t>Факультет суспільних наук</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="00382208">
+    <w:p w14:paraId="0D255141" w14:textId="6DE16C30" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Спец</w:t>
+        <w:t>Спеціальність «</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...15 lines deleted...]
-      <w:r w:rsidR="00382208">
+      <w:r w:rsidR="002C4179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Початкова освіта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      «1» вересня 2025 р.</w:t>
+        <w:t xml:space="preserve">                                                                                   «1» вересня 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53538">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="6BAAEB93" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="00D3037E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="6322"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00D3037E" w14:paraId="3123EDFD" w14:textId="77777777" w:rsidTr="00D3037E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="171C5E41" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="36589870" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="7FDCDCB2" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="570B9AF7" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="7344CAC5" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00B61B20">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">І </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00D3037E" w14:paraId="128971E8" w14:textId="77777777" w:rsidTr="00736D69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="4A6DD7A7" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...20 lines deleted...]
-              <w:t>/н</w:t>
+          <w:p w14:paraId="72F70C37" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...20 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="0A9C7F10" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="00396C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="30C33DA3" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="4D20723A" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="70CAF701" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="3572DCB2" w14:textId="1B574E0D" w:rsidR="00D3037E" w:rsidRPr="00736D69" w:rsidRDefault="004B16D3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Авдиторія</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005546C8" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00EA5E16" w:rsidRPr="00465BC0" w14:paraId="3D7CE978" w14:textId="77777777" w:rsidTr="000C3A35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="3DE39192" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00E330D3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="5E546208" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00E330D3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="6641BE7F" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00E330D3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="0335F611" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00E330D3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="482D9B2E" w14:textId="35B45748" w:rsidR="00EA5E16" w:rsidRPr="00F730DD" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Математика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18A7059D" w14:textId="580602C4" w:rsidR="00EA5E16" w:rsidRPr="00465BC0" w:rsidRDefault="00EA5E16" w:rsidP="00E330D3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Повідайчик М. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1815CBF8" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRDefault="00B661BE" w:rsidP="00E330D3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00FE6B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-          <w:p w:rsidR="005546C8" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8F109B" w14:textId="3ABDA2A8" w:rsidR="00EA5E16" w:rsidRPr="00B661BE" w:rsidRDefault="00B661BE" w:rsidP="00E330D3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE6B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>povidm</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005546C8" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00EA5E16" w:rsidRPr="00465BC0" w14:paraId="27100BF8" w14:textId="77777777" w:rsidTr="000C3A35">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="7C156E4B" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D351AF2" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="59579EBD" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="117196EC" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="4DB7A28B" w14:textId="4EB509F3" w:rsidR="00EA5E16" w:rsidRPr="00F730DD" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="18E37AED" w14:textId="124B8047" w:rsidR="00EA5E16" w:rsidRPr="00465BC0" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="005546C8" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69EF9410" w14:textId="460A1E5F" w:rsidR="00EA5E16" w:rsidRPr="00D82384" w:rsidRDefault="00EA5E16" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB057A" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D82384" w:rsidRPr="00465BC0" w14:paraId="10889C04" w14:textId="77777777" w:rsidTr="00520868">
         <w:trPr>
           <w:trHeight w:val="318"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A">
+          <w:p w14:paraId="2DA800FC" w14:textId="77777777" w:rsidR="00D82384" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="213A9FDC" w14:textId="77777777" w:rsidR="00D82384" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A">
+          <w:p w14:paraId="61138C5E" w14:textId="77777777" w:rsidR="00D82384" w:rsidRPr="00F9425B" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A">
+          <w:p w14:paraId="45FCDCFF" w14:textId="77777777" w:rsidR="00D82384" w:rsidRPr="00F9425B" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRPr="00382208" w:rsidRDefault="00CB057A">
-            <w:pPr>
+          <w:p w14:paraId="10B6FD3A" w14:textId="5C040F59" w:rsidR="00D82384" w:rsidRPr="00D569FF" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRPr="00382208" w:rsidRDefault="00CB057A">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="571D64B3" w14:textId="7168C96B" w:rsidR="00D82384" w:rsidRPr="00D569FF" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="00CB057A" w:rsidRPr="00382208" w:rsidRDefault="00CB057A" w:rsidP="00D4756D">
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DACFD92" w14:textId="33698039" w:rsidR="00D82384" w:rsidRPr="00D82384" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB057A" w:rsidTr="00D4756D">
+      <w:tr w:rsidR="00D82384" w:rsidRPr="00465BC0" w14:paraId="585E6C28" w14:textId="77777777" w:rsidTr="00520868">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A" w:rsidP="0037768D">
+          <w:p w14:paraId="63D5EDFD" w14:textId="77777777" w:rsidR="00D82384" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A" w:rsidP="0037768D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2117E704" w14:textId="77777777" w:rsidR="00D82384" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A" w:rsidP="0037768D">
+          <w:p w14:paraId="2D0651B5" w14:textId="77777777" w:rsidR="00D82384" w:rsidRPr="00F9425B" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRDefault="00CB057A" w:rsidP="0037768D">
+          <w:p w14:paraId="66794AA5" w14:textId="77777777" w:rsidR="00D82384" w:rsidRPr="00F9425B" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRPr="00382208" w:rsidRDefault="00CB057A" w:rsidP="0037768D">
-            <w:pPr>
+          <w:p w14:paraId="56317721" w14:textId="4541A8EF" w:rsidR="00D82384" w:rsidRPr="00D569FF" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRPr="00382208" w:rsidRDefault="00CB057A" w:rsidP="0037768D">
-[...28 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="42B40900" w14:textId="22CD9E61" w:rsidR="00D82384" w:rsidRPr="00D569FF" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB057A" w:rsidRPr="00382208" w:rsidRDefault="00CB057A" w:rsidP="0037768D">
+          <w:p w14:paraId="0FCA20F1" w14:textId="4EFCB502" w:rsidR="00D82384" w:rsidRPr="00D82384" w:rsidRDefault="00D82384" w:rsidP="00F730DD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00A53538" w:rsidRPr="00465BC0" w14:paraId="2C3F0960" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="3968139F" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="68C5937A" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="7EB78B8E" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="6271B76D" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="005546C8" w:rsidRDefault="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="3F96BFB7" w14:textId="3A9A25F4" w:rsidR="00A53538" w:rsidRPr="00465BC0" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005546C8">
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D569FF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Історія початкової освіти</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Цифрові технології у професійній діяльності вчителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="005546C8" w:rsidRDefault="005546C8">
-[...17 lines deleted...]
-              <w:t>Маляр Л. В.</w:t>
+          <w:p w14:paraId="1545B7A2" w14:textId="46AEE55F" w:rsidR="00A53538" w:rsidRPr="00465BC0" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D569FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський С. І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t>201</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48CEA5DB" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRDefault="00D867B8" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA287C3" w14:textId="24255F88" w:rsidR="00A53538" w:rsidRPr="00FE6B6A" w:rsidRDefault="00FE6B6A" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE6B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>topolianskyi_s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005546C8" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00A53538" w:rsidRPr="00F250D5" w14:paraId="228ED32A" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="095770EF" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7A94381E" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="2339D90D" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="7D488ED4" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="639C4350" w14:textId="4F3307D3" w:rsidR="00A53538" w:rsidRPr="00D569FF" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D569FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Цифрові технології у професійній діяльності вчителя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CCF4E44" w14:textId="30C9F7C5" w:rsidR="00A53538" w:rsidRPr="00D569FF" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D569FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37FA90B9" w14:textId="4FB8EC10" w:rsidR="00A53538" w:rsidRPr="00FE6B6A" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...77 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00A53538" w:rsidRPr="00BC2CA5" w14:paraId="6FB761D4" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="5C47B072" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4548FC7A" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="1C0A9FDA" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="5EA32544" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005031C3">
-            <w:pPr>
+          <w:p w14:paraId="33D98EF3" w14:textId="28DD7328" w:rsidR="00A53538" w:rsidRPr="00465BC0" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00270642">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Загальна психологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C4DD3AC" w14:textId="52979614" w:rsidR="00A53538" w:rsidRPr="00465BC0" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00270642">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовська І. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10BE4DB2" w14:textId="5492EB95" w:rsidR="00A53538" w:rsidRPr="00FE6B6A" w:rsidRDefault="00A712DE" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/hbm-frwe-ssq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...68 lines deleted...]
-              <w:t>201</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00A53538" w:rsidRPr="00ED1AA4" w14:paraId="3D58B4CB" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+          <w:p w14:paraId="6930FCBF" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="175D199C" w14:textId="77777777" w:rsidR="00A53538" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+          <w:p w14:paraId="69AC3090" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+          <w:p w14:paraId="0DCFFBAD" w14:textId="77777777" w:rsidR="00A53538" w:rsidRPr="00F9425B" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005031C3" w:rsidP="005031C3">
-            <w:pPr>
+          <w:p w14:paraId="7EF6DCE2" w14:textId="1C656139" w:rsidR="00A53538" w:rsidRPr="00465BC0" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00382208">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00270642">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Іноземна мова</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Загальна психологія</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005031C3" w:rsidP="005031C3">
-[...17 lines deleted...]
-              <w:t>Викладачі кафедри</w:t>
+          <w:p w14:paraId="5F84BD6A" w14:textId="784F8705" w:rsidR="00A53538" w:rsidRPr="00465BC0" w:rsidRDefault="00A53538" w:rsidP="00A53538">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00270642">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовська І. В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="005031C3">
+          <w:p w14:paraId="02637A55" w14:textId="63A83C29" w:rsidR="00A53538" w:rsidRPr="00D82384" w:rsidRDefault="00A53538" w:rsidP="00A53538">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004528ED" w:rsidRPr="00F250D5" w14:paraId="7BAC5CB2" w14:textId="77777777" w:rsidTr="00736D69">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06120F83" w14:textId="77777777" w:rsidR="004528ED" w:rsidRDefault="004528ED" w:rsidP="004528ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE9BA33" w14:textId="7815BAE7" w:rsidR="004528ED" w:rsidRPr="00A5452D" w:rsidRDefault="004528ED" w:rsidP="004528ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A993DC7" w14:textId="74B0246E" w:rsidR="004528ED" w:rsidRDefault="004528ED" w:rsidP="004528ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33E3A986" w14:textId="24727B2F" w:rsidR="004528ED" w:rsidRDefault="004528ED" w:rsidP="004528ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FEB564B" w14:textId="651D2087" w:rsidR="004528ED" w:rsidRPr="004528ED" w:rsidRDefault="004528ED" w:rsidP="004528ED">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425A4234" w14:textId="09F3B2C0" w:rsidR="004528ED" w:rsidRPr="004528ED" w:rsidRDefault="004528ED" w:rsidP="004528ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BAA9F42" w14:textId="4818D599" w:rsidR="004528ED" w:rsidRPr="00D82384" w:rsidRDefault="004528ED" w:rsidP="004528ED">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00D82A53" w:rsidRPr="00ED1AA4" w14:paraId="5DB0BDAA" w14:textId="77777777" w:rsidTr="00736D69">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="0F1CA625" w14:textId="77777777" w:rsidR="00D82A53" w:rsidRDefault="00D82A53" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A5452D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Середа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="591E8E1D" w14:textId="77777777" w:rsidR="00D82A53" w:rsidRPr="00A5452D" w:rsidRDefault="00D82A53" w:rsidP="00D82A53">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="043EE2FA" w14:textId="77777777" w:rsidR="00D82A53" w:rsidRPr="00F9425B" w:rsidRDefault="00D82A53" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="7B964EA2" w14:textId="77777777" w:rsidR="00D82A53" w:rsidRPr="00F9425B" w:rsidRDefault="00D82A53" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="005546C8" w:rsidRDefault="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="5053976F" w14:textId="60ADA0CB" w:rsidR="00D82A53" w:rsidRPr="00465BC0" w:rsidRDefault="00D82A53" w:rsidP="00D82A53">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="005546C8" w:rsidRDefault="005546C8">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="31E55D75" w14:textId="4BF3BD2F" w:rsidR="00D82A53" w:rsidRPr="00465BC0" w:rsidRDefault="00D82A53" w:rsidP="00D82A53">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...23 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005546C8">
+          <w:p w14:paraId="473F2D11" w14:textId="7B9ACED6" w:rsidR="00D82A53" w:rsidRPr="00D82384" w:rsidRDefault="00D82A53" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005546C8" w:rsidRPr="00382208" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00892BF9" w:rsidRPr="00BC2CA5" w14:paraId="293A1D95" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="60691074" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRDefault="00892BF9" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="39A908FC" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRDefault="00892BF9" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="24CA7308" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRPr="00F9425B" w:rsidRDefault="00892BF9" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="05ABB853" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRPr="00F9425B" w:rsidRDefault="00892BF9" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="27CB0765" w14:textId="0DFDDFE6" w:rsidR="00892BF9" w:rsidRPr="00465BC0" w:rsidRDefault="00892BF9" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="005546C8">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Полікультурна освіта в умовах НУШ</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності з основами педагогіки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="32E76CDB" w14:textId="5F833F6A" w:rsidR="00892BF9" w:rsidRPr="00654943" w:rsidRDefault="00892BF9" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Т. В.</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Товканець О. С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="005546C8" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7347EC1E" w14:textId="451A45ED" w:rsidR="00892BF9" w:rsidRPr="00FE6B6A" w:rsidRDefault="00A712DE" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ith</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rayw</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE210C" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ndy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00892BF9" w:rsidRPr="00F250D5" w14:paraId="024080C4" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="358D9926" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRDefault="00892BF9" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="14390D3E" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRDefault="00892BF9" w:rsidP="00D82A53">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="6BBDAD1B" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRPr="00F9425B" w:rsidRDefault="00892BF9" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="66A6DDBE" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRPr="00F9425B" w:rsidRDefault="00892BF9" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-            <w:pPr>
+          <w:p w14:paraId="2A95A275" w14:textId="550FD10B" w:rsidR="00892BF9" w:rsidRPr="00465BC0" w:rsidRDefault="00892BF9" w:rsidP="00D82A53">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Основи природознавства</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності з основами педагогіки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> В. В.</w:t>
+          <w:p w14:paraId="49863393" w14:textId="7BB2A308" w:rsidR="00892BF9" w:rsidRPr="00465BC0" w:rsidRDefault="00892BF9" w:rsidP="00D82A53">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Товканець О. С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="0037768D">
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C757CC6" w14:textId="231E80A2" w:rsidR="00892BF9" w:rsidRPr="00D82384" w:rsidRDefault="00892BF9" w:rsidP="00D82A53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00892BF9" w:rsidRPr="00465BC0" w14:paraId="5CD02423" w14:textId="77777777" w:rsidTr="00EC7B5F">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="7F988197" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRDefault="00892BF9" w:rsidP="00465BC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="18B08C60" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRDefault="00892BF9" w:rsidP="00465BC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="4805F57F" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRPr="00F9425B" w:rsidRDefault="00892BF9" w:rsidP="00465BC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="27A7F2F0" w14:textId="77777777" w:rsidR="00892BF9" w:rsidRPr="00F9425B" w:rsidRDefault="00892BF9" w:rsidP="00465BC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-            <w:pPr>
+          <w:p w14:paraId="711FA6F1" w14:textId="56726B40" w:rsidR="00892BF9" w:rsidRPr="00465BC0" w:rsidRDefault="00892BF9" w:rsidP="00465BC0">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Основи природознавства</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності з основами педагогіки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> В. В.</w:t>
+          <w:p w14:paraId="66546FDF" w14:textId="7E896165" w:rsidR="00892BF9" w:rsidRPr="00465BC0" w:rsidRDefault="00892BF9" w:rsidP="00465BC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00465BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Товканець О. С.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5054B5D2" w14:textId="4AA4AF2C" w:rsidR="00892BF9" w:rsidRPr="00D82384" w:rsidRDefault="00892BF9" w:rsidP="00465BC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00737531" w:rsidRPr="00F250D5" w14:paraId="237C08B1" w14:textId="77777777" w:rsidTr="008B60CC">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="38072D4E" w14:textId="77777777" w:rsidR="00737531" w:rsidRDefault="00737531" w:rsidP="00737531">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Четвер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0661D3F8" w14:textId="77777777" w:rsidR="00737531" w:rsidRDefault="00737531" w:rsidP="00737531">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="720D8145" w14:textId="77777777" w:rsidR="00737531" w:rsidRPr="00F9425B" w:rsidRDefault="00737531" w:rsidP="00737531">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="0B252C68" w14:textId="77777777" w:rsidR="00737531" w:rsidRPr="00F9425B" w:rsidRDefault="00737531" w:rsidP="00737531">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="0037768D">
-            <w:pPr>
+          <w:p w14:paraId="2C253A78" w14:textId="0701D97B" w:rsidR="00737531" w:rsidRPr="00513DB1" w:rsidRDefault="00737531" w:rsidP="00737531">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="0037768D">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2B40D946" w14:textId="50BD3E0A" w:rsidR="00737531" w:rsidRPr="00513DB1" w:rsidRDefault="00737531" w:rsidP="00737531">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005546C8">
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71DC1770" w14:textId="64397ED2" w:rsidR="00737531" w:rsidRPr="00D82384" w:rsidRDefault="00737531" w:rsidP="00737531">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidTr="005031C3">
+      <w:tr w:rsidR="0014720B" w:rsidRPr="00BC2CA5" w14:paraId="7636538E" w14:textId="77777777" w:rsidTr="008B60CC">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="68664271" w14:textId="77777777" w:rsidR="0014720B" w:rsidRDefault="0014720B" w:rsidP="00465BC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="360FE894" w14:textId="77777777" w:rsidR="0014720B" w:rsidRDefault="0014720B" w:rsidP="00465BC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="1B5A5574" w14:textId="77777777" w:rsidR="0014720B" w:rsidRPr="00F9425B" w:rsidRDefault="0014720B" w:rsidP="00465BC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="738CF4E4" w14:textId="77777777" w:rsidR="0014720B" w:rsidRPr="00F9425B" w:rsidRDefault="0014720B" w:rsidP="00465BC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-            <w:pPr>
+          <w:p w14:paraId="019BC00D" w14:textId="0B9DDA9C" w:rsidR="0014720B" w:rsidRPr="00465BC0" w:rsidRDefault="00CE210C" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE210C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Інклюзивна освіта в початковій школі</w:t>
+              </w:rPr>
+              <w:t>Основи медичних знань та охорони здоров'я</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> Т. В.</w:t>
+          <w:p w14:paraId="4F235185" w14:textId="05E6A787" w:rsidR="0014720B" w:rsidRPr="00465BC0" w:rsidRDefault="00CE210C" w:rsidP="00465BC0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE210C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Безименник Д.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="0037768D">
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18FB27E6" w14:textId="730EFA9B" w:rsidR="0014720B" w:rsidRPr="00513DB1" w:rsidRDefault="00A712DE" w:rsidP="00465BC0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...11 lines deleted...]
-              <w:t>201</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>esc</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>thnt</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00513DB1" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>ftb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00513DB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00FE6B6A" w:rsidRPr="00BC2CA5" w14:paraId="59FD107C" w14:textId="77777777" w:rsidTr="00EC7B5F">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="1D3066D9" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="64E65AD6" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="7437B2EF" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRPr="00F9425B" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="17D869F2" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRPr="00F9425B" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="64652AC6" w14:textId="42EB804C" w:rsidR="00FE6B6A" w:rsidRPr="00270642" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007130B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Організація і управління освітнім процесом в початковій школі</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005546C8">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> О. О.</w:t>
+          <w:p w14:paraId="1826E12C" w14:textId="0134E13A" w:rsidR="00FE6B6A" w:rsidRPr="00270642" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик Г.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005546C8">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26991666" w14:textId="043D1881" w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A" w:rsidRDefault="00A712DE" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005546C8" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00FE6B6A" w:rsidRPr="00270642" w14:paraId="6D2216B8" w14:textId="77777777" w:rsidTr="00EC7B5F">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="5C6E3F2F" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0C7ADB9F" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="60482BAA" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRPr="00F9425B" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="4BC00ED8" w14:textId="77777777" w:rsidR="00FE6B6A" w:rsidRPr="00F9425B" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-            <w:pPr>
+          <w:p w14:paraId="22065880" w14:textId="7519AE2B" w:rsidR="00FE6B6A" w:rsidRPr="00270642" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007130B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Організація і управління освітнім процесом в початковій школі</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="005546C8">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> О. О.</w:t>
+          <w:p w14:paraId="687DECC8" w14:textId="7861208D" w:rsidR="00FE6B6A" w:rsidRPr="00270642" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик Г.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005546C8" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="005546C8">
+          <w:p w14:paraId="41F19D08" w14:textId="3BFD0B68" w:rsidR="00FE6B6A" w:rsidRPr="00D82384" w:rsidRDefault="00FE6B6A" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00582E8B" w:rsidRPr="00270642" w14:paraId="3B070512" w14:textId="77777777" w:rsidTr="00736D69">
         <w:trPr>
           <w:trHeight w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="4FCE7060" w14:textId="77777777" w:rsidR="00582E8B" w:rsidRDefault="00582E8B" w:rsidP="00582E8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3DBA037E" w14:textId="77777777" w:rsidR="00582E8B" w:rsidRDefault="00582E8B" w:rsidP="00582E8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="2424D2D7" w14:textId="77777777" w:rsidR="00582E8B" w:rsidRPr="00F9425B" w:rsidRDefault="00582E8B" w:rsidP="00582E8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="33B94252" w14:textId="77777777" w:rsidR="00582E8B" w:rsidRPr="00F9425B" w:rsidRDefault="00582E8B" w:rsidP="00582E8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="653210D0" w14:textId="7309B1DD" w:rsidR="00582E8B" w:rsidRPr="00465BC0" w:rsidRDefault="00582E8B" w:rsidP="00582E8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="4CBBF146" w14:textId="4EB78F85" w:rsidR="00582E8B" w:rsidRPr="00465BC0" w:rsidRDefault="00582E8B" w:rsidP="00582E8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00382208" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="6123F1FB" w14:textId="54481BF8" w:rsidR="00582E8B" w:rsidRPr="00D82384" w:rsidRDefault="00582E8B" w:rsidP="00582E8B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037768D" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00EA5E16" w:rsidRPr="00BC2CA5" w14:paraId="62881B9D" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="175A6A0B" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00930BB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02A2EE0F" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00930BB5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="3F93628E" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00930BB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="1438C8C4" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00930BB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="008D641B" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-            <w:pPr>
+          <w:p w14:paraId="617AD640" w14:textId="3FE94301" w:rsidR="00EA5E16" w:rsidRPr="00D569FF" w:rsidRDefault="00EA5E16" w:rsidP="00930BB5">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008D641B">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Теорія виховання</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="008D641B" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> О. О.</w:t>
+          <w:p w14:paraId="407A474B" w14:textId="573A5A22" w:rsidR="00EA5E16" w:rsidRPr="00D569FF" w:rsidRDefault="00EA5E16" w:rsidP="00930BB5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="0037768D">
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E0DCD42" w14:textId="5CC5D81D" w:rsidR="00EA5E16" w:rsidRPr="00FE6B6A" w:rsidRDefault="00A712DE" w:rsidP="00930BB5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...11 lines deleted...]
-              <w:t>201</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00FE6B6A" w:rsidRPr="00FE6B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037768D" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00EA5E16" w:rsidRPr="00270642" w14:paraId="25E4BD55" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A98508C" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6056BDA9" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...19 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="7AB6DC13" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...30 lines deleted...]
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="5425C361" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="008D641B" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="47C55174" w14:textId="32708B3D" w:rsidR="00EA5E16" w:rsidRPr="00737531" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Теорія виховання</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="008D641B" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> О. О.</w:t>
+          <w:p w14:paraId="77D2BA96" w14:textId="229A7B6E" w:rsidR="00EA5E16" w:rsidRPr="00737531" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w:rsidR="0037768D" w:rsidRPr="00382208" w:rsidRDefault="005546C8" w:rsidP="0037768D">
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A4CF876" w14:textId="4DBBA07A" w:rsidR="00EA5E16" w:rsidRPr="00D82384" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0037768D" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00EA5E16" w:rsidRPr="00F730DD" w14:paraId="4EF87507" w14:textId="77777777" w:rsidTr="00560B20">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="53402006" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5E195E38" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00DE7504" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="0E407498" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRDefault="0037768D" w:rsidP="0037768D">
+          <w:p w14:paraId="59C5B46C" w14:textId="77777777" w:rsidR="00EA5E16" w:rsidRPr="00F9425B" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="008D641B" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="10A77ED6" w14:textId="1B7DDD64" w:rsidR="00EA5E16" w:rsidRPr="004528ED" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...11 lines deleted...]
-              <w:t>Теорія виховання</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0037768D" w:rsidRPr="008D641B" w:rsidRDefault="0037768D" w:rsidP="0037768D">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> О. О.</w:t>
+          <w:p w14:paraId="04B984EE" w14:textId="46A3022B" w:rsidR="00EA5E16" w:rsidRPr="004528ED" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-                <w:b/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C2D3FE1" w14:textId="48D3A89D" w:rsidR="00EA5E16" w:rsidRPr="004528ED" w:rsidRDefault="00EA5E16" w:rsidP="00892BF9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="1FB3D824" w14:textId="77777777" w:rsidR="00736D69" w:rsidRDefault="00736D69" w:rsidP="00736D69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
-[...4969 lines deleted...]
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="5AEF341A" w14:textId="30FA4354" w:rsidR="00617D14" w:rsidRDefault="00617D14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3" w:rsidP="005031C3">
+    <w:p w14:paraId="40C21320" w14:textId="77777777" w:rsidR="00022739" w:rsidRPr="00022739" w:rsidRDefault="00022739" w:rsidP="00736D69">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="uk-UA"/>
-[...9874 lines deleted...]
-        <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="15060" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="6322"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="00CB057A" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00F9425B" w14:paraId="306D59AC" w14:textId="77777777" w:rsidTr="00CE210C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="7C01FA99" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72F7C69A" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="268AE813" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="39F5EA8F" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11635" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="2A3438A2" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="0082009C" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:t>І курс ОС «Магістр»</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">І </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00F9425B" w14:paraId="076CA65A" w14:textId="77777777" w:rsidTr="00CE210C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="6E15E583" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...11 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="5912BE1C" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...22 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="3F142B30" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...11 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="03C9A350" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="698AE37D" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00087508" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="104631CB" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="6FF0E421" w14:textId="573D773D" w:rsidR="00B61B20" w:rsidRPr="00736D69" w:rsidRDefault="00736D69" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="00BA416E" w:rsidTr="005031C3">
+      <w:tr w:rsidR="008A6614" w:rsidRPr="00BC2CA5" w14:paraId="604A0AFD" w14:textId="77777777" w:rsidTr="00492CE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="6E366E95" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...11 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="393D4A8F" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="7F62104F" w14:textId="66C4C215" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>14.20</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7018A806" w14:textId="06CB853A" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CF2DBCC" w14:textId="7A1E98E5" w:rsidR="008A6614" w:rsidRPr="00087508" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика навчання природничної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BE7176D" w14:textId="36A909F0" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович Г.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B7A5CE2" w14:textId="15212AC2" w:rsidR="008A6614" w:rsidRPr="008A6614" w:rsidRDefault="00A712DE" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="008A6614" w:rsidRPr="008A6614">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:bCs/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/xwq-vrfg-bxi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="008A6614" w:rsidRPr="008A6614">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A6614" w:rsidRPr="005424C4" w14:paraId="09A89888" w14:textId="77777777" w:rsidTr="00492CE4">
+        <w:trPr>
+          <w:trHeight w:val="52"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1394714B" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40CAF482" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4512E3C9" w14:textId="725F3AA6" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00B97795" w14:textId="73B9E503" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="662D2F45" w14:textId="5A23DF16" w:rsidR="008A6614" w:rsidRPr="00087508" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00087508">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Методологія наукових досліджень</w:t>
+              <w:t>Методика навчання природничної освітньої галузі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-              <w:t>Староста В. І.</w:t>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E7B6758" w14:textId="2D3225E9" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попович Г.Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F389B40" w14:textId="0ED3C1D6" w:rsidR="008A6614" w:rsidRPr="00B57D4A" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A6614" w:rsidRPr="00BC2CA5" w14:paraId="2636BFE1" w14:textId="77777777" w:rsidTr="00153C33">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23F04850" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5412F3A9" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="761A88FC" w14:textId="60B169FE" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73062FA5" w14:textId="4C0D8FD0" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F5EAFC5" w14:textId="43D6B354" w:rsidR="008A6614" w:rsidRPr="00087508" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="222222"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Інклюзивна освіта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E8A08E1" w14:textId="51E22A84" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович Т.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1083AAA9" w14:textId="12CC889F" w:rsidR="008A6614" w:rsidRPr="008A6614" w:rsidRDefault="00A712DE" w:rsidP="00153C33">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>pkd</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>xkwy</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="008A6614" w:rsidRPr="00A1142A">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>eus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="008A6614">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A6614" w:rsidRPr="00F9425B" w14:paraId="1AF688EF" w14:textId="77777777" w:rsidTr="00153C33">
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6BF435" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51844415" w14:textId="77777777" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A34C79F" w14:textId="1E26BE50" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35DB117A" w14:textId="38A4000F" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="303A52AF" w14:textId="66F69C82" w:rsidR="008A6614" w:rsidRPr="00087508" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Інклюзивна освіта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4882C37D" w14:textId="1DDF15AC" w:rsidR="008A6614" w:rsidRPr="00F9425B" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ключкович Т.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B9269ED" w14:textId="295B384D" w:rsidR="008A6614" w:rsidRPr="00B57D4A" w:rsidRDefault="008A6614" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00513DB1" w:rsidRPr="00BC2CA5" w14:paraId="5C6BB018" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEFF882" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вівторок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="571DA290" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26F25A96" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A89F207" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5916BF99" w14:textId="55BDED5A" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Правове виховання дітей у початковій школі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58C12E3E" w14:textId="22F35FD1" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич О.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0617DC51" w14:textId="6ABF4890" w:rsidR="00513DB1" w:rsidRPr="00513DB1" w:rsidRDefault="00A712DE" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="008A6614" w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/acv-afkz-xpx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="008A6614">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00513DB1" w:rsidRPr="007F36E0" w14:paraId="527CF072" w14:textId="77777777" w:rsidTr="007F74D6">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4F6A0D" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43A44CB0" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="111EDF38" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="686634AB" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33FF6F58" w14:textId="78491830" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Правове виховання дітей у початковій школі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="695F5A09" w14:textId="2731D33D" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич О.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A0DE7A9" w14:textId="6825C541" w:rsidR="00513DB1" w:rsidRPr="00B57D4A" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00513DB1" w:rsidRPr="0016163E" w14:paraId="09F5D2E2" w14:textId="77777777" w:rsidTr="007F74D6">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E212C25" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79A73C0A" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB7391B" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="531682D2" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21A58D1B" w14:textId="302D8CCF" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Правове виховання дітей у початковій школі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6722FDFA" w14:textId="5E7FB68A" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич О.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4476505D" w14:textId="4AC4069B" w:rsidR="00513DB1" w:rsidRPr="00B57D4A" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00513DB1" w:rsidRPr="007F36E0" w14:paraId="193ED83F" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A7EC70" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63265156" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="500B497A" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0EA31D" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3894688D" w14:textId="305E9181" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="307BBAF8" w14:textId="18975D62" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15C09C74" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00B57D4A" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="000C3A35" w14:paraId="068EAE5F" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="28213577" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D0CDADE" w14:textId="2F04CD11" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="113538D0" w14:textId="15609F15" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41D145F3" w14:textId="1AC04F53" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14755292" w14:textId="5426E6A1" w:rsidR="00087508" w:rsidRPr="00087508" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73ED75F7" w14:textId="3B29F849" w:rsidR="00087508" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77D37725" w14:textId="648AC810" w:rsidR="00087508" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="00BC2CA5" w14:paraId="7167CF9B" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFAB504" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1EFF22E9" w14:textId="663BD1E6" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CEB10EC" w14:textId="494BA964" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20F50421" w14:textId="0FB063AA" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72AC2A05" w14:textId="09231D99" w:rsidR="00087508" w:rsidRPr="00087508" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мікросоціологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51D4FF52" w14:textId="6312E1F9" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос О.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7353D037" w14:textId="66A2B551" w:rsidR="00087508" w:rsidRPr="00513DB1" w:rsidRDefault="00A712DE" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>gpt</w:t>
+                <w:t>rxc</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>uccb</w:t>
+                <w:t>hhqm</w:t>
               </w:r>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="009A3AE3" w:rsidRPr="009A3AE3">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>emo</w:t>
+                <w:t>wtc</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="009B7F68" w:rsidTr="009B7F68">
+      <w:tr w:rsidR="00087508" w:rsidRPr="00F9425B" w14:paraId="22FCEEE2" w14:textId="77777777" w:rsidTr="00CE210C">
         <w:trPr>
-          <w:trHeight w:val="511"/>
+          <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="36945071" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-              <w:t>ІІ</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="72DEBE83" w14:textId="1FF064C2" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          </w:tcPr>
+          <w:p w14:paraId="663FA205" w14:textId="1C1B5C45" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          </w:tcPr>
+          <w:p w14:paraId="32379287" w14:textId="60AF77AA" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="18FD106C" w14:textId="72368145" w:rsidR="00087508" w:rsidRPr="008F1910" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мікросоціологія</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="00DC718D" w:rsidRDefault="005031C3">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3F6BCEBC" w14:textId="300A256F" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос О.Б.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25E6D16C" w14:textId="7B0965ED" w:rsidR="00087508" w:rsidRPr="00B57D4A" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="00BA416E" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00513DB1" w:rsidRPr="00BC2CA5" w14:paraId="158941BB" w14:textId="77777777" w:rsidTr="00902398">
         <w:trPr>
-          <w:trHeight w:val="181"/>
+          <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="5C6514FD" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="6" w:colLast="6"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...15 lines deleted...]
-              <w:t>ІІІ</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2CE3134A" w14:textId="458B67F7" w:rsidR="00513DB1" w:rsidRPr="00510C18" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>16.20</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1E67CE82" w14:textId="616E20CD" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>17.40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0F6A15CA" w14:textId="58ED3263" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="009B7F68">
-            <w:pPr>
+          <w:p w14:paraId="73D2A193" w14:textId="0FD831ED" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00087508">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Професійна майстерність вчителя початкових класів</w:t>
+              <w:t>Дитяча література</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="009B7F68">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> Г. М.</w:t>
+          <w:p w14:paraId="728D7145" w14:textId="292625C9" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Маляр Л.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-              <w:r w:rsidR="00397D52" w:rsidRPr="00BA416E">
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="373F616C" w14:textId="7C14542B" w:rsidR="00513DB1" w:rsidRPr="00513DB1" w:rsidRDefault="00A712DE" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/bgt-ztfo-dxh</w:t>
+                <w:t>https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00397D52" w:rsidRPr="00BA416E">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00513DB1" w:rsidRPr="00513DB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="009B7F68" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00513DB1" w:rsidRPr="00F9425B" w14:paraId="710ECE3F" w14:textId="77777777" w:rsidTr="00902398">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="4DAB6013" w14:textId="77777777" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...22 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="42919B22" w14:textId="14DEAEC2" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>18.00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="66F94635" w14:textId="2CA7C48E" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>19.20</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="04075DD0" w14:textId="7424402F" w:rsidR="00513DB1" w:rsidRPr="00F9425B" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="29A6A006" w14:textId="16450981" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дитяча література</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7855C724" w14:textId="718A629E" w:rsidR="00513DB1" w:rsidRPr="00087508" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00087508">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Маляр Л.В.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC59C6E" w14:textId="748C5DF4" w:rsidR="00513DB1" w:rsidRPr="00B57D4A" w:rsidRDefault="00513DB1" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidRPr="00BA416E" w:rsidTr="005031C3">
-[...815 lines deleted...]
-      <w:tr w:rsidR="005031C3" w:rsidRPr="009B7F68" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00087508" w:rsidRPr="00BC2CA5" w14:paraId="25111A08" w14:textId="77777777" w:rsidTr="00CE210C">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="600B401E" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-              <w:t>Середа</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2AA7BB35" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="7FC5A0D7" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...15 lines deleted...]
-              <w:t>14.20</w:t>
+          <w:p w14:paraId="5BB847F9" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="001D2992" w:rsidRDefault="005031C3">
-            <w:pPr>
+          <w:p w14:paraId="47ADFCA4" w14:textId="4CEB191D" w:rsidR="00087508" w:rsidRPr="000D4E4E" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="10"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика навчання мовно-літературної освітньої галузі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="001D2992" w:rsidRDefault="005031C3">
-[...400 lines deleted...]
-              <w:t xml:space="preserve"> О. О.</w:t>
+          <w:p w14:paraId="78C1E99B" w14:textId="1EA9C47D" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Маляр Л. В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRDefault="00BA416E">
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="422BCAD5" w14:textId="18D882CE" w:rsidR="00087508" w:rsidRPr="00B57D4A" w:rsidRDefault="00A712DE" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-              <w:r w:rsidR="00284C76" w:rsidRPr="001D2992">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
-[...1 lines deleted...]
-                  <w:sz w:val="24"/>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
                   <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/acv-afkz-xpx</w:t>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>oit</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>fpts</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vhq</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>?</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hs</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>=122&amp;</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>authuser</w:t>
+              </w:r>
+              <w:r w:rsidR="00087508" w:rsidRPr="00371612">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>=0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
-[...445 lines deleted...]
-      <w:tr w:rsidR="003735F9" w:rsidRPr="00BA416E" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00087508" w:rsidRPr="000D4E4E" w14:paraId="3E128602" w14:textId="77777777" w:rsidTr="00CE210C">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003735F9" w:rsidRDefault="003735F9" w:rsidP="003735F9">
+          <w:p w14:paraId="1C2077C8" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003735F9" w:rsidRDefault="003735F9" w:rsidP="003735F9">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="249FE316" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003735F9" w:rsidRDefault="003735F9" w:rsidP="003735F9">
-[...15 lines deleted...]
-              <w:t>14.40</w:t>
+          <w:p w14:paraId="24D79C02" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003735F9" w:rsidRDefault="003735F9" w:rsidP="003735F9">
-[...15 lines deleted...]
-              <w:t>16.00</w:t>
+          <w:p w14:paraId="7E88CA78" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003735F9" w:rsidRPr="009B7F68" w:rsidRDefault="003735F9" w:rsidP="003735F9">
-            <w:pPr>
+          <w:p w14:paraId="60CC6450" w14:textId="00C09057" w:rsidR="00087508" w:rsidRPr="000D4E4E" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00771599">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Розвиток і становлення початкової освіти в Закарпатті</w:t>
+              <w:t>Методика навчання мовно-літературної освітньої галузі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003735F9" w:rsidRDefault="003735F9" w:rsidP="003735F9">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="1C3141AF" w14:textId="2A410ACB" w:rsidR="00087508" w:rsidRPr="000D4E4E" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Маляр Л. В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28B18A47" w14:textId="5D1B9A6D" w:rsidR="00087508" w:rsidRPr="00B57D4A" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="000D4E4E" w14:paraId="3FABBA65" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67ABC7C0" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="441B0676" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD3C46B" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="662317C2" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B5353FA" w14:textId="761B8C75" w:rsidR="00087508" w:rsidRPr="000D4E4E" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00771599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика навчання мовно-літературної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76C98A3D" w14:textId="19E868D4" w:rsidR="00087508" w:rsidRPr="000D4E4E" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Маляр Л. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CC94012" w14:textId="07003632" w:rsidR="00087508" w:rsidRPr="00B57D4A" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="000D4E4E" w14:paraId="6329B5F3" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1A95F3" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28F75C47" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="349BD0D5" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A74854" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="003735F9" w:rsidRPr="00CF627E" w:rsidRDefault="00BA416E" w:rsidP="003735F9">
-            <w:pPr>
+          <w:p w14:paraId="248EAD43" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1099A8A7" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71E7C2D1" w14:textId="2E2BD38A" w:rsidR="00087508" w:rsidRPr="00B57D4A" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="00A53538" w14:paraId="2C4FCD51" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="154"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52360604" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П’ятниця</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D91A004" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56B4AE1E" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8887B1" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CCA867D" w14:textId="48D6BA84" w:rsidR="00087508" w:rsidRPr="008F1910" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...3 lines deleted...]
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1096468D" w14:textId="3BA52059" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="701D3A3B" w14:textId="0B5E4C63" w:rsidR="00087508" w:rsidRPr="00B57D4A" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="00F9425B" w14:paraId="7044032B" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8454DA" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB7DA0E" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67352107" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C40F07E" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="625701A4" w14:textId="4D84F105" w:rsidR="00087508" w:rsidRPr="008F1910" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EE6D1C3" w14:textId="70BE3F07" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3809EFDF" w14:textId="74302AF3" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="00F9425B" w14:paraId="282FB79E" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="225"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3A7B8F" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA30F5D" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C914AB7" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEBFF7C" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44B509F2" w14:textId="4562D4FB" w:rsidR="00087508" w:rsidRPr="008F1910" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="704B50D8" w14:textId="001F21DD" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="146956B2" w14:textId="76ECB458" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087508" w:rsidRPr="00F9425B" w14:paraId="1350CC54" w14:textId="77777777" w:rsidTr="00CE210C">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49A3F0C7" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3158EDF7" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BADF73F" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF2EF8D" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51DCA886" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1939EE47" w14:textId="77777777" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E76EC36" w14:textId="71CF8EC6" w:rsidR="00087508" w:rsidRPr="00F9425B" w:rsidRDefault="00087508" w:rsidP="00CE210C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="763712D6" w14:textId="7301C7A5" w:rsidR="00736D69" w:rsidRDefault="00736D69" w:rsidP="00B61B20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2654F32A" w14:textId="77777777" w:rsidR="00736D69" w:rsidRDefault="00736D69">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C71F1E" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00736D69" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="459"/>
+        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="6322"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="2619"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00F9425B" w14:paraId="5FBFCBC5" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DAA576" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="140A7450" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="701CEFBC" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2125F4DD" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11635" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="482F759C" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12201" w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>курс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00F9425B" w14:paraId="195C2AF3" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF92632" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="003B4002" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C133928" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Поч.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0884A8B9" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Кінець</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6449865D" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B490B9" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7120FB78" w14:textId="7609B380" w:rsidR="00B61B20" w:rsidRPr="00736D69" w:rsidRDefault="00736D69" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C49D2" w:rsidRPr="00BC2CA5" w14:paraId="35D352BE" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE86598" w14:textId="77777777" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Понеділок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="118E76B3" w14:textId="77777777" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="216C7BE2" w14:textId="4760B278" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5416C">
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D9522F" w14:textId="47AE9B31" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F5416C">
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0132C10D" w14:textId="2C4C0E77" w:rsidR="006C49D2" w:rsidRPr="00230F37" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика навчання громадянської та історичної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1324B963" w14:textId="7CD3A42C" w:rsidR="006C49D2" w:rsidRPr="00230F37" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009726F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський М. Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E8BE25" w14:textId="085B799F" w:rsidR="006C49D2" w:rsidRPr="00D867B8" w:rsidRDefault="00A712DE" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidR="006C49D2" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/kkq-yvet-rss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="006C49D2" w:rsidRPr="00D867B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D867B8" w:rsidRPr="00BC2CA5" w14:paraId="4E547B26" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="52"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="071A1530" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAB902F" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66C701F6" w14:textId="327C9EDE" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394FDE">
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA31E9E" w14:textId="59BE61FC" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394FDE">
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BDA94F3" w14:textId="0E45349A" w:rsidR="00D867B8" w:rsidRPr="00230F37" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна етика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B910A5D" w14:textId="1BA0101F" w:rsidR="00D867B8" w:rsidRPr="00230F37" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич З.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="164774B2" w14:textId="30D91A16" w:rsidR="00D867B8" w:rsidRPr="00D867B8" w:rsidRDefault="00A712DE" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>oit</w:t>
+                <w:t>qrn</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>fpts</w:t>
+                <w:t>pjer</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>vhq</w:t>
+                <w:t>meh</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+            </w:hyperlink>
+            <w:r w:rsidR="00D867B8" w:rsidRPr="00D867B8">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D867B8" w:rsidRPr="00CE210C" w14:paraId="533E214A" w14:textId="77777777" w:rsidTr="00F91DD4">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A053A46" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55993E42" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72F657F8" w14:textId="6728287E" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394FDE">
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F99B7CE" w14:textId="2879A454" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00394FDE">
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="772D5DA2" w14:textId="7FC9D3D3" w:rsidR="00D867B8" w:rsidRPr="00230F37" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна етика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="226DFD2D" w14:textId="7CD04BC5" w:rsidR="00D867B8" w:rsidRPr="00230F37" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич З.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70965B6C" w14:textId="5E98AB3A" w:rsidR="00D867B8" w:rsidRPr="00CE210C" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D867B8" w:rsidRPr="00F9425B" w14:paraId="22C4B35B" w14:textId="77777777" w:rsidTr="00F91DD4">
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="118FF2D2" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A631B15" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2712E8B2" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B75B601" w14:textId="77777777" w:rsidR="00D867B8" w:rsidRPr="00F9425B" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DD406D4" w14:textId="0388EDB4" w:rsidR="00D867B8" w:rsidRPr="00E55801" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A16AAEA" w14:textId="02FB7374" w:rsidR="00D867B8" w:rsidRPr="00E55801" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A799D0" w14:textId="5CCA0BC3" w:rsidR="00D867B8" w:rsidRPr="00CE210C" w:rsidRDefault="00D867B8" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C49D2" w:rsidRPr="00A53538" w14:paraId="20565F44" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F216806" w14:textId="77777777" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вівторок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA09055" w14:textId="77777777" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DCE0B48" w14:textId="06B62B2B" w:rsidR="006C49D2" w:rsidRPr="00F730DD" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6493B37A" w14:textId="0E2C8AFD" w:rsidR="006C49D2" w:rsidRPr="00F730DD" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="115945EF" w14:textId="73ABDEE8" w:rsidR="006C49D2" w:rsidRPr="00E55801" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D0DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Методика навчання інформатичної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28DCA9E8" w14:textId="688B92D3" w:rsidR="006C49D2" w:rsidRPr="00E55801" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D0DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Млавець Ю. Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47913D99" w14:textId="77777777" w:rsidR="00AD45BA" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD45BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD45BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="346EF915" w14:textId="42FEE483" w:rsidR="006C49D2" w:rsidRPr="00BE7B35" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AD45BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>mniog</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C49D2" w:rsidRPr="00375072" w14:paraId="4DB53B1B" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9175DE" w14:textId="77777777" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63638808" w14:textId="77777777" w:rsidR="006C49D2" w:rsidRPr="00F9425B" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C66988F" w14:textId="5D1A6AF9" w:rsidR="006C49D2" w:rsidRPr="00F730DD" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06F7973F" w14:textId="17D7736B" w:rsidR="006C49D2" w:rsidRPr="00520868" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6371F193" w14:textId="260BE431" w:rsidR="006C49D2" w:rsidRPr="00E55801" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D0DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Методика навчання інформатичної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="254D7C41" w14:textId="31D028BF" w:rsidR="006C49D2" w:rsidRPr="00E55801" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D0DD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Млавець Ю. Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A49A03" w14:textId="4FD1D589" w:rsidR="006C49D2" w:rsidRPr="00B57D4A" w:rsidRDefault="006C49D2" w:rsidP="006C49D2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00BC2CA5" w14:paraId="125C606B" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA968BB" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A239351" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51D76BE8" w14:textId="148F8EAF" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5053892F" w14:textId="2C24F400" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FC2AB1D" w14:textId="2A45CB23" w:rsidR="00BC2CA5" w:rsidRPr="002C202A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна етика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2B459C" w14:textId="490DA101" w:rsidR="00BC2CA5" w:rsidRPr="00E55801" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич З.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491A55DA" w14:textId="130955F5" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>?</w:t>
+                <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>hs</w:t>
+                <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>=122&amp;</w:t>
+                <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>authuser</w:t>
+                <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="00CF627E" w:rsidRPr="00CF627E">
+              <w:r w:rsidRPr="00D867B8">
                 <w:rPr>
-                  <w:rStyle w:val="a9"/>
+                  <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="1155CC"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>=0</w:t>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00D867B8">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00375072" w14:paraId="66285806" w14:textId="77777777" w:rsidTr="006C49D2">
         <w:trPr>
-          <w:trHeight w:val="184"/>
+          <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CEBA2A3" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76CB4923" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FC1C2B7" w14:textId="20B1602B" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7757E22F" w14:textId="4FC325FD" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="018D2116" w14:textId="28BE9E3E" w:rsidR="00BC2CA5" w:rsidRPr="00E55801" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E3AEDC9" w14:textId="3F5486A8" w:rsidR="00BC2CA5" w:rsidRPr="00E55801" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C0F29D" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00BC2CA5" w14:paraId="6DA91B26" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34C5BE63" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Середа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2125BE7F" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4009E282" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56435CEF" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71511024" w14:textId="26BEF69D" w:rsidR="00BC2CA5" w:rsidRPr="00230F37" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методика навчання </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>громадянської та історичної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DE534AE" w14:textId="4834D653" w:rsidR="00BC2CA5" w:rsidRPr="00E55801" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський М. Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D22DDEF" w14:textId="0AACF10A" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/kkq-yvet-rss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00375072" w14:paraId="690155E3" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B836E6E" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C301B8C" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9D9C6E" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7587083E" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58541C19" w14:textId="0985FCD3" w:rsidR="00BC2CA5" w:rsidRPr="00BE7B35" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230F37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Методика навчання </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>громадянської та історичної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DC6C260" w14:textId="2E0F15C8" w:rsidR="00BC2CA5" w:rsidRPr="00E55801" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009726F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський М. Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1BA7CE" w14:textId="4599FE5C" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00BC2CA5" w14:paraId="03CA8456" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7348CD50" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF96CD3" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD0B0BE" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A195DEA" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A349B46" w14:textId="4425DDE0" w:rsidR="00BC2CA5" w:rsidRPr="00845987" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00202FB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика навчання технологічної освітньої галузі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F3587EC" w14:textId="57EA78DE" w:rsidR="00BC2CA5" w:rsidRPr="00845987" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0009726F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський М. Р.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AC4B1F" w14:textId="36EB3602" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="005B0A84">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/cry-mspd-csn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00E8303A" w14:paraId="3E342CA6" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4380D5" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37B21796" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="463FB5C6" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="152D566F" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07598A37" w14:textId="438C2DB9" w:rsidR="00BC2CA5" w:rsidRPr="00845987" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="111801B4" w14:textId="4B8B8C24" w:rsidR="00BC2CA5" w:rsidRPr="00845987" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6105FFD3" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00BC2CA5" w14:paraId="30B6742F" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72A1C4D4" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4308E1C4" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C9F3A5" w14:textId="658C80F3" w:rsidR="00BC2CA5" w:rsidRPr="00BB14D9" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C94D9CE" w14:textId="4720C80C" w:rsidR="00BC2CA5" w:rsidRPr="00BB14D9" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05749E03" w14:textId="622D6AD3" w:rsidR="00BC2CA5" w:rsidRPr="00A84EAE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Організація роботи асистента вчителя початкової школи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65DE9B53" w14:textId="74764243" w:rsidR="00BC2CA5" w:rsidRPr="00A84EAE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шикітка Г.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          </w:tcPr>
+          <w:p w14:paraId="27F9AEDF" w14:textId="450659AB" w:rsidR="00BC2CA5" w:rsidRPr="006166DB" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0B57D0"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>meet.google.com/mod-rwaw-boi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00BC2CA5" w14:paraId="2BF41398" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6293FA60" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="61F923C4" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DDE0FD0" w14:textId="5ECC1F14" w:rsidR="00BC2CA5" w:rsidRPr="00BB14D9" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B1170D6" w14:textId="100CDCFF" w:rsidR="00BC2CA5" w:rsidRPr="00BB14D9" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27228627" w14:textId="6183EC2D" w:rsidR="00BC2CA5" w:rsidRPr="00A84EAE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна етика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="728159C9" w14:textId="133C1D88" w:rsidR="00BC2CA5" w:rsidRPr="00A84EAE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Боротканич З.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675E6921" w14:textId="33A4B550" w:rsidR="00BC2CA5" w:rsidRPr="006166DB" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qrn</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjer</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00BC2CA5" w14:paraId="73BF7BD0" w14:textId="77777777" w:rsidTr="006C49D2">
+        <w:trPr>
+          <w:trHeight w:val="150"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA08AAE" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F51499" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="2F23EDD3" w14:textId="4804A5E1" w:rsidR="00BC2CA5" w:rsidRPr="003A14EE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
               <w:t>16.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="106792FE" w14:textId="795AB5D0" w:rsidR="00BC2CA5" w:rsidRPr="003A14EE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
               <w:t>17.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="707EDDDB" w14:textId="3E449A4D" w:rsidR="00BC2CA5" w:rsidRPr="00A84EAE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Організація роботи асистента вчителя початкової школи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E12149E" w14:textId="68E041E1" w:rsidR="00BC2CA5" w:rsidRPr="00A84EAE" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A84EAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шикітка Г.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="001D2992" w:rsidRDefault="005031C3">
-[...48 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="26ADC731" w14:textId="01316B18" w:rsidR="00BC2CA5" w:rsidRPr="006166DB" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="0B57D0"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>meet.google.com/mod-rwaw-boi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="008F1910" w14:paraId="6E09B825" w14:textId="77777777" w:rsidTr="006C49D2">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="13FDD2AD" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0B87F0EC" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="79323871" w14:textId="5359EDFC" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
               <w:t>18.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...16 lines deleted...]
-              </w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="16AC356C" w14:textId="288BE3B3" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E07D0B">
               <w:t>19.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="678A3923" w14:textId="78BF3AA6" w:rsidR="00BC2CA5" w:rsidRPr="00E73A9A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CBEE9CD" w14:textId="689A0BB0" w:rsidR="00BC2CA5" w:rsidRPr="00E73A9A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRPr="001D2992" w:rsidRDefault="005031C3">
-[...46 lines deleted...]
-                <w:sz w:val="10"/>
+          <w:p w14:paraId="031C4182" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00E73A9A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00A53538" w14:paraId="46D3E6D0" w14:textId="77777777" w:rsidTr="006C49D2">
         <w:trPr>
           <w:trHeight w:val="154"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="05EA4BD3" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="086B82BF" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...15 lines deleted...]
-              <w:t>11.00</w:t>
+          <w:p w14:paraId="1F83897E" w14:textId="32F63AE2" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>12.40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="143E71C8" w14:textId="7B6AC060" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-            <w:pPr>
+          <w:p w14:paraId="3A9FB250" w14:textId="44FEF78E" w:rsidR="00BC2CA5" w:rsidRPr="008B0208" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="1B888ACB" w14:textId="3FB95BAE" w:rsidR="00BC2CA5" w:rsidRPr="00E55801" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-                <w:b/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60415E84" w14:textId="00823209" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="008F1910" w14:paraId="1A9D5365" w14:textId="77777777" w:rsidTr="006C49D2">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4A92E0" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29F188FF" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32216E83" w14:textId="7BC40252" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47996331" w14:textId="1164BDF5" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...106 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="627F3334" w14:textId="38503AA4" w:rsidR="00BC2CA5" w:rsidRPr="00CE43AC" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...22 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          </w:tcPr>
+          <w:p w14:paraId="44DC3B04" w14:textId="046BD828" w:rsidR="00BC2CA5" w:rsidRPr="00E55801" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4FD0DC39" w14:textId="52333E3E" w:rsidR="00BC2CA5" w:rsidRPr="00B57D4A" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00BC2CA5" w14:paraId="7966A8C9" w14:textId="77777777" w:rsidTr="006C49D2">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2095179E" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...15 lines deleted...]
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12B7DEA5" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...19 lines deleted...]
-            <w:tcW w:w="992" w:type="dxa"/>
+          <w:p w14:paraId="32E5160A" w14:textId="5C3F498D" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...48 lines deleted...]
-              <w:t>16.00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="198B5D05" w14:textId="23ED618F" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>17.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="127C4510" w14:textId="24BCBFFB" w:rsidR="00BC2CA5" w:rsidRPr="009D0DD7" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика навчання фізкультурної освітньої галузі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44722BC9" w14:textId="781DB4EE" w:rsidR="00BC2CA5" w:rsidRPr="009D0DD7" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Товт В.А.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B06A7F7" w14:textId="455DBE8F" w:rsidR="00BC2CA5" w:rsidRPr="006166DB" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ocb</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>gyoq</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006166DB">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>cbg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005031C3" w:rsidTr="005031C3">
+      <w:tr w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w14:paraId="6E18854B" w14:textId="77777777" w:rsidTr="006C49D2">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
+          <w:p w14:paraId="7266232C" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="53604E70" w14:textId="77777777" w:rsidR="00BC2CA5" w:rsidRPr="008F1910" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>16.20</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="30ADF77B" w14:textId="5D83F778" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>18.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>17.40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="1CFBE687" w14:textId="2C933C3D" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00826424">
+              <w:t>19.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="06C78F68" w14:textId="26B309DF" w:rsidR="00BC2CA5" w:rsidRPr="009D0DD7" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методика навчання фізкультурної освітньої галузі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="30D52B66" w14:textId="3D8E69C8" w:rsidR="00BC2CA5" w:rsidRPr="009D0DD7" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Товт В.А.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...9 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CEEBEBE" w14:textId="5CECBE8B" w:rsidR="00BC2CA5" w:rsidRPr="00F9425B" w:rsidRDefault="00BC2CA5" w:rsidP="00BC2CA5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005031C3" w:rsidRDefault="005031C3"/>
-    <w:sectPr w:rsidR="005031C3" w:rsidSect="005031C3">
+    <w:p w14:paraId="5787ED48" w14:textId="73D58E18" w:rsidR="000C3A35" w:rsidRDefault="000C3A35">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000C3A35" w:rsidSect="00D3037E">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="993" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="07D4E6CD" w14:textId="77777777" w:rsidR="00A712DE" w:rsidRDefault="00A712DE" w:rsidP="00915DA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="57574D66" w14:textId="77777777" w:rsidR="00A712DE" w:rsidRDefault="00A712DE" w:rsidP="00915DA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0C7F3B4C" w14:textId="77777777" w:rsidR="00A712DE" w:rsidRDefault="00A712DE" w:rsidP="00915DA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="482C2D0F" w14:textId="77777777" w:rsidR="00A712DE" w:rsidRDefault="00A712DE" w:rsidP="00915DA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005031C3"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00F26FF3"/>
+    <w:rsidRoot w:val="00D3037E"/>
+    <w:rsid w:val="00012657"/>
+    <w:rsid w:val="000179B5"/>
+    <w:rsid w:val="00022739"/>
+    <w:rsid w:val="00023551"/>
+    <w:rsid w:val="00042A50"/>
+    <w:rsid w:val="00046F77"/>
+    <w:rsid w:val="000604BB"/>
+    <w:rsid w:val="000652D8"/>
+    <w:rsid w:val="00073530"/>
+    <w:rsid w:val="00074DC4"/>
+    <w:rsid w:val="00080C63"/>
+    <w:rsid w:val="00081287"/>
+    <w:rsid w:val="00087508"/>
+    <w:rsid w:val="00094627"/>
+    <w:rsid w:val="000B5E3C"/>
+    <w:rsid w:val="000C3A35"/>
+    <w:rsid w:val="000D2BFC"/>
+    <w:rsid w:val="000D424B"/>
+    <w:rsid w:val="000D4E4E"/>
+    <w:rsid w:val="000E24B9"/>
+    <w:rsid w:val="000E64CD"/>
+    <w:rsid w:val="000F4E3E"/>
+    <w:rsid w:val="000F760C"/>
+    <w:rsid w:val="00112A2A"/>
+    <w:rsid w:val="00120B60"/>
+    <w:rsid w:val="0014720B"/>
+    <w:rsid w:val="0016163E"/>
+    <w:rsid w:val="00163669"/>
+    <w:rsid w:val="00173CDE"/>
+    <w:rsid w:val="0017446E"/>
+    <w:rsid w:val="00176D2F"/>
+    <w:rsid w:val="00177CD0"/>
+    <w:rsid w:val="0018146D"/>
+    <w:rsid w:val="00185EF9"/>
+    <w:rsid w:val="00193538"/>
+    <w:rsid w:val="00193FBE"/>
+    <w:rsid w:val="001A2D95"/>
+    <w:rsid w:val="001A312C"/>
+    <w:rsid w:val="001A691A"/>
+    <w:rsid w:val="001A75B3"/>
+    <w:rsid w:val="001B22C9"/>
+    <w:rsid w:val="001B6807"/>
+    <w:rsid w:val="001C08A3"/>
+    <w:rsid w:val="001C1978"/>
+    <w:rsid w:val="001C6651"/>
+    <w:rsid w:val="001D40DD"/>
+    <w:rsid w:val="001E3333"/>
+    <w:rsid w:val="001E44A1"/>
+    <w:rsid w:val="00202D7B"/>
+    <w:rsid w:val="00212C10"/>
+    <w:rsid w:val="00222231"/>
+    <w:rsid w:val="00230F37"/>
+    <w:rsid w:val="00232001"/>
+    <w:rsid w:val="00244F01"/>
+    <w:rsid w:val="0026201B"/>
+    <w:rsid w:val="002703DA"/>
+    <w:rsid w:val="00270642"/>
+    <w:rsid w:val="00270E09"/>
+    <w:rsid w:val="00282AEF"/>
+    <w:rsid w:val="00283D8C"/>
+    <w:rsid w:val="0028491F"/>
+    <w:rsid w:val="002A2221"/>
+    <w:rsid w:val="002B36A8"/>
+    <w:rsid w:val="002C142F"/>
+    <w:rsid w:val="002C202A"/>
+    <w:rsid w:val="002C3639"/>
+    <w:rsid w:val="002C4179"/>
+    <w:rsid w:val="002C5578"/>
+    <w:rsid w:val="002E38E9"/>
+    <w:rsid w:val="002E455E"/>
+    <w:rsid w:val="002F3A2E"/>
+    <w:rsid w:val="002F6A34"/>
+    <w:rsid w:val="0031073C"/>
+    <w:rsid w:val="003145BB"/>
+    <w:rsid w:val="00321407"/>
+    <w:rsid w:val="00323943"/>
+    <w:rsid w:val="00342527"/>
+    <w:rsid w:val="00343A55"/>
+    <w:rsid w:val="003449EC"/>
+    <w:rsid w:val="00351BDC"/>
+    <w:rsid w:val="00352AC2"/>
+    <w:rsid w:val="00354472"/>
+    <w:rsid w:val="003610DF"/>
+    <w:rsid w:val="00366C61"/>
+    <w:rsid w:val="00371612"/>
+    <w:rsid w:val="003745C5"/>
+    <w:rsid w:val="00375072"/>
+    <w:rsid w:val="00375405"/>
+    <w:rsid w:val="00377F66"/>
+    <w:rsid w:val="00382B11"/>
+    <w:rsid w:val="00385C9B"/>
+    <w:rsid w:val="00385DB4"/>
+    <w:rsid w:val="0039593E"/>
+    <w:rsid w:val="00396C6F"/>
+    <w:rsid w:val="003A14EE"/>
+    <w:rsid w:val="003A6E2E"/>
+    <w:rsid w:val="003A74B0"/>
+    <w:rsid w:val="003B0F6A"/>
+    <w:rsid w:val="003B689B"/>
+    <w:rsid w:val="003C1D9F"/>
+    <w:rsid w:val="003C6F1F"/>
+    <w:rsid w:val="003E0EB5"/>
+    <w:rsid w:val="003F1FC8"/>
+    <w:rsid w:val="003F553D"/>
+    <w:rsid w:val="00403186"/>
+    <w:rsid w:val="00404BE6"/>
+    <w:rsid w:val="00413A52"/>
+    <w:rsid w:val="00414307"/>
+    <w:rsid w:val="00417836"/>
+    <w:rsid w:val="00426AEA"/>
+    <w:rsid w:val="00426FD0"/>
+    <w:rsid w:val="0045267E"/>
+    <w:rsid w:val="004528ED"/>
+    <w:rsid w:val="00454B34"/>
+    <w:rsid w:val="00465BC0"/>
+    <w:rsid w:val="004737BE"/>
+    <w:rsid w:val="004738A1"/>
+    <w:rsid w:val="00481ACA"/>
+    <w:rsid w:val="004917B7"/>
+    <w:rsid w:val="00493914"/>
+    <w:rsid w:val="004B16D3"/>
+    <w:rsid w:val="004B1F07"/>
+    <w:rsid w:val="004B4C8E"/>
+    <w:rsid w:val="004B508F"/>
+    <w:rsid w:val="004B5546"/>
+    <w:rsid w:val="004F2603"/>
+    <w:rsid w:val="005016BF"/>
+    <w:rsid w:val="005056C6"/>
+    <w:rsid w:val="00510C18"/>
+    <w:rsid w:val="00513DB1"/>
+    <w:rsid w:val="00520868"/>
+    <w:rsid w:val="00525600"/>
+    <w:rsid w:val="0053733B"/>
+    <w:rsid w:val="005424C4"/>
+    <w:rsid w:val="0055652E"/>
+    <w:rsid w:val="00556746"/>
+    <w:rsid w:val="00560B20"/>
+    <w:rsid w:val="00565E6B"/>
+    <w:rsid w:val="0057680E"/>
+    <w:rsid w:val="00580B5C"/>
+    <w:rsid w:val="00581EE9"/>
+    <w:rsid w:val="00582D73"/>
+    <w:rsid w:val="00582E8B"/>
+    <w:rsid w:val="005A0702"/>
+    <w:rsid w:val="005A0A54"/>
+    <w:rsid w:val="005A7CB4"/>
+    <w:rsid w:val="005A7D88"/>
+    <w:rsid w:val="005B720F"/>
+    <w:rsid w:val="005C0287"/>
+    <w:rsid w:val="005F08EC"/>
+    <w:rsid w:val="00603054"/>
+    <w:rsid w:val="00607071"/>
+    <w:rsid w:val="006166DB"/>
+    <w:rsid w:val="00617D14"/>
+    <w:rsid w:val="006216C5"/>
+    <w:rsid w:val="0062344C"/>
+    <w:rsid w:val="00636164"/>
+    <w:rsid w:val="00640200"/>
+    <w:rsid w:val="00642F29"/>
+    <w:rsid w:val="006462EF"/>
+    <w:rsid w:val="0064783F"/>
+    <w:rsid w:val="00651CE0"/>
+    <w:rsid w:val="00654943"/>
+    <w:rsid w:val="00665B02"/>
+    <w:rsid w:val="00665D5C"/>
+    <w:rsid w:val="006664C0"/>
+    <w:rsid w:val="00670C66"/>
+    <w:rsid w:val="006723CE"/>
+    <w:rsid w:val="00675AFA"/>
+    <w:rsid w:val="00680633"/>
+    <w:rsid w:val="006A439D"/>
+    <w:rsid w:val="006C49D2"/>
+    <w:rsid w:val="006D1142"/>
+    <w:rsid w:val="006E0BC7"/>
+    <w:rsid w:val="006E63F4"/>
+    <w:rsid w:val="006F15E4"/>
+    <w:rsid w:val="006F2D99"/>
+    <w:rsid w:val="006F7B4A"/>
+    <w:rsid w:val="007028A7"/>
+    <w:rsid w:val="007050EB"/>
+    <w:rsid w:val="00705FF7"/>
+    <w:rsid w:val="00707385"/>
+    <w:rsid w:val="00736D69"/>
+    <w:rsid w:val="00737531"/>
+    <w:rsid w:val="00741435"/>
+    <w:rsid w:val="00755692"/>
+    <w:rsid w:val="007566B5"/>
+    <w:rsid w:val="00757B59"/>
+    <w:rsid w:val="00771896"/>
+    <w:rsid w:val="007741F6"/>
+    <w:rsid w:val="007750ED"/>
+    <w:rsid w:val="0077674A"/>
+    <w:rsid w:val="00780EDF"/>
+    <w:rsid w:val="00790EA8"/>
+    <w:rsid w:val="007913F1"/>
+    <w:rsid w:val="00795CF0"/>
+    <w:rsid w:val="007A1B65"/>
+    <w:rsid w:val="007C2785"/>
+    <w:rsid w:val="007C29BF"/>
+    <w:rsid w:val="007E11FF"/>
+    <w:rsid w:val="007F086C"/>
+    <w:rsid w:val="007F36E0"/>
+    <w:rsid w:val="007F634A"/>
+    <w:rsid w:val="00813600"/>
+    <w:rsid w:val="00813EC7"/>
+    <w:rsid w:val="0082009C"/>
+    <w:rsid w:val="00845987"/>
+    <w:rsid w:val="00845A2A"/>
+    <w:rsid w:val="008527A1"/>
+    <w:rsid w:val="00856EC2"/>
+    <w:rsid w:val="00857D91"/>
+    <w:rsid w:val="00892BF9"/>
+    <w:rsid w:val="008A6614"/>
+    <w:rsid w:val="008A6807"/>
+    <w:rsid w:val="008A6B46"/>
+    <w:rsid w:val="008B0153"/>
+    <w:rsid w:val="008B0208"/>
+    <w:rsid w:val="008B218C"/>
+    <w:rsid w:val="008B279F"/>
+    <w:rsid w:val="008B60CC"/>
+    <w:rsid w:val="008B71E6"/>
+    <w:rsid w:val="008C5381"/>
+    <w:rsid w:val="008C6FC4"/>
+    <w:rsid w:val="008D4A38"/>
+    <w:rsid w:val="008E0544"/>
+    <w:rsid w:val="008E310E"/>
+    <w:rsid w:val="008E66E5"/>
+    <w:rsid w:val="008F1910"/>
+    <w:rsid w:val="008F4C07"/>
+    <w:rsid w:val="009115C8"/>
+    <w:rsid w:val="00915DA2"/>
+    <w:rsid w:val="009236BB"/>
+    <w:rsid w:val="0092595D"/>
+    <w:rsid w:val="00925D5F"/>
+    <w:rsid w:val="00930BB5"/>
+    <w:rsid w:val="009315F9"/>
+    <w:rsid w:val="00940FD2"/>
+    <w:rsid w:val="0094205D"/>
+    <w:rsid w:val="009439D5"/>
+    <w:rsid w:val="00962681"/>
+    <w:rsid w:val="0096280D"/>
+    <w:rsid w:val="00962960"/>
+    <w:rsid w:val="009633F0"/>
+    <w:rsid w:val="0097196A"/>
+    <w:rsid w:val="00971C78"/>
+    <w:rsid w:val="009A437A"/>
+    <w:rsid w:val="009A6038"/>
+    <w:rsid w:val="009D0658"/>
+    <w:rsid w:val="009D0DD7"/>
+    <w:rsid w:val="009D45B5"/>
+    <w:rsid w:val="009D6D3B"/>
+    <w:rsid w:val="009F0ADF"/>
+    <w:rsid w:val="009F2049"/>
+    <w:rsid w:val="009F3FF1"/>
+    <w:rsid w:val="00A03874"/>
+    <w:rsid w:val="00A0709A"/>
+    <w:rsid w:val="00A115A1"/>
+    <w:rsid w:val="00A12201"/>
+    <w:rsid w:val="00A2160F"/>
+    <w:rsid w:val="00A441CA"/>
+    <w:rsid w:val="00A47DB3"/>
+    <w:rsid w:val="00A53538"/>
+    <w:rsid w:val="00A543E8"/>
+    <w:rsid w:val="00A5452D"/>
+    <w:rsid w:val="00A712DE"/>
+    <w:rsid w:val="00A72C70"/>
+    <w:rsid w:val="00A75612"/>
+    <w:rsid w:val="00A80437"/>
+    <w:rsid w:val="00A84EAE"/>
+    <w:rsid w:val="00A932D6"/>
+    <w:rsid w:val="00AB2A05"/>
+    <w:rsid w:val="00AB3C80"/>
+    <w:rsid w:val="00AC7281"/>
+    <w:rsid w:val="00AD45BA"/>
+    <w:rsid w:val="00AD5D5C"/>
+    <w:rsid w:val="00AE5540"/>
+    <w:rsid w:val="00AE5914"/>
+    <w:rsid w:val="00AE7609"/>
+    <w:rsid w:val="00B14E59"/>
+    <w:rsid w:val="00B25248"/>
+    <w:rsid w:val="00B34C26"/>
+    <w:rsid w:val="00B45D11"/>
+    <w:rsid w:val="00B55C5F"/>
+    <w:rsid w:val="00B57D4A"/>
+    <w:rsid w:val="00B60FF6"/>
+    <w:rsid w:val="00B61633"/>
+    <w:rsid w:val="00B6193D"/>
+    <w:rsid w:val="00B61B20"/>
+    <w:rsid w:val="00B661BE"/>
+    <w:rsid w:val="00B70792"/>
+    <w:rsid w:val="00B94FF8"/>
+    <w:rsid w:val="00B952C6"/>
+    <w:rsid w:val="00BA0795"/>
+    <w:rsid w:val="00BA483E"/>
+    <w:rsid w:val="00BA70A9"/>
+    <w:rsid w:val="00BB14D9"/>
+    <w:rsid w:val="00BC2ADD"/>
+    <w:rsid w:val="00BC2CA5"/>
+    <w:rsid w:val="00BD2029"/>
+    <w:rsid w:val="00BD2146"/>
+    <w:rsid w:val="00BD422E"/>
+    <w:rsid w:val="00BD5D1A"/>
+    <w:rsid w:val="00BD64C8"/>
+    <w:rsid w:val="00BE38C4"/>
+    <w:rsid w:val="00BE7B35"/>
+    <w:rsid w:val="00BF172A"/>
+    <w:rsid w:val="00BF4483"/>
+    <w:rsid w:val="00C01F3D"/>
+    <w:rsid w:val="00C1581E"/>
+    <w:rsid w:val="00C227A1"/>
+    <w:rsid w:val="00C30DFC"/>
+    <w:rsid w:val="00C30E24"/>
+    <w:rsid w:val="00C517DA"/>
+    <w:rsid w:val="00C54E25"/>
+    <w:rsid w:val="00C70638"/>
+    <w:rsid w:val="00C70DD9"/>
+    <w:rsid w:val="00C70E3B"/>
+    <w:rsid w:val="00C74C6C"/>
+    <w:rsid w:val="00C90E4C"/>
+    <w:rsid w:val="00C97D5E"/>
+    <w:rsid w:val="00CA169B"/>
+    <w:rsid w:val="00CB086E"/>
+    <w:rsid w:val="00CC1CAC"/>
+    <w:rsid w:val="00CD1173"/>
+    <w:rsid w:val="00CD4A9C"/>
+    <w:rsid w:val="00CE1A63"/>
+    <w:rsid w:val="00CE210C"/>
+    <w:rsid w:val="00CE43AC"/>
+    <w:rsid w:val="00CE48A8"/>
+    <w:rsid w:val="00CE6D33"/>
+    <w:rsid w:val="00D02F8C"/>
+    <w:rsid w:val="00D065D8"/>
+    <w:rsid w:val="00D15B5B"/>
+    <w:rsid w:val="00D168E3"/>
+    <w:rsid w:val="00D20532"/>
+    <w:rsid w:val="00D3037E"/>
+    <w:rsid w:val="00D34176"/>
+    <w:rsid w:val="00D364C9"/>
+    <w:rsid w:val="00D36593"/>
+    <w:rsid w:val="00D4591C"/>
+    <w:rsid w:val="00D56783"/>
+    <w:rsid w:val="00D569FF"/>
+    <w:rsid w:val="00D647FD"/>
+    <w:rsid w:val="00D65DAE"/>
+    <w:rsid w:val="00D67D33"/>
+    <w:rsid w:val="00D7657C"/>
+    <w:rsid w:val="00D81A64"/>
+    <w:rsid w:val="00D82384"/>
+    <w:rsid w:val="00D82A53"/>
+    <w:rsid w:val="00D867B8"/>
+    <w:rsid w:val="00DA6BFB"/>
+    <w:rsid w:val="00DB092E"/>
+    <w:rsid w:val="00DB4237"/>
+    <w:rsid w:val="00DB6496"/>
+    <w:rsid w:val="00DC3A01"/>
+    <w:rsid w:val="00DC78D3"/>
+    <w:rsid w:val="00DD2FCB"/>
+    <w:rsid w:val="00DD69A4"/>
+    <w:rsid w:val="00DE6886"/>
+    <w:rsid w:val="00DE7504"/>
+    <w:rsid w:val="00E1032E"/>
+    <w:rsid w:val="00E15713"/>
+    <w:rsid w:val="00E330D3"/>
+    <w:rsid w:val="00E420DE"/>
+    <w:rsid w:val="00E47221"/>
+    <w:rsid w:val="00E55801"/>
+    <w:rsid w:val="00E60C91"/>
+    <w:rsid w:val="00E63585"/>
+    <w:rsid w:val="00E63752"/>
+    <w:rsid w:val="00E73A9A"/>
+    <w:rsid w:val="00E8097C"/>
+    <w:rsid w:val="00E8303A"/>
+    <w:rsid w:val="00E87BFE"/>
+    <w:rsid w:val="00E90426"/>
+    <w:rsid w:val="00E960FE"/>
+    <w:rsid w:val="00EA0E51"/>
+    <w:rsid w:val="00EA5955"/>
+    <w:rsid w:val="00EA5E16"/>
+    <w:rsid w:val="00EB1008"/>
+    <w:rsid w:val="00EB5978"/>
+    <w:rsid w:val="00EB78D8"/>
+    <w:rsid w:val="00EC018B"/>
+    <w:rsid w:val="00EC7B5F"/>
+    <w:rsid w:val="00ED1AA4"/>
+    <w:rsid w:val="00ED1D3A"/>
+    <w:rsid w:val="00ED4119"/>
+    <w:rsid w:val="00ED5EA1"/>
+    <w:rsid w:val="00EF0B15"/>
+    <w:rsid w:val="00EF253D"/>
+    <w:rsid w:val="00EF644B"/>
+    <w:rsid w:val="00F0212C"/>
+    <w:rsid w:val="00F06EFF"/>
+    <w:rsid w:val="00F20E4E"/>
+    <w:rsid w:val="00F21C24"/>
+    <w:rsid w:val="00F230F3"/>
+    <w:rsid w:val="00F250D5"/>
+    <w:rsid w:val="00F26B61"/>
+    <w:rsid w:val="00F2702E"/>
+    <w:rsid w:val="00F30533"/>
+    <w:rsid w:val="00F3213A"/>
+    <w:rsid w:val="00F45366"/>
+    <w:rsid w:val="00F475D1"/>
+    <w:rsid w:val="00F54062"/>
+    <w:rsid w:val="00F5448A"/>
+    <w:rsid w:val="00F730DD"/>
+    <w:rsid w:val="00F9425B"/>
+    <w:rsid w:val="00F94E84"/>
+    <w:rsid w:val="00F95D48"/>
+    <w:rsid w:val="00FA7183"/>
+    <w:rsid w:val="00FB08B1"/>
+    <w:rsid w:val="00FB0AF6"/>
+    <w:rsid w:val="00FC79A3"/>
+    <w:rsid w:val="00FC7A22"/>
+    <w:rsid w:val="00FD400A"/>
+    <w:rsid w:val="00FE6B6A"/>
+    <w:rsid w:val="00FE6BF3"/>
+    <w:rsid w:val="00FE7CF1"/>
+    <w:rsid w:val="00FF0C95"/>
+    <w:rsid w:val="00FF556E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="5EEC0EEF"/>
+  <w15:docId w15:val="{25B427D2-7F58-4FEB-A8C2-F701B687C6E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005031C3"/>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a3">
-    <w:name w:val="Верхний колонтитул Знак"/>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="005031C3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014720B"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="header"/>
-[...27 lines deleted...]
-    <w:name w:val="footer"/>
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005031C3"/>
+    <w:rsid w:val="006462EF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006462EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00915DA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Текст выноски Знак"/>
+    <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00915DA2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
-    <w:name w:val="Balloon Text"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a7"/>
-[...15 lines deleted...]
-    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF627E"/>
-[...219 lines deleted...]
-    <w:rsid w:val="005031C3"/>
+    <w:rsid w:val="00915DA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00915DA2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Неразрешенное упоминание1"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005031C3"/>
-[...14 lines deleted...]
-    <w:rsid w:val="005031C3"/>
+    <w:rsid w:val="00BE7B35"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...2 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="character" w:styleId="aa">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005031C3"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00FE6B6A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...12 lines deleted...]
-      <w:u w:val="single"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="1103527807">
-[...68 lines deleted...]
-    <w:div w:id="1149639657">
+    <w:div w:id="72506241">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1884520380">
+    <w:div w:id="867446437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1716781862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gpt-uccb-emo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/din-fpoh-ejk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mer-pbga-oez?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/nhy-bsti-zgr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/sdp-wxkj-bvv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mer-pbga-oez?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/kfz-hubr-kaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/fhm-gxfm-ryc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/nya-otrd-wju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/bgt-ztfo-dxh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/ith-rayw-ndy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pkd-xkwy-eus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/kkq-yvet-rss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ocb-gyoq-cbg" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/kkq-yvet-rss" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hbm-frwe-ssq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xwq-vrfg-bxi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mod-rwaw-boi?authuser=0&amp;hs=122" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/oit-fpts-vhq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/mod-rwaw-boi?authuser=0&amp;hs=122" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrn-pjer-meh" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/esc-thnt-ftb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cry-mspd-csn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25505,86 +17433,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -25715,70 +17641,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8DD81CF-05AA-4C29-8E4F-17007217454B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>2942</Characters>
+  <Pages>3</Pages>
+  <Words>946</Words>
+  <Characters>5398</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8087</CharactersWithSpaces>
+  <CharactersWithSpaces>6332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>swd03hp</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>