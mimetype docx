--- v0 (2026-06-15)
+++ v1 (2026-08-19)
@@ -1,396 +1,408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="29FC4447" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29FC4447" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ЛІКВІДАЦІЯ  АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD419A8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4DD419A8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">заліково - екзаменаційної сесії </w:t>
+        <w:t>заліково</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AC40AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE90EE8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CE90EE8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EDC20E" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="73EDC20E" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>для студентів заочної форми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033A82E2" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="033A82E2" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BBCBE0" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76BBCBE0" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D893DED" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D893DED" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">2 семестр </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="16065" w:type="dxa"/>
         <w:tblInd w:w="-1059" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="915"/>
-        <w:gridCol w:w="1560"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3390"/>
+        <w:gridCol w:w="1405"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD684E" w14:paraId="2BEE6B55" w14:textId="77777777">
+      <w:tr w:rsidR="00FD684E" w14:paraId="2BEE6B55" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="351966B8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A866E79" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0248D255" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EB9A719" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -411,89 +423,89 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5071D66D" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A3BEBA4" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -514,51 +526,51 @@
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D23BC6F" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -596,51 +608,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EB50648" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51BEC003" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -660,92 +672,92 @@
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD684E" w14:paraId="46833D75" w14:textId="77777777">
+      <w:tr w:rsidR="00FD684E" w14:paraId="46833D75" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74985CEA" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14317053" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -816,84 +828,84 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Маркетинг</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="577964AB" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6717DE84" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Українська мова за професійним спрямуванням</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19C06B76" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -921,295 +933,374 @@
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00BB6B62">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="152FAE38" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/zsc-xhmc-fqx</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zsc-xhmc-fqx</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="613B5B15" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D220C12" w14:textId="162F5A11" w:rsidR="00FD684E" w:rsidRPr="00867E61" w:rsidRDefault="00867E61">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E35E767" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54FB4497" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="75CEBFB2" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>доц. Шкурко Г.В.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="54FB4497" w14:textId="4A92277C" w:rsidR="000B034A" w:rsidRPr="000B034A" w:rsidRDefault="000B034A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шкурко Г.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00731073">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00731073">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Венжинович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00731073">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.Ф.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD684E" w14:paraId="5325915B" w14:textId="77777777">
+      <w:tr w:rsidR="00FD684E" w14:paraId="5325915B" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33D97ADC" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="394B1D18" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11A7ED06" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Регіональна економіка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="723CC7B5" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1222,273 +1313,383 @@
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76051621" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/omt-tgko-mag</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>omt-tgko-mag</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C2EE1BB" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D969294" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44823B31" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="6D644205" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>проф. Зарічна О.В.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="44823B31" w14:textId="0F721441" w:rsidR="000B034A" w:rsidRPr="002E45A5" w:rsidRDefault="000B034A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. Зарічна О.В.</w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., </w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidR="002E45A5" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587D8D" w14:paraId="0F02ECDA" w14:textId="77777777">
+      <w:tr w:rsidR="00587D8D" w14:paraId="0F02ECDA" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63461FA1" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14385FF2" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51C59570" w14:textId="3FF2CEEC" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Навчальна практика “Вступ до фаху”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60F8F9F1" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1509,274 +1710,400 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DAFD8C0" w14:textId="7C025CEF" w:rsidR="00587D8D" w:rsidRDefault="00000000" w:rsidP="00587D8D">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId7">
               <w:r w:rsidR="00587D8D">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/uqf-secu-nay</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00587D8D">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>uqf-secu-nay</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E1B2A8D" w14:textId="01B4425A" w:rsidR="00587D8D" w:rsidRPr="00BB6B62" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="433C0CCF" w14:textId="7B621E2E" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>диф.залік</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71C433C4" w14:textId="7E2CC059" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
-[...18 lines deleted...]
-              <w:t>доц. Федурця В.П.</w:t>
+          <w:p w14:paraId="48BAD114" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C433C4" w14:textId="3967E1B6" w:rsidR="000B034A" w:rsidRPr="00FA3455" w:rsidRDefault="000B034A" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Курей О.А., </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455" w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587D8D" w14:paraId="17513AF0" w14:textId="77777777">
+      <w:tr w:rsidR="00587D8D" w14:paraId="17513AF0" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F5075C4" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CC2A536" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0248EDA0" w14:textId="1C805941" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Історія та культура України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02ECC4BF" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
@@ -1789,3679 +2116,5064 @@
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D855D72" w14:textId="6D309DE7" w:rsidR="00587D8D" w:rsidRDefault="00000000" w:rsidP="00587D8D">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId8">
               <w:r w:rsidR="00587D8D">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/szz-gcte-syt</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
-            </w:hyperlink>
-[...595 lines deleted...]
-            <w:hyperlink r:id="rId10">
+              <w:proofErr w:type="spellStart"/>
               <w:r w:rsidR="00587D8D">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/rkq-umrz-zdi</w:t>
+                <w:t>szz-gcte-syt</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="247109F2" w14:textId="4F3BE809" w:rsidR="00587D8D" w:rsidRPr="00B46495" w:rsidRDefault="00B46495" w:rsidP="00587D8D">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D268566" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="605ED519" w14:textId="692FE3BB" w:rsidR="00587D8D" w:rsidRDefault="001B70AF" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00587D8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00587D8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F974DDA" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
-[...25 lines deleted...]
-            <w:tcW w:w="3390" w:type="dxa"/>
+          <w:p w14:paraId="3122157F" w14:textId="15ED645D" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A925BDF" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
-[...18 lines deleted...]
-              <w:t>доц. Тодорова Н.М.</w:t>
+          <w:p w14:paraId="3678B677" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="039F74D1" w14:textId="21A1D14E" w:rsidR="000B034A" w:rsidRPr="000B034A" w:rsidRDefault="000B034A" w:rsidP="00587D8D">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мойжес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Керецман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00041B81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="08035357" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="318E628C" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="561FDAF4" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="7E452A67" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F1FAD91" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="3E78AF00" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
-[...112 lines deleted...]
-          <w:p w14:paraId="7D385C3E" w14:textId="4D39AEC3" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36DE56F6" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ABAEB8B" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>18.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FEAF49C" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33B6D898" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="0000FF"/>
-[...6 lines deleted...]
-              <w:r w:rsidR="004A0360">
+                <w:color w:val="3C4043"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>uqf-secu-nay</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="08A0037B" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB24B5D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C022C24" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DDAFB10" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A643692" w14:textId="74DE4FC7" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Курей О.А., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="2BDB2BEA" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E6750BA" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C90CE6F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A4C2A26" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Іноземна мова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56F9EBFD" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>19.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDF303C" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>29.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="294A5A25" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/tuc-mvsr-npd</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
-            </w:hyperlink>
-[...407 lines deleted...]
-              <w:r w:rsidR="004A0360">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/rkq-umrz-zdi</w:t>
+                <w:t>rkq-umrz-zdi</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="35F6780D" w14:textId="281F4C27" w:rsidR="004A0360" w:rsidRPr="0096003B" w:rsidRDefault="0096003B" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="247109F2" w14:textId="4F3BE809" w:rsidR="00FA3455" w:rsidRPr="00B46495" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F974DDA" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="616B0E60" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Тодорова Н.Ю.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A925BDF" w14:textId="63136525" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Тодорова Н.Ю.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Попович Н.М.,  доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="08035357" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="561FDAF4" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F1FAD91" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D524EDF" w14:textId="0BCEDA9B" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Теорія  ймовірності  й  математична   статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19A535AB" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5163D03C" w14:textId="72088DED" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>30.06.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D385C3E" w14:textId="4D39AEC3" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>tuc-mvsr-npd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7637BD8B" w14:textId="38F25DCF" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="536F639F" w14:textId="4505A86A" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D2BB90A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Морохович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="734DBAC7" w14:textId="59793214" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Морохович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.С.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Кут В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="727A3E5E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16065" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A0EB94" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA3455" w14:paraId="76DD2A6D" w14:textId="77777777" w:rsidTr="006760C2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="200"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="915" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B77F6E" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58A0834A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D9900B" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5577A786" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A629BFD" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="640730B8" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Іноземна мова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02E4EDB2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="705D2C2A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.06.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237F79E4" w14:textId="6801C9E6" w:rsidR="0017474E" w:rsidRPr="0017474E" w:rsidRDefault="0017474E" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>06.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64A8DF4E" w14:textId="77777777" w:rsidR="00542CA4" w:rsidRPr="00FB75D1" w:rsidRDefault="00542CA4" w:rsidP="00542CA4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00FB75D1">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="white"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00FB75D1">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:highlight w:val="white"/>
+                </w:rPr>
+                <w:t>rpg-exfn-dco</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6C73EA75" w14:textId="35CAA437" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74D03ED5" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247CC494" w14:textId="77777777" w:rsidR="0017474E" w:rsidRDefault="0017474E" w:rsidP="0017474E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35F6780D" w14:textId="1B3D94A8" w:rsidR="0017474E" w:rsidRPr="0096003B" w:rsidRDefault="0017474E" w:rsidP="0017474E">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B6853C7" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="4B6853C7" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C62D6F3" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...18 lines deleted...]
-              <w:t>ст. викл. Ляшина А.Г.</w:t>
+          <w:p w14:paraId="60E34E04" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>викл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ляшина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.Г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C62D6F3" w14:textId="4B119D35" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>викл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Ляшина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А.Г.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Мишко С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="2CA1E8C5" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="2CA1E8C5" w14:textId="77777777" w:rsidTr="001E5361">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="487"/>
+          <w:trHeight w:val="169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB18512" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="1DB18512" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E4AC58D" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="3E4AC58D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="55898D09" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55898D09" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Українська мова за професійним спрямуванням</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="18F471CE" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18F471CE" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74BEB603" w14:textId="1EBF9F01" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="74BEB603" w14:textId="1EBF9F01" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53598A8C" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+          <w:p w14:paraId="53598A8C" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13">
-              <w:r w:rsidR="004A0360">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/zsc-xhmc-fqx</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zsc-xhmc-fqx</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2D2507A2" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...19 lines deleted...]
-          <w:p w14:paraId="00A2A57A" w14:textId="3D434BE5" w:rsidR="004A0360" w:rsidRPr="00867E61" w:rsidRDefault="00867E61" w:rsidP="004A0360">
+          <w:p w14:paraId="2D2507A2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00A2A57A" w14:textId="3D434BE5" w:rsidR="00FA3455" w:rsidRPr="00867E61" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AB2E1B4" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="7AB2E1B4" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B89B2EC" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="0C6D1B3F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>доц. Шкурко Г.В.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3B89B2EC" w14:textId="50BAF5FC" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Шкурко Г.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Венжинович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.Ф.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="18F54855" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="18F54855" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A6B89A8" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="5A6B89A8" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A8CE5CB" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="6A8CE5CB" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3A588EF0" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A588EF0" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Регіональна економіка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="72706021" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72706021" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C24D51D" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="5C24D51D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>24.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C108E95" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+          <w:p w14:paraId="0C108E95" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId14">
-              <w:r w:rsidR="004A0360">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/omt-tgko-mag</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>omt-tgko-mag</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="723AA3D2" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="723AA3D2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EABAA3F" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="4EABAA3F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AAF0F93" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="47E3384F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>проф. Зарічна О.В.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2AAF0F93" w14:textId="72F40CBB" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. Зарічна О.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="76256A49" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="76256A49" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E494C3" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="14E494C3" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202BB2F1" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="202BB2F1" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="477C8092" w14:textId="06FB3595" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="477C8092" w14:textId="06FB3595" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Навчальна практика “Вступ до фаху”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6E434D19" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E434D19" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AF8EC48" w14:textId="3E0BA742" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="2AF8EC48" w14:textId="3E0BA742" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2A8D49BE" w14:textId="2068CF2A" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+          <w:p w14:paraId="2A8D49BE" w14:textId="2068CF2A" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId15">
-              <w:r w:rsidR="004A0360">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/uqf-secu-nay</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>uqf-secu-nay</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0952D1B9" w14:textId="6FE04A88" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0952D1B9" w14:textId="6FE04A88" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49445590" w14:textId="0A98402A" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...25 lines deleted...]
-            <w:tcW w:w="3390" w:type="dxa"/>
+          <w:p w14:paraId="49445590" w14:textId="0A98402A" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D93475C" w14:textId="0DE24F5F" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...18 lines deleted...]
-              <w:t>доц. Федурця В.П.</w:t>
+          <w:p w14:paraId="6A670399" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D93475C" w14:textId="0D01EF0F" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Курей О.А., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="179C815C" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="179C815C" w14:textId="77777777" w:rsidTr="00EA7736">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="219"/>
+          <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77FB7318" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="77FB7318" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="047B6A6A" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="047B6A6A" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0DAE2061" w14:textId="792919CE" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DAE2061" w14:textId="792919CE" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Історія та культура України</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="38CFD9F7" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38CFD9F7" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>17.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C1CE1BB" w14:textId="18E9A263" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="6C1CE1BB" w14:textId="18E9A263" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>25.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B0CC17D" w14:textId="560778A5" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+          <w:p w14:paraId="2B0CC17D" w14:textId="560778A5" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId16">
-              <w:r w:rsidR="004A0360">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/szz-gcte-syt</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>szz-gcte-syt</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="77AC331F" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77AC331F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2367AA4F" w14:textId="24321CA8" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="2367AA4F" w14:textId="2DBC46BF" w:rsidR="00FA3455" w:rsidRDefault="001B70AF" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1275" w:type="dxa"/>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3455">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AFD60A1" w14:textId="31821E31" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="5AFD60A1" w14:textId="31821E31" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4570E8B7" w14:textId="67CD0A60" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...18 lines deleted...]
-              <w:t>доц. Росул Т.І.</w:t>
+          <w:p w14:paraId="46B716D7" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4570E8B7" w14:textId="78F41EED" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Росул</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Т.І.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мойжес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Керецман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="312A95CA" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="312A95CA" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="146B78DE" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="146B78DE" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A08AA59" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="7A08AA59" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="397C0009" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="397C0009" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Основи маркетингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="651A1BBB" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="651A1BBB" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>18.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35A6B332" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="35A6B332" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>26.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57354BF8" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+          <w:p w14:paraId="57354BF8" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:hyperlink r:id="rId17">
-              <w:r w:rsidR="004A0360">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/zyc-wshm-gtg</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zyc-wshm-gtg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="32B05BE3" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32B05BE3" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32C1D16F" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="32C1D16F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="508C4B1E" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...18 lines deleted...]
-              <w:t>проф. Маслиган О.О.</w:t>
+          <w:p w14:paraId="0247EE69" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Маслиган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.О.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508C4B1E" w14:textId="4EB490B0" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Маслиган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.О.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D921D6">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="3071347A" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="3071347A" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49C142B2" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="49C142B2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1628781D" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="1628781D" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2994B505" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2994B505" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Основи підприємницької діяльності</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6E4C6F68" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E4C6F68" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>29.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="055AE5B1" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+          <w:p w14:paraId="055AE5B1" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18">
-              <w:r w:rsidR="004A0360">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/xho-tpju-rkw</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>xho-tpju-rkw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0B2A62FD" w14:textId="53E78A75" w:rsidR="004A0360" w:rsidRPr="00BB6B62" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A62FD" w14:textId="53E78A75" w:rsidR="00FA3455" w:rsidRPr="00BB6B62" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74243369" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="74243369" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BD5497E" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...18 lines deleted...]
-              <w:t>доц. Сойма С.Ю.</w:t>
+          <w:p w14:paraId="2BD5497E" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Сойма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.Ю.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0360" w14:paraId="1A1CAED0" w14:textId="77777777">
+      <w:tr w:rsidR="00FA3455" w14:paraId="1A1CAED0" w14:textId="77777777" w:rsidTr="006760C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="915" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01F6EDA9" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="01F6EDA9" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79082EDA" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="79082EDA" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49FA65D2" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="49FA65D2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Теорія  ймовірності  й  математична   статистика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1410" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2621072D" w14:textId="08433D2E" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="2621072D" w14:textId="08433D2E" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1D13AD" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="5C1D13AD" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>30.06.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6288B4E1" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="00000000" w:rsidP="004A0360">
+          <w:p w14:paraId="6288B4E1" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19">
-              <w:r w:rsidR="004A0360">
+              <w:r w:rsidR="00FA3455">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/tuc-mvsr-npd</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00FA3455">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>tuc-mvsr-npd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1425" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="318FFE32" w14:textId="0B715DA2" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="318FFE32" w14:textId="0B715DA2" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C179190" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
+          <w:p w14:paraId="7C179190" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3390" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F383381" w14:textId="77777777" w:rsidR="004A0360" w:rsidRDefault="004A0360" w:rsidP="004A0360">
-[...14 lines deleted...]
-              <w:t>доц. Морохович В.С.</w:t>
+          <w:p w14:paraId="029EF28F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Морохович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.С.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F383381" w14:textId="26CC1AF0" w:rsidR="00FA3455" w:rsidRPr="000B034A" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA062C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Морохович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.С.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>, доц. Кут В.І.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B49F92D" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5C6D29C8" w14:textId="77777777" w:rsidR="00AC40AF" w:rsidRPr="00BA062C" w:rsidRDefault="00AC40AF" w:rsidP="00AC40AF">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA062C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA062C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРИМІТКА </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>: перескладання при комісії</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B49F92D" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE91F2B" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6FE91F2B" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC40AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>02.06.2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FD684E">
+    <w:sectPr w:rsidR="00FD684E" w:rsidRPr="00AC40AF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId1" w:fontKey="{3C24F4FB-7AD1-4BBB-8B37-5E13CFD2272D}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{3A377BDD-2704-45B6-B95C-3DF318152F42}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{592A1748-D672-4DB5-B113-5AF1C6D3028E}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{8196FC6A-98DD-4103-A2BB-2A37B7EF256E}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{F8A8BBF7-7EE0-4E10-871A-45E88A35D0F3}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{72BE98C6-9EC3-44CB-8283-EA383454D328}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="164"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD684E"/>
+    <w:rsid w:val="00041B81"/>
+    <w:rsid w:val="000B034A"/>
+    <w:rsid w:val="0017474E"/>
+    <w:rsid w:val="001B70AF"/>
+    <w:rsid w:val="001E5361"/>
+    <w:rsid w:val="002E45A5"/>
     <w:rsid w:val="003639CE"/>
+    <w:rsid w:val="00415D4D"/>
     <w:rsid w:val="004A0360"/>
+    <w:rsid w:val="00542CA4"/>
+    <w:rsid w:val="005476E9"/>
     <w:rsid w:val="00587D8D"/>
+    <w:rsid w:val="006400F4"/>
+    <w:rsid w:val="006760C2"/>
     <w:rsid w:val="00704518"/>
+    <w:rsid w:val="00731073"/>
+    <w:rsid w:val="007471FC"/>
+    <w:rsid w:val="007B34A9"/>
     <w:rsid w:val="007E1546"/>
     <w:rsid w:val="00867E61"/>
+    <w:rsid w:val="00917B83"/>
     <w:rsid w:val="0096003B"/>
     <w:rsid w:val="00A83A99"/>
     <w:rsid w:val="00AB5C4E"/>
+    <w:rsid w:val="00AC40AF"/>
     <w:rsid w:val="00B46495"/>
     <w:rsid w:val="00BB6B62"/>
+    <w:rsid w:val="00BE369F"/>
     <w:rsid w:val="00C75CDC"/>
+    <w:rsid w:val="00E05080"/>
+    <w:rsid w:val="00E56067"/>
+    <w:rsid w:val="00EA7736"/>
+    <w:rsid w:val="00FA3455"/>
     <w:rsid w:val="00FD684E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -6069,59 +7781,70 @@
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00542CA4"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rpg-exfn-dco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6427,50 +8150,50 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhO3OVaIBRn49wpMerkqITODUQYeQ==">CgMxLjA4AHIhMWpHYjNxNDZVVXgwaE5pU3V4djJCbHY1b2tBV1ZIaE1y</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1098</Characters>
+  <Pages>1</Pages>
+  <Words>2421</Words>
+  <Characters>1381</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3016</CharactersWithSpaces>
+  <CharactersWithSpaces>3795</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>