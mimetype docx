--- v1 (2026-08-19)
+++ v2 (2026-09-13)
@@ -1,7206 +1,6649 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="29FC4447" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F607A41" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC40AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ЛІКВІДАЦІЯ  АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
+        <w:t>Графік ліквідації академічної заборгованості</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD419A8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="133EE662" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AC40AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>заліково</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> - екзаменаційної сесії </w:t>
+        <w:t xml:space="preserve">заліково - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE90EE8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
-[...80 lines deleted...]
-    <w:p w14:paraId="76BBCBE0" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F18FE1D" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC40AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2025/2026 навчального року</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD98770" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>для здобувачів вищої освіти заочної форми навчання</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302D928E" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>факультету історії та міжнародних відносин</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5C1445" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D893DED" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A828E3B" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC40AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 семестр </w:t>
+        <w:t>1 семестр / 2 семестр</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-1059" w:type="dxa"/>
+        <w:tblStyle w:val="af5"/>
+        <w:tblW w:w="16140" w:type="dxa"/>
+        <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="915"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4248"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD684E" w14:paraId="2BEE6B55" w14:textId="77777777" w:rsidTr="006760C2">
+      <w:tr w:rsidR="006F6153" w14:paraId="169C31C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351966B8" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D974E3E" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A866E79" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="20A16E14" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0248D255" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C08A8AA" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EB9A719" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+          <w:p w14:paraId="233B72D4" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дата проведення</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB0E63D" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F7D86FB" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Посилання на залік/екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DB01655" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Початок </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6755C233" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>заліку/екзамену</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6007FA2A" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Залік/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D14FCB8" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192FE20F" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="006F6153">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D000A4D" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прізвище та </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6598164B" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>ініціали викладача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F6153" w14:paraId="3BE7F730" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="239"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="012EAD23" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76B4C545" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Дата проведення</w:t>
-[...16 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/екзамену</w:t>
-[...29 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1000D2B2" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Посилання на залік/екзамен</w:t>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Початок </w:t>
-[...18 lines deleted...]
-            <w:r>
+              <w:t>D 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A9FA19A" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>заліку/екзамену</w:t>
-[...27 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Залік/</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F00D9EB" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+              <w:t>Маркетинг</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2907477F" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="006F6153">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="174E8F9B" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>екзамен</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>1 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="1EBDB3C7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76CF4D78" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09DBE98F" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="549BDB41" w14:textId="73CE9955" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Інформаційні та комунікаційні технології в маркетингу (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A373150" w14:textId="57DD3934" w:rsidR="00163D81" w:rsidRPr="00C669C8" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="326BCF10" w14:textId="5CE86C4F" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...344 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId5">
-              <w:r>
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/zjk-xzyw-wdc</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00163D81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CF35C2C" w14:textId="5B900C88" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F23E923" w14:textId="403DA495" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FB3C5F2" w14:textId="17DFC68B" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Бондар Г.Л., доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="3F10C4C4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EA68B1E" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0633F616" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12746AF5" w14:textId="7ED070E0" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Економікс (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1737FEFD" w14:textId="1D872BED" w:rsidR="00163D81" w:rsidRPr="00C669C8" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A3DFC69" w14:textId="65ACE1F6" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>zsc-xhmc-fqx</w:t>
+                <w:t>meet.google.com/cgm-ctsx-yma</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="00163D81">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...13 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17093372" w14:textId="3465836B" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57075416" w14:textId="356F6CAC" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75CEBFB2" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> Н.Ф.</w:t>
+          <w:p w14:paraId="4F31A842" w14:textId="0EA8E34C" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Курей О.В., доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD684E" w14:paraId="5325915B" w14:textId="77777777" w:rsidTr="006760C2">
+      <w:tr w:rsidR="00163D81" w14:paraId="74782FC4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33D97ADC" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
+          <w:p w14:paraId="59D4D374" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54C0E813" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07940011" w14:textId="002481CD" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Академічна доброчесність та основи наукових досліджень (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53D33383" w14:textId="139448E0" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="686C104A" w14:textId="3ABC8415" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidR="00163D81">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/wwq-napv-neg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00163D81">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14B9CFB6" w14:textId="6D23DF24" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37623104" w14:textId="14345F5E" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CFF2D43" w14:textId="383B5338" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Дюгованець О.М., доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="1299C527" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="394B1D18" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00FD684E">
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02667530" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FAA5DBF" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35DB41C8" w14:textId="008C8326" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності «Маркетинг» (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37775486" w14:textId="298FF0D1" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77F25B5D" w14:textId="12165B9F" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidR="00163D81">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/uqf-secu-nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00163D81">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-              </w:pBdr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27A7F1F4" w14:textId="7EC58BA2" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F9D828" w14:textId="7B8AB621" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BE6716A" w14:textId="137A045B" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Федурця В.П., доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="2399B1B4" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0159766A" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60206080" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5522FDD8" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Вища математика для економістів (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A7129A0" w14:textId="77ECE379" w:rsidR="00163D81" w:rsidRPr="00B25C02" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2256B705" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="00163D81">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/tuc-mvsr-npd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73B7F0C3" w14:textId="55246241" w:rsidR="00163D81" w:rsidRPr="00B25C02" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="729C60A6" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7434AB39" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Морохович В.С., доц. Кут В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="13739AB0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A4313F1" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A60DE50" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="513D9421" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Основи психології (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42689380" w14:textId="1100DBE5" w:rsidR="00163D81" w:rsidRPr="00C669C8" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40EF635A" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Регіональна економіка</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="723CC7B5" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="00163D81">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/dqu-wzwj-</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="00163D81">
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>bxo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AC342F8" w14:textId="1D1D6542" w:rsidR="00163D81" w:rsidRPr="00C669C8" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FED04AC" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72D93FDB" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*проф. Синишина В.М., проф. Михайлишин У.Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="7C25503E" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="204"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55021B97" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CE95EE6" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FEA7EBD" w14:textId="4D92E518" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Основи економіки та підприємства (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="520CE2B0" w14:textId="176B9D7E" w:rsidR="00163D81" w:rsidRPr="00C669C8" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53616575" w14:textId="1685A119" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-              <w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/xho-tpju-rkw</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...27 lines deleted...]
-              <w:t>12:00</w:t>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A7E2C71" w14:textId="757FFDFF" w:rsidR="00163D81" w:rsidRPr="00C669C8" w:rsidRDefault="00ED5DD7" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D969294" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
-[...25 lines deleted...]
-            <w:tcW w:w="4531" w:type="dxa"/>
+          <w:p w14:paraId="357BDD51" w14:textId="1F820A02" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D644205" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRDefault="00000000">
-[...117 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="6BE64656" w14:textId="5AC6C4F8" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Сойма С.Ю., доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587D8D" w14:paraId="0F02ECDA" w14:textId="77777777" w:rsidTr="006760C2">
+      <w:tr w:rsidR="00163D81" w14:paraId="0B7309A8" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63461FA1" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+          <w:p w14:paraId="4D1D8B14" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="016D5915" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AFF33CC" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...21 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...353 lines deleted...]
-              <w:t>.</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2 семестр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00587D8D" w14:paraId="17513AF0" w14:textId="77777777" w:rsidTr="006760C2">
+      <w:tr w:rsidR="00163D81" w14:paraId="7C9EAB45" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F5075C4" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+          <w:p w14:paraId="45E3455B" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE88A01" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="060308F5" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Регіональна економіка (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D7B4225" w14:textId="33E96553" w:rsidR="00163D81" w:rsidRPr="003F7F5D" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...22 lines deleted...]
-              </w:pBdr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...21 lines deleted...]
-              </w:pBdr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CA5668D" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-              <w:r w:rsidR="00587D8D">
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/omt-tgko-mag</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00587D8D">
+            </w:hyperlink>
+            <w:r w:rsidR="00163D81">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="305BF249" w14:textId="27AE5562" w:rsidR="00163D81" w:rsidRPr="003F7F5D" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="526AA3CC" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="601ABBAC" w14:textId="09C717DF" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. Зарічна О.В.,  доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="6AACF208" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17E80EF5" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C927FF5" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B43A142" w14:textId="1E80FA78" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Менеджмент (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C8E5737" w14:textId="5515954D" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BB4A496" w14:textId="380D7E4B" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>szz-gcte-syt</w:t>
+                <w:t>meet.google.com/uqf-secu-nay</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7D268566" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C1ACC89" w14:textId="78B2DC7C" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="605ED519" w14:textId="692FE3BB" w:rsidR="00587D8D" w:rsidRDefault="001B70AF" w:rsidP="00587D8D">
-[...47 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3122157F" w14:textId="15ED645D" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
-[...17 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="1B256689" w14:textId="00C167B4" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3678B677" w14:textId="77777777" w:rsidR="00587D8D" w:rsidRDefault="00587D8D" w:rsidP="00587D8D">
-[...53 lines deleted...]
-            <w:r w:rsidRPr="00BA062C">
+          <w:p w14:paraId="04DB432E" w14:textId="38148783" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00041B81">
-[...64 lines deleted...]
-              <w:t xml:space="preserve"> Н.П.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Федурця В.П.,  доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA3455" w14:paraId="318E628C" w14:textId="77777777" w:rsidTr="006760C2">
+      <w:tr w:rsidR="00163D81" w14:paraId="2B9C14DD" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E452A67" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+          <w:p w14:paraId="2043F92E" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:tcW w:w="1405" w:type="dxa"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E78AF00" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+          <w:p w14:paraId="6ABB2BC1" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:rPr>
-[...243 lines deleted...]
-              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="298A8759" w14:textId="61826C5E" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Історія та культура України (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42771AF4" w14:textId="63842F35" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...32 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...247 lines deleted...]
-              <w:r w:rsidR="00FA3455">
+              <w:t>3.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E51D044" w14:textId="6113F505" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/szz-gcte-syt</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00FA3455">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53AFA16F" w14:textId="3EA88208" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+            <w:r w:rsidR="000F2788">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13D10C59" w14:textId="35783843" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55D370D2" w14:textId="7A823218" w:rsidR="00163D81" w:rsidRPr="004B358A" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Росул Т.І., доц. Мойжес В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="22E10CE3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="189"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E1D6495" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78A8A555" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03582E75" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Українська мова за професійним спрямуванням </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78DB9BCC" w14:textId="68FAE6F7" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BF4CCEF" w14:textId="7C7B6EDD" w:rsidR="00163D81" w:rsidRPr="003F7F5D" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1966AEFD" w14:textId="26590C06" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="3C4043"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>rkq-umrz-zdi</w:t>
+                <w:t>meet.google.com/zsc-xhmc-fqx</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="247109F2" w14:textId="4F3BE809" w:rsidR="00FA3455" w:rsidRPr="00B46495" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1353E24D" w14:textId="412EFFD9" w:rsidR="00163D81" w:rsidRPr="003F7F5D" w:rsidRDefault="00163D81" w:rsidP="00163D81">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
+              <w:t>14.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F974DDA" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
-[...7 lines deleted...]
-              </w:pBdr>
+          <w:p w14:paraId="141D54E7" w14:textId="4319EE1D" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="444EECD9" w14:textId="54D0B6E9" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Шкурко Г.В., проф. Венжинович Н.Ф.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="0A478330" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB821F4" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68FB5E09" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E537BA7" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Навчальна практика “Вступ до фаху”(1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33BB7D3A" w14:textId="7E36509E" w:rsidR="00163D81" w:rsidRPr="003F7F5D" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ABFDF74" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00000000" w:rsidP="00163D81">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...268 lines deleted...]
-              <w:r w:rsidR="00FA3455">
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidR="00163D81">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/uqf-secu-nay</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00FA3455">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DEC469F" w14:textId="135F5EA5" w:rsidR="00163D81" w:rsidRPr="003F7F5D" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C5E27AB" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63247FCB" w14:textId="2E0D3214" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Федурця В.П.,  доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="01AB3FD6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74808640" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00163D81" w14:paraId="1AB648F9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="53"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21BCAE84" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E7FB327" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6408CEA9" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>D 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40ED0E06" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="613FD3D8" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68AEF33D" w14:textId="77777777" w:rsidR="00163D81" w:rsidRDefault="00163D81" w:rsidP="00163D81">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77C4F" w14:paraId="52F88280" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13DA18A0" w14:textId="77777777" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30EF6334" w14:textId="77777777" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ABD9AC1" w14:textId="738D9A20" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Економікс (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E6C84A" w14:textId="4E24F899" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E9E811E" w14:textId="3B4CD1BD" w:rsidR="00D77C4F" w:rsidRDefault="00000000" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidR="00D77C4F">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>tuc-mvsr-npd</w:t>
+                <w:t>meet.google.com/cgm-ctsx-yma</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-          </w:p>
-[...48 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="00D77C4F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01CC4B9F" w14:textId="0D1708A5" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="157DBF92" w14:textId="47B35245" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>екзамен</w:t>
-[...14 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...73 lines deleted...]
-              <w:t>, доц. Кут В.І.</w:t>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="142B0F59" w14:textId="456800FA" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Курей О.В., доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA3455" w14:paraId="727A3E5E" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:tr w:rsidR="00FA3455" w14:paraId="76DD2A6D" w14:textId="77777777" w:rsidTr="006760C2">
+      <w:tr w:rsidR="00D77C4F" w14:paraId="59AC7DEA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="200"/>
+          <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="915" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56B77F6E" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
-[...216 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="6A860529" w14:textId="77777777" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3280E22B" w14:textId="77777777" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15715128" w14:textId="17DC044B" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Вища математика для економістів (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37433496" w14:textId="6E9D63D2" w:rsidR="00D77C4F" w:rsidRPr="003F7F5D" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...512 lines deleted...]
-            <w:tcW w:w="2551" w:type="dxa"/>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53598A8C" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00000000" w:rsidP="00FA3455">
-[...1 lines deleted...]
-              <w:ind w:hanging="2"/>
+          <w:p w14:paraId="28453C28" w14:textId="270B606F" w:rsidR="00D77C4F" w:rsidRDefault="00000000" w:rsidP="00D77C4F">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13">
-              <w:r w:rsidR="00FA3455">
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidR="00D77C4F">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/tuc-mvsr-npd</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00FA3455">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03217FF6" w14:textId="7A7F4096" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3736A109" w14:textId="7EDDB885" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45CCB79B" w14:textId="1AFCB43D" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Морохович В.С., доц. Кут В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D77C4F" w14:paraId="570BF7DA" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="151"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49675439" w14:textId="77777777" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C16DCDC" w14:textId="77777777" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13887" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3423A8B5" w14:textId="77777777" w:rsidR="00D77C4F" w:rsidRDefault="00D77C4F" w:rsidP="00D77C4F">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>2 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2DBB" w14:paraId="5D855C13" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="013046B5" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34153F6F" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E2F4936" w14:textId="53F98F17" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Іноземна мова (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67187152" w14:textId="27F349FC" w:rsidR="008F2DBB" w:rsidRPr="003F7F5D" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B6A2037" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>meet.google.com/rpg-yxfn-dco</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FC05109" w14:textId="757DBEE0" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FF19A30" w14:textId="7162A562" w:rsidR="008F2DBB" w:rsidRPr="003F7F5D" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72B50E0F" w14:textId="706FA4C6" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26E94193" w14:textId="061129A8" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. викл. Ляшина А.Г., доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2DBB" w14:paraId="62926177" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="602A1D2B" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AADD369" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0994465A" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Навчальна практика “Вступ до фаху” </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="185BB10E" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10A42F12" w14:textId="0E5D3005" w:rsidR="008F2DBB" w:rsidRPr="003F7F5D" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05AE75DF" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="00000000" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidR="008F2DBB">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>zsc-xhmc-fqx</w:t>
+                <w:t>meet.google.com/uqf-secu-nay</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2D2507A2" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
-            <w:pPr>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10ECA58F" w14:textId="558EE2CE" w:rsidR="008F2DBB" w:rsidRPr="003F7F5D" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6198259B" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...61 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>залік</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4531" w:type="dxa"/>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C6D1B3F" w14:textId="77777777" w:rsidR="00FA3455" w:rsidRDefault="00FA3455" w:rsidP="00FA3455">
-[...37 lines deleted...]
-            <w:r w:rsidRPr="00BA062C">
+          <w:p w14:paraId="24E7902A" w14:textId="1D235860" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Федурця В.П.,  доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2DBB" w14:paraId="04A8ECB3" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="236"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24B1F3A4" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59DC9326" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D0CA78C" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Теорія  ймовірності  й  математична   статистика  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E05F7F6" w14:textId="43B1F4E4" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46068C6E" w14:textId="55309431" w:rsidR="008F2DBB" w:rsidRPr="003F7F5D" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04463FBE" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="00000000" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...1019 lines deleted...]
-              <w:r w:rsidR="00FA3455">
+            </w:pPr>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidR="008F2DBB">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/</w:t>
+                <w:t>meet.google.com/tuc-mvsr-npd</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00FA3455">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1607FF18" w14:textId="44A51DE7" w:rsidR="008F2DBB" w:rsidRPr="00F95F2D" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD1EF7E" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FDDA251" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Морохович В.С., доц. Кут В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F2DBB" w14:paraId="41F6917C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F8D3863" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47B911FE" w14:textId="77777777" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21F429EC" w14:textId="250883CE" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Основи маркетингу (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EF904BF" w14:textId="52B53A05" w:rsidR="008F2DBB" w:rsidRPr="001531D5" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B9FA0F" w14:textId="0D7FB6E6" w:rsidR="008F2DBB" w:rsidRDefault="00000000" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidR="008F2DBB">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>szz-gcte-syt</w:t>
+                <w:t>meet.google.com/zyc-wshm-gtg</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-          </w:p>
-[...105 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidR="008F2DBB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37BB01FE" w14:textId="77984A4D" w:rsidR="008F2DBB" w:rsidRPr="001531D5" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C48405F" w14:textId="28676762" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>залік</w:t>
-[...21 lines deleted...]
-              </w:pBdr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="uk-UA"/>
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00BA062C">
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ADA40D9" w14:textId="4935A948" w:rsidR="008F2DBB" w:rsidRDefault="008F2DBB" w:rsidP="008F2DBB">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...1164 lines deleted...]
-              <w:t>, доц. Кут В.І.</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проф. Маслиган О.О.,  доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C6D29C8" w14:textId="77777777" w:rsidR="00AC40AF" w:rsidRPr="00BA062C" w:rsidRDefault="00AC40AF" w:rsidP="00AC40AF">
+    <w:p w14:paraId="2B3814EB" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="006F6153">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA062C">
-[...35 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B49F92D" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2187512B" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC40AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE91F2B" w14:textId="77777777" w:rsidR="00FD684E" w:rsidRPr="00AC40AF" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F419145" w14:textId="77777777" w:rsidR="006F6153" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC40AF">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>02.06.2026</w:t>
+        <w:t xml:space="preserve">                                                                                                                                                                                                    27.08.2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FD684E" w:rsidRPr="00AC40AF">
+    <w:sectPr w:rsidR="006F6153">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{01A0FD38-B428-498D-A9C6-FA3B88ABA04B}"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{7117A61B-8BD9-4D8C-9E2C-572E392340A9}"/>
+  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId1" w:fontKey="{3A377BDD-2704-45B6-B95C-3DF318152F42}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{ED89D804-BCE9-47B7-AEB4-C9B21A665258}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8196FC6A-98DD-4103-A2BB-2A37B7EF256E}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{A01DA99F-8C3B-4CA6-8BD6-FDDE5CC6A8B1}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{72BE98C6-9EC3-44CB-8283-EA383454D328}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{7C1C0BA9-D3DA-47F2-ABF8-44D3DCD930AB}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="164"/>
+  <w:zoom w:percent="204"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD684E"/>
-[...33 lines deleted...]
-    <w:rsid w:val="00FD684E"/>
+    <w:rsidRoot w:val="006F6153"/>
+    <w:rsid w:val="000F2788"/>
+    <w:rsid w:val="000F458E"/>
+    <w:rsid w:val="001531D5"/>
+    <w:rsid w:val="00163D81"/>
+    <w:rsid w:val="002113CF"/>
+    <w:rsid w:val="00324A4A"/>
+    <w:rsid w:val="003F7F5D"/>
+    <w:rsid w:val="004432BB"/>
+    <w:rsid w:val="004B358A"/>
+    <w:rsid w:val="006F6153"/>
+    <w:rsid w:val="00747B68"/>
+    <w:rsid w:val="008833E6"/>
+    <w:rsid w:val="008C49C0"/>
+    <w:rsid w:val="008F2DBB"/>
+    <w:rsid w:val="00B25C02"/>
+    <w:rsid w:val="00B61045"/>
+    <w:rsid w:val="00BB5A95"/>
+    <w:rsid w:val="00BC0F0B"/>
+    <w:rsid w:val="00C669C8"/>
+    <w:rsid w:val="00D77C4F"/>
+    <w:rsid w:val="00D9794E"/>
+    <w:rsid w:val="00ED5DD7"/>
+    <w:rsid w:val="00F262DB"/>
+    <w:rsid w:val="00F95F2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4E28EDF1"/>
-  <w15:docId w15:val="{B268D5AF-D80F-4D9A-A557-113C851A57E8}"/>
+  <w14:docId w14:val="5EEC2C02"/>
+  <w15:docId w15:val="{B4FE868A-1708-4327-BE89-7BCDDC9F5A9C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7748,107 +7191,330 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Обычный"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Основной шрифт абзаца"/>
+    <w:rPr>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Обычная таблица"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:position w:val="-1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Нет списка"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Основной текст"/>
+    <w:basedOn w:val="a4"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="uk-UA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="a4"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Текст выноски"/>
+    <w:basedOn w:val="a4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="Гиперссылка"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:w w:val="100"/>
+      <w:position w:val="-1"/>
+      <w:u w:val="single"/>
+      <w:effect w:val="none"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:cs w:val="0"/>
+      <w:em w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ad">
+    <w:basedOn w:val="TableNormal3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C972F5"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af">
+    <w:basedOn w:val="TableNormal3"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af0">
+    <w:basedOn w:val="TableNormal2"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0091549B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af2">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af3">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D82B19"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="af5">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
-[...9 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rpg-exfn-dco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/cgm-ctsx-yma" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/cgm-ctsx-yma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/dqu-wzwj-bxo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjk-xzyw-wdc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/szz-gcte-syt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/dqu-wzwj-bxo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/tuc-mvsr-npd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8133,67 +7799,68 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhO3OVaIBRn49wpMerkqITODUQYeQ==">CgMxLjA4AHIhMWpHYjNxNDZVVXgwaE5pU3V4djJCbHY1b2tBV1ZIaE1y</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mifNtTH6LBEceS9We3bWTUAn4qRmw==">CgMxLjA4AHIhMXBuS2tMOEFyOVU3S2xHeWVKdXRaQVZrOTlyRFVPQncy</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2421</Words>
-  <Characters>1381</Characters>
+  <Words>2695</Words>
+  <Characters>1537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3795</CharactersWithSpaces>
+  <CharactersWithSpaces>4224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>