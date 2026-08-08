--- v0 (2026-06-16)
+++ v1 (2026-08-08)
@@ -2621,65 +2621,72 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00793F11">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.06.2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44E72FBE" w14:textId="25340003" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00B81A6F" w:rsidP="004850BC">
-[...13 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="44E72FBE" w14:textId="36CD37E1" w:rsidR="00B81A6F" w:rsidRPr="00847083" w:rsidRDefault="00E17D35" w:rsidP="00E17D35">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>02.07.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A9BBEF3" w14:textId="77777777" w:rsidR="004850BC" w:rsidRPr="00FB75D1" w:rsidRDefault="00000000" w:rsidP="004850BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="004850BC" w:rsidRPr="00FB75D1">
                 <w:rPr>
@@ -3387,51 +3394,51 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="156"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B2F05"/>
     <w:rsid w:val="00000A00"/>
     <w:rsid w:val="0000463C"/>
     <w:rsid w:val="000306AD"/>
     <w:rsid w:val="0006113F"/>
     <w:rsid w:val="00062E75"/>
     <w:rsid w:val="00063FA8"/>
     <w:rsid w:val="00095B9B"/>
     <w:rsid w:val="000B0F6B"/>
     <w:rsid w:val="000B728C"/>
     <w:rsid w:val="000B7AC7"/>
     <w:rsid w:val="000C0A22"/>
     <w:rsid w:val="000D5E86"/>
@@ -3479,50 +3486,51 @@
     <w:rsid w:val="003A2050"/>
     <w:rsid w:val="003C17C6"/>
     <w:rsid w:val="003C518B"/>
     <w:rsid w:val="003F2211"/>
     <w:rsid w:val="003F427F"/>
     <w:rsid w:val="003F50C0"/>
     <w:rsid w:val="00400E4D"/>
     <w:rsid w:val="00463E6C"/>
     <w:rsid w:val="00464E35"/>
     <w:rsid w:val="00471BDD"/>
     <w:rsid w:val="004850BC"/>
     <w:rsid w:val="004850CD"/>
     <w:rsid w:val="0048572E"/>
     <w:rsid w:val="00486665"/>
     <w:rsid w:val="004B250D"/>
     <w:rsid w:val="004C6FC4"/>
     <w:rsid w:val="004E2004"/>
     <w:rsid w:val="005017A8"/>
     <w:rsid w:val="00504170"/>
     <w:rsid w:val="00507EFC"/>
     <w:rsid w:val="005167CF"/>
     <w:rsid w:val="0052728E"/>
     <w:rsid w:val="00550E0B"/>
     <w:rsid w:val="00554622"/>
     <w:rsid w:val="00570C91"/>
+    <w:rsid w:val="00580EBB"/>
     <w:rsid w:val="00584DF4"/>
     <w:rsid w:val="00585C22"/>
     <w:rsid w:val="005A5A19"/>
     <w:rsid w:val="005A68D7"/>
     <w:rsid w:val="005B36A3"/>
     <w:rsid w:val="005C1BB8"/>
     <w:rsid w:val="005C61F8"/>
     <w:rsid w:val="005D4BFE"/>
     <w:rsid w:val="005E531E"/>
     <w:rsid w:val="0060541E"/>
     <w:rsid w:val="00623485"/>
     <w:rsid w:val="00631AA8"/>
     <w:rsid w:val="00642E37"/>
     <w:rsid w:val="006F1ED3"/>
     <w:rsid w:val="006F2096"/>
     <w:rsid w:val="00702DE7"/>
     <w:rsid w:val="00711E63"/>
     <w:rsid w:val="007322CC"/>
     <w:rsid w:val="0074150F"/>
     <w:rsid w:val="00744E18"/>
     <w:rsid w:val="00750C99"/>
     <w:rsid w:val="0076389E"/>
     <w:rsid w:val="00764A23"/>
     <w:rsid w:val="007728AA"/>
     <w:rsid w:val="0077402A"/>
@@ -3589,50 +3597,51 @@
     <w:rsid w:val="00B956AA"/>
     <w:rsid w:val="00BA18E8"/>
     <w:rsid w:val="00C052E3"/>
     <w:rsid w:val="00C11CF7"/>
     <w:rsid w:val="00C3736F"/>
     <w:rsid w:val="00C37F3C"/>
     <w:rsid w:val="00C46FC3"/>
     <w:rsid w:val="00C4709C"/>
     <w:rsid w:val="00C708F9"/>
     <w:rsid w:val="00CB533B"/>
     <w:rsid w:val="00CB6941"/>
     <w:rsid w:val="00CC23E1"/>
     <w:rsid w:val="00CD6E2E"/>
     <w:rsid w:val="00CF0ADD"/>
     <w:rsid w:val="00CF14C8"/>
     <w:rsid w:val="00D51ADF"/>
     <w:rsid w:val="00D551A4"/>
     <w:rsid w:val="00D67B5B"/>
     <w:rsid w:val="00D86DC7"/>
     <w:rsid w:val="00D97F53"/>
     <w:rsid w:val="00DA67F6"/>
     <w:rsid w:val="00DB2DE3"/>
     <w:rsid w:val="00DB533D"/>
     <w:rsid w:val="00DE5441"/>
     <w:rsid w:val="00DF5F17"/>
+    <w:rsid w:val="00E17D35"/>
     <w:rsid w:val="00E20D59"/>
     <w:rsid w:val="00E46921"/>
     <w:rsid w:val="00E55A09"/>
     <w:rsid w:val="00E76EB5"/>
     <w:rsid w:val="00E81E80"/>
     <w:rsid w:val="00E92F87"/>
     <w:rsid w:val="00E93CD7"/>
     <w:rsid w:val="00E96125"/>
     <w:rsid w:val="00EA4CF9"/>
     <w:rsid w:val="00EB2330"/>
     <w:rsid w:val="00EB6FA8"/>
     <w:rsid w:val="00EC06A5"/>
     <w:rsid w:val="00EC5FEF"/>
     <w:rsid w:val="00ED39D6"/>
     <w:rsid w:val="00ED4427"/>
     <w:rsid w:val="00ED7F99"/>
     <w:rsid w:val="00EF184D"/>
     <w:rsid w:val="00EF4594"/>
     <w:rsid w:val="00F04B3E"/>
     <w:rsid w:val="00F13172"/>
     <w:rsid w:val="00F16DF2"/>
     <w:rsid w:val="00F2036B"/>
     <w:rsid w:val="00F21967"/>
     <w:rsid w:val="00F25F43"/>
     <w:rsid w:val="00F317FA"/>
@@ -4777,65 +4786,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhwmIYDhN8AMono0aDQ6hPNyUn79w==">CgMxLjA4AHIhMVA3c1V4UkIxTFJHSEtWU0dvQ1lySHk3dmJjc0xMdEds</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1371</Words>
-  <Characters>782</Characters>
+  <Words>1377</Words>
+  <Characters>786</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2149</CharactersWithSpaces>
+  <CharactersWithSpaces>2159</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>