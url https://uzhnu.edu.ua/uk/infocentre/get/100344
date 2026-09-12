--- v0 (2026-08-05)
+++ v1 (2026-09-12)
@@ -1,7462 +1,4905 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="17A45D86" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A82EDAE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A49D26" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BE4EA41" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>заліково</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212D6883" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07FB8261" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660F3BC9" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56C570A5" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>для студентів заочної форми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717571D2" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F7F46A0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419C8365" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00C55C6B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1-2 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C698825" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E7724C0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">2 семестр </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6798ADBC" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="2BC9B637" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="987"/>
         <w:gridCol w:w="1559"/>
-        <w:gridCol w:w="3823"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="3251"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="4106"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005316E0" w14:paraId="6CF92C57" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="1BE3FCF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="674DEB46" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74602080" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3347BE70" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="26CBBFC2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="626198A4" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71882AE6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5529B022" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0FE2A6F4" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B56D90D" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="052B999D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DD19341" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74B0CDA3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0ADBB0" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DCDC97F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="079AB5D3" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AB7DA8A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="553E0CAF" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A47ABF6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Залік/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="487975C8" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A9CCF50" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76A85C2F" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="7CCA0CD2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33E571CF" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E5ACF8B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044BDA0F" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CD9000F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="580F91F7" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="6028B113" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="239"/>
+          <w:trHeight w:val="1104"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E26FCF8" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="146C6E71" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28C37735" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1ED5AF4F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC1002C" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06B31D67" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>А4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2030829C" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="207BB8A2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Середня освіта»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000F606F" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4566EBE1" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(Історія та </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>громадянська</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> освіта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...28 lines deleted...]
-            <w:tcW w:w="1413" w:type="dxa"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1873E617" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Археолого-етнографічна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2195F175" w14:textId="088442A7" w:rsidR="005316E0" w:rsidRPr="00B054AE" w:rsidRDefault="00000000" w:rsidP="00B054AE">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="314EC18B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>29.06.2026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3116" w:type="dxa"/>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="105CD439" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3563CC63" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>zsc-xhmc-fqx</w:t>
+                <w:t>amj-wybz-tiq</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="54464375" w14:textId="3185D2B9" w:rsidR="005316E0" w:rsidRPr="00B968B3" w:rsidRDefault="00B968B3">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50A4B21A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+              </w:rPr>
+              <w:t>10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2696B48D" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="59517BDE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E993EEA" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>доц. Шкурко Г.В.</w:t>
+          <w:p w14:paraId="2609C71F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Леньо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.Ю</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="18707C5B" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="5E9845CE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="141E0451" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="682781E7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12BADA63" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2558C6AF" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CADC53" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>В9</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56733132" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Історія та археологія»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...24 lines deleted...]
-            <w:vMerge/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C332B3A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності (2 частина)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...85 lines deleted...]
-          <w:p w14:paraId="0E352611" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="720DFE4C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>30.06.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2802245B" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+              <w:t>4.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DE1AC96" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...24 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>spf-fizr-des</w:t>
+                <w:t>amj-wybz-tiq</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3B75E4DE" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75A6BD72" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9.00</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="34D9E54D" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+              <w:t>12:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18BEBF25" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68B7A450" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Леньо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> П.Ю.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Мойжес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="28E635A0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EAF69E3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A7E03AE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F5FF85D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Основи наукових досліджень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FC7CC91" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9.00</w:t>
-[...21 lines deleted...]
-              </w:pBdr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5EFFCD23" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...225 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>gbd-nuer-ofe</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4D1F3606" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="166D984D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="41686E94" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+              <w:t>12:45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05787A9F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A04E586" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Скиба І.І.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Шніцер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB26C3" w14:paraId="6AF86CA9" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22A3FCFD" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="082D42CA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B6800CB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF35B89" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...974 lines deleted...]
-            <w:tcW w:w="3116" w:type="dxa"/>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5463FE19" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
-            <w:pPr>
+          <w:p w14:paraId="660B9745" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId10">
+                <w:color w:val="1155CC"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>zsc-xhmc-fqx</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1B17F819" w14:textId="4514A4F0" w:rsidR="005316E0" w:rsidRPr="007D09E0" w:rsidRDefault="007D09E0">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65B71FAF" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D4772D0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="790C6129" w14:textId="0EE043C9" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Шкурко Г.В., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>проф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008C63DF">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...66 lines deleted...]
-              <w:t>доц. Шкурко Г.В.</w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Венжинович</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="5595E341" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="49975EEA" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="193"/>
+          <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="001CF8D2" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="576D7885" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72824243" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="1DB55A2A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...48 lines deleted...]
-          <w:p w14:paraId="2FDF3E57" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5150BA8C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Іноземна мова </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21117D07" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>24.06.2026</w:t>
-[...28 lines deleted...]
-            <w:tcW w:w="3116" w:type="dxa"/>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70B01557" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
-[...344 lines deleted...]
-          <w:p w14:paraId="0F0B786B" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36F64C29" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12">
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>uip-bjju-aeg</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4617570B" w14:textId="1357BFD2" w:rsidR="005316E0" w:rsidRPr="00B33057" w:rsidRDefault="00B33057">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D499D6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+              </w:rPr>
+              <w:t>17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0873275A" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="741E7185" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44B95FD1" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-              <w:t>доц. Тодорова Н.Ю.</w:t>
+          <w:p w14:paraId="4EF5DFCB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Тодорова Н.Ю., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Мищко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="0B2B49D5" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="22E3DB98" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A8E43A4" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="4F210DA0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC5D007" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="42148C11" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="05CA9A80" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="294E32F5" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Історія України (давній час)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4895E103" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38059F1F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>26.06.2026</w:t>
-[...28 lines deleted...]
-            <w:tcW w:w="3116" w:type="dxa"/>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E598723" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4AB631FE" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13">
+            <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ayn-rmfr-ofr</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1522" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7BA232C3" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AA8ACEC" w14:textId="3D10B369" w:rsidR="00DB26C3" w:rsidRPr="003C16D2" w:rsidRDefault="003C16D2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="18825628" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43FEB6CC" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C3C2A30" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1DB77A84" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Світлик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Н.М.</w:t>
+              <w:t xml:space="preserve"> Н.М., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Ліхтей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> І.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="7432B717" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="33629CE4" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16BC346B" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="1A6C0E31" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D339DA6" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="3E693B94" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5033CCA9" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
-[...24 lines deleted...]
-            <w:tcW w:w="1413" w:type="dxa"/>
+          <w:p w14:paraId="661F6512" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Археологічна практика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E3F43B0" w14:textId="104D9A83" w:rsidR="005316E0" w:rsidRDefault="00B0486D">
-[...30 lines deleted...]
-          <w:p w14:paraId="0C149E0B" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D75483E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>07.07.2026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3116" w:type="dxa"/>
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DFFBD14" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77615128" w14:textId="4A773D3B" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1A73E8"/>
+                  <w:color w:val="1155CC"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
-                  <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1A73E8"/>
+                  <w:color w:val="1155CC"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
-                  <w:highlight w:val="white"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>spf-fizr-des</w:t>
+                <w:t>zpv-oxsf-vgc</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-          </w:p>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B73552E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9.00</w:t>
-[...11 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+              <w:t>15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CF37A79" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4297A40C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23AE63AD" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E7D2E36" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">доц. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Алешкевич</w:t>
+              <w:t>Мойжес</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Я.А.</w:t>
+              <w:t xml:space="preserve"> В.В.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="15D205D6" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="006E1628" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16140" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58A6E5FD" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="6929B769" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F085D" w14:paraId="3F46560C" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="19C4E70A" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35369DF0" w14:textId="77777777" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
+          <w:p w14:paraId="1A54BC4C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B55C6B3" w14:textId="77777777" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
+          <w:p w14:paraId="3FC87931" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Спеціальність: 014.03</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74B47194" w14:textId="77777777" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
+          <w:p w14:paraId="08DE1A05" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> «Середня освіта»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49762F94" w14:textId="77777777" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
+          <w:p w14:paraId="4B98D914" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Історія та громадянська освіта)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="3251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="560C217F" w14:textId="25A55357" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
-[...24 lines deleted...]
-            <w:tcW w:w="1413" w:type="dxa"/>
+          <w:p w14:paraId="41CCB500" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Курсова робота з дисципліни «Історія та культура середньовічної Європи»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="527AF277" w14:textId="77777777" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
+          <w:p w14:paraId="65488795" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>02.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A863D04" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Керівник курсової роботи відправить посилання особисто</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ADF8CC7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>.06.2026</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="56ECED83" w14:textId="51B4B278" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
+              <w:t>14.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D28B5B0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...142 lines deleted...]
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A9B9F97" w14:textId="2098B67C" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
-[...1274 lines deleted...]
-          <w:p w14:paraId="198F4D90" w14:textId="77777777" w:rsidR="004F085D" w:rsidRDefault="004F085D" w:rsidP="004F085D">
+          <w:p w14:paraId="4DCF0378" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Кафедра АСІУДД</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="604E36FB" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="31E0394F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A0225C" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="02035AE7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215301D5" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55C3032B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087A1D20" w14:textId="3FF4307D" w:rsidR="005316E0" w:rsidRDefault="00000000">
+    <w:p w14:paraId="355D6BC1" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>02.0</w:t>
-[...20 lines deleted...]
-        <w:t>.2026</w:t>
+        <w:t>28.08.2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBC18CF" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="5BFBA181" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E10A246" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="5F6FBC43" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2E58E7" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="5C962D7B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10159154" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="085BAB0B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2674FD36" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="3FBD72ED" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7122D535" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="61EED532" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="605A553A" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="2275DCF9" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04847F65" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="1EAAEEF6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A17F9B0" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="1E9E172E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34D2D763" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="31EC01F3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179DD3DF" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="461390A2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD5E2DD" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="77A06A05" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="546CEB63" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="6010337B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="718F0A28" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="6893E4A6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17858E87" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="0CB7B4E3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B99D64" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="7EA31040" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D8090D" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="50B35266" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE01E26" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="0A6CE34E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62F17D41" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="0E58EF6C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="655F2491" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="04E5ABAC" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E0AB57B" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="79F7AA1E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BE0EB40" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+    <w:p w14:paraId="2D46296D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a6"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="989"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3958"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="1520"/>
         <w:gridCol w:w="1395"/>
         <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005316E0" w14:paraId="250ADB0B" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="34E78E40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EADDF9A" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="77AFFD0E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F67D942" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="358C06B6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E06894E" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="57EA3B13" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BCE1E06" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="4FE92244" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D6297DC" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="3DD466CA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6897EE" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="1878364A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49996A77" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="56C785BB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D962B61" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="3F623066" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="708F64F4" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="4BCA40C2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C81EE51" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="3248F4E2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA0718B" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="33E74E74" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1930AC5A" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="4BB99580" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B50BDC7" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="29A935C7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="638D6743" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="5B80EACF" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42BF6BCD" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="7BBCE707" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="449777FB" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="18F803F6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01E2B03A" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="7DBCB720" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="2626088B" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="0387337C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4820D436" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="29232F50" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E79F7DB" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="45DAEBED" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1826570A" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="7A99B118" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11E5E33E" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="752BE94A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B4B7560" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="30A1BA96" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E2B206" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="477FEC53" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BD47B55" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="119A1235" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="718C159C" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="5EB93DDD" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="02DE4F83" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="5F36B106" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C22948A" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="74CEDA9C" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75A93604" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="3EA58636" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778A2705" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="6F1AA30D" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A07D67E" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="6BEE16F7" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69BC53FF" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="27F3FBA4" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78EF4EA0" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="56098A6F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA84D09" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="4710A595" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="469FFDF4" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="64AD1620" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="5FCBF145" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="159F5FD5" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="259D0E36" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="5032267E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1536FB40" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="2EFB9E85" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79517141" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="05FD19A1" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4472D4DB" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="59CCE9A3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="045CB459" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="252BFC3E" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="737F6530" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="23788AD3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7959DEBE" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="6272923F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07C3060E" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="606173AB" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="73362209" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="38889A8E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DF3C806" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="1E2C39C2" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C4D4D7E" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="21B096FA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CA2C745" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="0E9CC3F3" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BC37C81" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="2F15ED90" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="258C43EC" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="77476E33" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11166D29" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="0A5B7FE9" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="246668C1" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="7346B7FA" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07CD8A0F" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="7B0CE3B5" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005316E0" w14:paraId="324778AD" w14:textId="77777777">
+      <w:tr w:rsidR="00DB26C3" w14:paraId="6B753F61" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="989" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC4A322" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="6B9E008A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58B356E5" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0">
+          <w:p w14:paraId="2787AEDD" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73197FA8" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="1B4C0A29" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34434286" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="4F2E915F" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="135BD723" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="488BD87B" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="455925FE" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="37FCC0E6" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="081357AB" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="768105B4" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6916FF27" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
+          <w:p w14:paraId="4EC4B58A" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AED41D6" w14:textId="77777777" w:rsidR="005316E0" w:rsidRDefault="005316E0"/>
-    <w:sectPr w:rsidR="005316E0">
+    <w:p w14:paraId="0C0D5AB0" w14:textId="77777777" w:rsidR="00DB26C3" w:rsidRDefault="00DB26C3"/>
+    <w:sectPr w:rsidR="00DB26C3" w:rsidSect="008C63DF">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="395" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="CC"/>
-[...3 lines deleted...]
-    <w:embedItalic r:id="rId1" w:fontKey="{BC72DECE-2B32-4C31-9E6D-D1DBA10869E2}"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{ACEDF933-B917-4C88-A46E-2DE0917C95AE}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{4F994735-DD91-4C0E-B5DB-7496BD437DB9}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{27FD55BA-F470-4ED8-AD46-32F92AC31645}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{F1CCEBE9-C0B7-4323-B1B8-D145D438BCB2}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{ABB95CB6-8053-4BDE-A6DE-D0700168ECBE}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005316E0"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00FB4F1D"/>
+    <w:rsidRoot w:val="00DB26C3"/>
+    <w:rsid w:val="000F130A"/>
+    <w:rsid w:val="002934B3"/>
+    <w:rsid w:val="003C16D2"/>
+    <w:rsid w:val="008C63DF"/>
+    <w:rsid w:val="00DB26C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0417D6EC"/>
-  <w15:docId w15:val="{3D8C030B-E270-4CC4-9DC2-B4993A9C9636}"/>
+  <w14:docId w14:val="0B3235B0"/>
+  <w15:docId w15:val="{7F45F37E-4E33-445E-8DFA-3549E66F3425}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8004,105 +5447,142 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ayn-rmfr-ofr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ayn-rmfr-ofr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/gbd-nuer-ofe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uip-bjju-aeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/hde-zhcy-dhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/spf-fizr-des" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/gbd-nuer-ofe" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yve-rkes-kmg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/spf-fizr-des?hs=122&amp;authuser=0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zsc-xhmc-fqx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/gbd-nuer-ofe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zpv-oxsf-vgc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amj-wybz-tiq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ayn-rmfr-ofr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uip-bjju-aeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8391,67 +5871,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhaNxQ/tfsgN+QrS4SLpYRLoqlQJA==">CgMxLjA4AHIhMUJHVS1JZVV4OXhTcGI0cE10bm5aZkxsQTZ5elMxY05H</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mizNHxemGrOU4sCt+DZhT2lLZ1F5A==">CgMxLjA4AHIhMWZqNW5TUFB6ODA1d2d6NVp1ZXFaalFkejBsS2NYSFI5</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2180</Words>
-  <Characters>1243</Characters>
+  <Words>1733</Words>
+  <Characters>989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3417</CharactersWithSpaces>
+  <CharactersWithSpaces>2717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>