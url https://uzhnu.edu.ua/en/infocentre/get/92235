--- v0 (2026-04-30)
+++ v1 (2026-06-04)
@@ -1,599 +1,483 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3F7F27C2" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00532372">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F1243E8" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC3E084" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="3F68EEED" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«ЗАТВЕРДЖЕНО»</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> «ЗАТВЕРДЖЕНО»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5788FB7F" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="37A2C58D" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на засіданні кафедри                                                       на засіданні Вченої ради</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D252548" w14:textId="4CBB86C5" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="003B73FC" w:rsidP="00532372">
+    <w:p w14:paraId="7A8188B0" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="180" w:right="280"/>
+        <w:ind w:left="180" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>дитячої</w:t>
-[...18 lines deleted...]
-        <w:t>стоматологічного факультету</w:t>
+        <w:t>дитячої стоматології                                               ННІ стоматології та лабораторної медицини</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55141572" w14:textId="4AEBB768" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="5665B94E" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="-74" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Протокол №</w:t>
+        <w:t xml:space="preserve">   Протокол № 8 від 23 березня 2026 р.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">   Протокол № 4 від 30 березня 2026 р.                                                                                                                                                             В.о. завідувача кафедри</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> від  </w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   Протокол № </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve">   Голова Вченої ради стомат.ф-ту</w:t>
+        <w:t xml:space="preserve">   Голова Вченої ради ННІСЛМ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E878B87" w14:textId="09E03BC0" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="1782B86F" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="175" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>к.мед.н.</w:t>
+        <w:t>к.мед.н</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>, доц.</w:t>
+        <w:t>., доц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Білищук</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Л.М.</w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 </w:t>
+        <w:t xml:space="preserve">                                           </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t>д.мед.н</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">д.мед.н., проф. Костенко Є.Я. </w:t>
+        <w:t xml:space="preserve">., проф. Костенко Є.Я. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100C76F" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="0CEA3EAA" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   _______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEEF813" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00E83CEB">
+    <w:p w14:paraId="1172A60D" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:spacing w:after="17"/>
         <w:ind w:left="12" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF3EA00" w14:textId="64976448" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
+    <w:p w14:paraId="7658ED3A" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="12" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F699E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ДВНЗ «УЖГОРОДСЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793D765C" w14:textId="698818AB" w:rsidR="00A75186" w:rsidRPr="009F699E" w:rsidRDefault="00A75186" w:rsidP="00A75186">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="4C91C63A" w14:textId="77777777" w:rsidR="00B43C11" w:rsidRDefault="00B43C11" w:rsidP="00B43C11">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="2357" w:hanging="2215"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009F699E">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Навчально-науковий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>СТОМАТОЛОГІЧНИЙ ФАКУЛЬТЕТ</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інститут</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стоматології</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лабораторної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>діагностики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="01109BCA" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E27F161" w14:textId="7D13F0FA" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -776,74 +660,74 @@
     <w:p w14:paraId="379EFF3A" w14:textId="7D18D7AA" w:rsidR="00AF624C" w:rsidRPr="009F699E" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>АЛГОРИТМ РОБОТИ ПРИ ВИКОНАННІ КЛІНІЧНОГО СЦЕНАРІЮ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBD05CD" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
+    <w:p w14:paraId="7FBD05CD" w14:textId="0F6E782A" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
         </w:rPr>
-        <w:t>««Пляшковий» карієс 52,51,61,62 зубів в межах емалі дитині 1 рік і 2 міс.: вибір методики лікування»</w:t>
+        <w:t>«Пляшковий» карієс 52,51,61,62 зубів в межах емалі дитині 1 рік і 2 міс.: вибір методики лікування»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7643AFA8" w14:textId="189CCD5F" w:rsidR="00DC5720" w:rsidRPr="008B0A96" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6110061A" w14:textId="77777777" w:rsidR="002914D8" w:rsidRDefault="002914D8" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -852,150 +736,339 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="579A7BD3" w14:textId="7F93B83D" w:rsidR="00532372" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00584C6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>В ході роботи над клінічними сценарієм Вам будуть поставлені завдання, які потребують клінічної аргументації та/або практичного вирішення (постановка діагнозу,  визначення тактики ведення та лікування, реалізація практичних навичок).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8D44A3" w14:textId="1CD826E9" w:rsidR="00532372" w:rsidRPr="008B0A96" w:rsidRDefault="00532372" w:rsidP="008B0A96">
+    <w:p w14:paraId="5C8D44A3" w14:textId="4AD22363" w:rsidR="00532372" w:rsidRPr="008B0A96" w:rsidRDefault="00532372" w:rsidP="008B0A96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Зміст клінічного сценарію, котрий стосується виконання практичної навички </w:t>
       </w:r>
       <w:r w:rsidR="008B0A96" w:rsidRPr="008B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>««Пляшковий» карієс 52,51,61,62 зубів в межах емалі дитині 1 рік і 2 міс.: вибір методики лікування»</w:t>
+        <w:t>«Пляшковий» карієс 52,51,61,62 зубів в межах емалі дитині 1 рік і 2 міс.: вибір методики лікування»</w:t>
       </w:r>
       <w:r w:rsidR="001B5C52">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">передбачає вирішення клінічного завдання з виконанням практичних навичок, алгоритм котрих представлений нижче. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="416E10B2" w14:textId="605681B1" w:rsidR="009A365E" w:rsidRDefault="009A365E" w:rsidP="00B85E6E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="105844CC" w14:textId="77777777" w:rsidR="00B85E6E" w:rsidRDefault="00B85E6E" w:rsidP="00B85E6E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AC274A1" w14:textId="0C52889C" w:rsidR="00532372" w:rsidRDefault="008B0A96" w:rsidP="00532372">
+    <w:p w14:paraId="7AC274A1" w14:textId="42411D5F" w:rsidR="00532372" w:rsidRPr="00DA5381" w:rsidRDefault="008B0A96" w:rsidP="00DA5381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Алгоритм роботи на станції при демонструванні вміння проведення імпрегнаційного лікування карієсу тимчасових зубів</w:t>
+        <w:t xml:space="preserve">Алгоритм </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>роботи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>станції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>демонструванні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>вміння</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проведення</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>імпрегнаційного</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лікування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>карієсу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тимчасових</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B0A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зубів</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4D012B9F" w14:textId="77777777" w:rsidR="00914FF1" w:rsidRDefault="00914FF1" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid3"/>
         <w:tblW w:w="9465" w:type="dxa"/>
         <w:tblInd w:w="89" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="16" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="38" w:type="dxa"/>
         </w:tblCellMar>
@@ -2177,51 +2250,71 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DECB83E" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно використовує оглядові інструменти для проведення огляду, дотримується належного позиціонування пацієнт, інформує пацієнта про особливості проведення огляду, належним чином безпосередньо проводить клінічний огляд </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> використовує оглядові інструменти для проведення огляду, дотримується належного позиціонування пацієнт, інформує пацієнта про особливості проведення огляду, належним чином безпосередньо проводить клінічний огляд </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0A96" w:rsidRPr="008B0A96" w14:paraId="1701178A" w14:textId="77777777" w:rsidTr="008B0A96">
         <w:trPr>
           <w:trHeight w:val="2111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E790D2" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:right="67"/>
               <w:jc w:val="center"/>
@@ -2281,51 +2374,71 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6535AC25" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно сформулював попередній діагноз та визначив необхідний комплекс </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сформулював попередній діагноз та визначив необхідний комплекс </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5719E207" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:ind w:hanging="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">лікувально-профілактичних заходів </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2425,51 +2538,71 @@
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75619C2B" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно проводить технічні навички у відповідності до цільового практичного завдання </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проводить технічні навички у відповідності до цільового практичного завдання </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0A96" w:rsidRPr="008B0A96" w14:paraId="301F3929" w14:textId="77777777" w:rsidTr="008B0A96">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="19" w:type="dxa"/>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -2679,75 +2812,355 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FE6AF68" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>- Ознайомтесь з віком дитини та моделлю зубного ряду.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ознайомтесь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>віком</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>дитини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>моделлю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>зубного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ряду</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FE42311" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>- Пояснити суть процедури батькам (мета, тривалість, ефект).</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Пояснити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>суть</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>процедури</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>батькам</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>мета</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>тривалість</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ефект</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0A96" w:rsidRPr="008B0A96" w14:paraId="74E6D6B5" w14:textId="77777777" w:rsidTr="008B0A96">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="19" w:type="dxa"/>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -2824,178 +3237,1184 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37F4B248" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B0A96">
-[...6 lines deleted...]
-              <w:t>Підготувати інструменти та розчин срібла або інший препарат для імпрегнації (наприклад, препарат на основі аміаку срібла).</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Підготувати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>інструменти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>розчин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>срібла</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>інший</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>препарат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>для</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>імпрегнації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>наприклад</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>препарат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>основі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>аміаку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>срібла</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="416850B1" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B0A96">
-[...6 lines deleted...]
-              <w:t>Осушити уражені ділянки ватними кульками або повітрям.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Осушити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>уражені</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ділянки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ватними</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>кульками</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>повітрям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59EC7CA7" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B0A96">
-[...6 lines deleted...]
-              <w:t>Ізолювати робочу зону від слини ватними валиками.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ізолювати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>робочу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>зону</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>від</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>слини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ватними</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>валиками</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6076F127" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B0A96">
-[...6 lines deleted...]
-              <w:t>Занурити ватну кульку або аплікатор у розчин імпрегнації.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Занурити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ватну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>кульку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>аплікатор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>розчин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>імпрегнації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E0E40E1" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B0A96">
-[...6 lines deleted...]
-              <w:t>Нанести препарат точково на уражені ділянки емалі протягом 1–3 хвилин.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Нанести</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>препарат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>точково</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>уражені</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ділянки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>емалі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>протягом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1–3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>хвилин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13DBDE2B" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B0A96">
-[...6 lines deleted...]
-              <w:t>Залишити зуби відкритими для висихання, не змивати.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Залишити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>зуби</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>відкритими</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>для</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>висихання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>не</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>змивати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0A96" w:rsidRPr="008B0A96" w14:paraId="17923CDF" w14:textId="77777777" w:rsidTr="008B0A96">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="19" w:type="dxa"/>
           <w:trHeight w:val="2396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -3079,117 +4498,519 @@
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E2D2A62" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>- Повторити процедуру згідно призначеного курсу (через 2–3 дні, 3–5 разів).</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Повторити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>процедуру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>згідно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>призначеного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>курсу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>через</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2–3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>дні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 3–5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>разів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25BFFD32" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>- Надання рекомендацій стосовно індивідуальної</w:t>
-[...6 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Надання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B0A96">
-[...6 lines deleted...]
-              <w:t>гігієни ротової порожнини.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>рекомендацій</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>стосовно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>індивідуальної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>гігієни</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ротової</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>порожнини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="516129ED" w14:textId="77777777" w:rsidR="008B0A96" w:rsidRPr="008B0A96" w:rsidRDefault="008B0A96" w:rsidP="008B0A96">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="708"/>
               </w:tabs>
               <w:ind w:left="360" w:hanging="360"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B0A96">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>- Санітарно-освітня бесіда для дитини та батьків.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Санітарно-освітня</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>бесіда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>для</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>дитини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>та</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>батьків</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008B0A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B0A96" w:rsidRPr="008B0A96" w14:paraId="74C75FBE" w14:textId="77777777" w:rsidTr="008B0A96">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="19" w:type="dxa"/>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="16" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
@@ -5254,51 +7075,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="072A0C61" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>збирати інформацію про загальний стан пацієнта, оцінювати психомоторний та фізичний розвиток пацієнта, стан органів щелепно-лицевої ділянки, на підставі результатів лабораторних та інструментальних досліджень оцінювати інформацію щодо діагнозу;</w:t>
+        <w:t xml:space="preserve">збирати інформацію про загальний стан пацієнта, оцінювати психомоторний та фізичний розвиток пацієнта, стан органів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>щелепно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-лицевої ділянки, на підставі результатів лабораторних та інструментальних досліджень оцінювати інформацію щодо діагнозу;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732997BD" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5306,51 +7147,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAF17D6" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або синдромний попередній клінічний діагноз стоматологічного захворювання.</w:t>
+        <w:t xml:space="preserve">виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>синдромний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> попередній клінічний діагноз стоматологічного захворювання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61322F0D" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5410,77 +7271,117 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2081A4D8" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>призначати та аналізувати додаткові (обов’язкові та за вибором) методи обстеження (лабораторні, рентгенологічні, функціональні та/або інструментальні), пацієнтів із захворюваннями органів і тканин ротової порожнини і щелепно-лицевої області для проведення диференційної діагностики захворювань;</w:t>
+        <w:t xml:space="preserve">призначати та аналізувати додаткові (обов’язкові та за вибором) методи обстеження (лабораторні, рентгенологічні, функціональні та/або інструментальні), пацієнтів із захворюваннями органів і тканин ротової порожнини і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>щелепно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-лицевої області для проведення диференційної діагностики захворювань;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289DB77B" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або синдромний попередній клінічний діагноз стоматологічного захворювання;</w:t>
+        <w:t xml:space="preserve">виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>синдромний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> попередній клінічний діагноз стоматологічного захворювання;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4594A853" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5645,116 +7546,116 @@
     </w:p>
     <w:p w14:paraId="51CE5D40" w14:textId="77777777" w:rsidR="00532372" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00532372">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pragmatica Book">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pragmatica Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="30D49BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB579AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E70F63E"/>
     <w:lvl w:ilvl="0" w:tplc="04220001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6488,90 +8389,90 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1130708937">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="709035986">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1359038522">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1605771375">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2042049534">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2128968151">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1988240769">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1162161717">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1203516978">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="2021160224">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E83CEB"/>
     <w:rsid w:val="00014FCF"/>
     <w:rsid w:val="000230BA"/>
     <w:rsid w:val="00042299"/>
     <w:rsid w:val="00061D14"/>
     <w:rsid w:val="00076366"/>
     <w:rsid w:val="00081B6D"/>
     <w:rsid w:val="000A2CF1"/>
     <w:rsid w:val="000A6595"/>
     <w:rsid w:val="000B60E5"/>
     <w:rsid w:val="000C6ADD"/>
     <w:rsid w:val="000E2C7A"/>
     <w:rsid w:val="000F3698"/>
@@ -6659,70 +8560,72 @@
     <w:rsid w:val="009479D0"/>
     <w:rsid w:val="00987E89"/>
     <w:rsid w:val="009A365E"/>
     <w:rsid w:val="009C785E"/>
     <w:rsid w:val="009D107D"/>
     <w:rsid w:val="009E3A80"/>
     <w:rsid w:val="009F699E"/>
     <w:rsid w:val="00A002D7"/>
     <w:rsid w:val="00A02DDB"/>
     <w:rsid w:val="00A1656D"/>
     <w:rsid w:val="00A3627D"/>
     <w:rsid w:val="00A36ADF"/>
     <w:rsid w:val="00A37647"/>
     <w:rsid w:val="00A71503"/>
     <w:rsid w:val="00A75186"/>
     <w:rsid w:val="00AC3BB5"/>
     <w:rsid w:val="00AC6ECD"/>
     <w:rsid w:val="00AD6C77"/>
     <w:rsid w:val="00AE490D"/>
     <w:rsid w:val="00AF1B46"/>
     <w:rsid w:val="00AF624C"/>
     <w:rsid w:val="00B2231A"/>
     <w:rsid w:val="00B33AB1"/>
     <w:rsid w:val="00B4301C"/>
     <w:rsid w:val="00B43097"/>
+    <w:rsid w:val="00B43C11"/>
     <w:rsid w:val="00B43C54"/>
     <w:rsid w:val="00B75254"/>
     <w:rsid w:val="00B82A3D"/>
     <w:rsid w:val="00B85E6E"/>
     <w:rsid w:val="00B90D7C"/>
     <w:rsid w:val="00BB1869"/>
     <w:rsid w:val="00BB5444"/>
     <w:rsid w:val="00BE4E1D"/>
     <w:rsid w:val="00BF6935"/>
     <w:rsid w:val="00C0446E"/>
     <w:rsid w:val="00C375F1"/>
     <w:rsid w:val="00C5210D"/>
     <w:rsid w:val="00CA69A0"/>
     <w:rsid w:val="00CD02B5"/>
     <w:rsid w:val="00CD5641"/>
     <w:rsid w:val="00CF4A99"/>
     <w:rsid w:val="00D02969"/>
     <w:rsid w:val="00D04CC0"/>
     <w:rsid w:val="00D30863"/>
     <w:rsid w:val="00D928B2"/>
+    <w:rsid w:val="00DA5381"/>
     <w:rsid w:val="00DC5720"/>
     <w:rsid w:val="00E16072"/>
     <w:rsid w:val="00E56426"/>
     <w:rsid w:val="00E806DD"/>
     <w:rsid w:val="00E83CEB"/>
     <w:rsid w:val="00E84D38"/>
     <w:rsid w:val="00E87FE7"/>
     <w:rsid w:val="00EA472E"/>
     <w:rsid w:val="00F3130B"/>
     <w:rsid w:val="00F35711"/>
     <w:rsid w:val="00F40758"/>
     <w:rsid w:val="00F507C8"/>
     <w:rsid w:val="00F51D5F"/>
     <w:rsid w:val="00F57A7E"/>
     <w:rsid w:val="00F61F97"/>
     <w:rsid w:val="00F6689F"/>
     <w:rsid w:val="00F84DD9"/>
     <w:rsid w:val="00F90B58"/>
     <w:rsid w:val="00FC3F45"/>
     <w:rsid w:val="00FC5121"/>
     <w:rsid w:val="00FD6D96"/>
     <w:rsid w:val="00FE23CC"/>
     <w:rsid w:val="00FE7785"/>
     <w:rsid w:val="00FF739F"/>
   </w:rsids>
@@ -6735,51 +8638,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="244841D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0AAAF0C8-8C64-46C0-94F6-A608F1532755}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7346,50 +9249,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E83CEB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -7938,51 +9842,51 @@
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid3">
     <w:name w:val="TableGrid3"/>
     <w:rsid w:val="008B0A96"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="uk-UA"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="33818047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="34931423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9150,50 +11054,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1469006662">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1479035973">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1491945898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1492286690">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10062,85 +11979,85 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4882</Words>
-  <Characters>2784</Characters>
+  <Words>4942</Words>
+  <Characters>2818</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7651</CharactersWithSpaces>
+  <CharactersWithSpaces>7745</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Myroslav Goncharuk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e1a0a44245f72231bea1c71d4fb503e2f33e78642b333a0db8ad075359d345ac</vt:lpwstr>
   </property>