--- v0 (2026-04-30)
+++ v1 (2026-06-04)
@@ -1,599 +1,483 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3F7F27C2" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00532372">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F1243E8" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="30"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC3E084" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="117D42D4" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«ЗАТВЕРДЖЕНО»</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> «ЗАТВЕРДЖЕНО»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5788FB7F" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="0D797258" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на засіданні кафедри                                                       на засіданні Вченої ради</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D252548" w14:textId="4CBB86C5" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="003B73FC" w:rsidP="00532372">
+    <w:p w14:paraId="07245DB5" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="180" w:right="280"/>
+        <w:ind w:left="180" w:right="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>дитячої</w:t>
-[...18 lines deleted...]
-        <w:t>стоматологічного факультету</w:t>
+        <w:t>дитячої стоматології                                               ННІ стоматології та лабораторної медицини</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55141572" w14:textId="4AEBB768" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="192BA406" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="-74" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Протокол №</w:t>
+        <w:t xml:space="preserve">   Протокол № 8 від 23 березня 2026 р.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> __</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">   Протокол № 4 від 30 березня 2026 р.                                                                                                                                                             В.о. завідувача кафедри</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> від  </w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   Протокол № </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve">   Голова Вченої ради стомат.ф-ту</w:t>
+        <w:t xml:space="preserve">   Голова Вченої ради ННІСЛМ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E878B87" w14:textId="09E03BC0" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="3A4047A8" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="175" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>к.мед.н.</w:t>
+        <w:t>к.мед.н</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>, доц.</w:t>
+        <w:t>., доц.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Білищук</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Л.М.</w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 </w:t>
+        <w:t xml:space="preserve">                                           </w:t>
       </w:r>
-      <w:r w:rsidR="003B73FC">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t>д.мед.н</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">д.мед.н., проф. Костенко Є.Я. </w:t>
+        <w:t xml:space="preserve">., проф. Костенко Є.Я. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100C76F" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
+    <w:p w14:paraId="4F09CAD4" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="180" w:right="895" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">   _______________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="005177DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEEF813" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00E83CEB">
+    <w:p w14:paraId="45B6F5D7" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:spacing w:after="17"/>
         <w:ind w:left="12" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DF3EA00" w14:textId="64976448" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
+    <w:p w14:paraId="1702163F" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="12" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F699E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>ДВНЗ «УЖГОРОДСЬКИЙ НАЦІОНАЛЬНИЙ УНІВЕРСИТЕТ»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793D765C" w14:textId="698818AB" w:rsidR="00A75186" w:rsidRPr="009F699E" w:rsidRDefault="00A75186" w:rsidP="00A75186">
+    <w:p w14:paraId="461C19E5" w14:textId="77777777" w:rsidR="00F626F8" w:rsidRDefault="00F626F8" w:rsidP="00F626F8">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="13" w:line="266" w:lineRule="auto"/>
+        <w:ind w:left="2357" w:hanging="2215"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F699E">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="uk-UA"/>
-[...1 lines deleted...]
-        <w:t>СТОМАТОЛОГІЧНИЙ ФАКУЛЬТЕТ</w:t>
+        </w:rPr>
+        <w:t>Навчально-науковий</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>інститут</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>стоматології</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> та </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>лабораторної</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>діагностики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="01109BCA" w14:textId="77777777" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E27F161" w14:textId="7D13F0FA" w:rsidR="00FE7785" w:rsidRPr="009F699E" w:rsidRDefault="00FE7785" w:rsidP="00A75186">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1000,71 +884,302 @@
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36835C59" w14:textId="1600719A" w:rsidR="009A365E" w:rsidRPr="009A365E" w:rsidRDefault="00DC5720" w:rsidP="009A365E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC5720">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Алгоритм роботи на станції при демонструванні техніки пломбування каріозних порожнин </w:t>
+        <w:t xml:space="preserve">Алгоритм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>роботи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>станції</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>демонструванні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>техніки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пломбування</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>каріозних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>порожнин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5720">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5720">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> класу за Блеком у постійних зубах композитним матеріалом</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>класу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Блеком</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>постійних</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зубах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>композитним</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC5720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>матеріалом</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9465" w:type="dxa"/>
         <w:tblInd w:w="89" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="16" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="38" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="4731"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="4033D3A9" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="1087"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
@@ -1097,92 +1212,160 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F097CA2" w14:textId="69C0BE88" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="69"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Послідовність дій </w:t>
+              <w:t>Послідовність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дій</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29FF3F80" w14:textId="7E1DE1AE" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Критерії контролю правильного виконання </w:t>
+              <w:t>Критерії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> контролю правильного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>виконання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="4AB18315" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F4BE326" w14:textId="39B318AC" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1201,84 +1384,129 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EECFFB8" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Привітатися, </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Привітатися</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">назвати </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>назвати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051AFB15" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">(ідентифікувати) себе </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ідентифікувати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) себе </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218ECC3A" w14:textId="771F01CF" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
@@ -1294,78 +1522,105 @@
                 <w:tab w:val="center" w:pos="2176"/>
                 <w:tab w:val="right" w:pos="3681"/>
               </w:tabs>
               <w:spacing w:after="35" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Студент </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">привітався </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>привітався</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">та </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C28221D" w14:textId="4559EAE9" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ідентифікував себе </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ідентифікував</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> себе </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="1E89017C" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16FEA096" w14:textId="7FB56027" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1384,122 +1639,266 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09C4CC44" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2412"/>
                 <w:tab w:val="right" w:pos="4586"/>
               </w:tabs>
               <w:spacing w:after="31" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Отримати </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Отримати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">завдання, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">уважно </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уважно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B792056" w14:textId="5DDD01AD" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">прочитати його </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>прочитати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>його</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10DA3752" w14:textId="574DECCE" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент обрав завдання та уважно його прочитав </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обрав</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уважно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>його</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> прочитав </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="63D1D4AC" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="090AAA79" w14:textId="1E24E0A3" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1514,86 +1913,150 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="793A8ED0" w14:textId="02836C44" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Помити і висушити руки </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Помити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>висушити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> руки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5685BDDE" w14:textId="6A50EB98" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Руки помито і висушено </w:t>
+              <w:t xml:space="preserve">Руки </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>помито</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> і </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>висушено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="7A8F87B0" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03D8C153" w14:textId="4E1B8788" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1608,86 +2071,142 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D7D43C7" w14:textId="4235E773" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Одягти медичну маску </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Одягти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медичну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маску </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="399DECBB" w14:textId="0D105EF2" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Медичну маску одягнуто </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медичну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маску </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>одягнуто</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="4F2D621B" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F556F42" w14:textId="391FFEE4" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1702,86 +2221,142 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B9A2ECA" w14:textId="6DD3D22F" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Одягти медичні рукавички </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Одягти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>медичні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рукавички </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2501BFF2" w14:textId="31F1A971" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Медичні рукавички одягнуто </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Медичні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рукавички </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>одягнуто</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="0CEFFD59" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B1992AF" w14:textId="15BAF1F4" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1796,87 +2371,115 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F1CF421" w14:textId="32555472" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Обробити руки антисептиком </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Обробити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> руки антисептиком </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54CE6470" w14:textId="157661AB" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="28"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Руки оброблено антисептиком </w:t>
+              <w:t xml:space="preserve">Руки </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>оброблено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> антисептиком </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="53F97291" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DD6FEF2" w14:textId="497AB207" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1891,87 +2494,259 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">7. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BFF6BEB" w14:textId="1262646B" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Розпочати комунікацію з пацієнтом </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Розпочати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>комунікацію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнтом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40DC06B0" w14:textId="66E05681" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="299"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент ініціював процес комунікації, дотримуючись коректної форми діалогу </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ініціював</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>процес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>комунікації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дотримуючись</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>форми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>діалогу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="468C3E4C" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="1942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23ACFC58" w14:textId="51F3E603" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1987,86 +2762,474 @@
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E598360" w14:textId="6B58911B" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="45"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Зібрати у пацієнта наявні скарги та анамнез, уточнити їх у відповідності до даних, наведених у описі клінічного сценарію </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Зібрати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>наявні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>скарги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та анамнез, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уточнити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>їх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>відповідності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>даних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>наведених</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>описі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сценарію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B11D7B0" w14:textId="4F813DBC" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент зібрав увесь необхідний анамнез та уточнив скарги, задав усі додаткові питання, передбачені умовами клінічного сценарію </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>зібрав</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> увесь </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>необхідний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> анамнез та уточнив </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>скарги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, задав </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>усі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>додаткові</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>питання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>передбачені</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>умовами</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сценарію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="0EE53378" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="3229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D3ECEC4" w14:textId="69FD3C46" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="70"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -2087,80 +3250,548 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D8EF0EC" w14:textId="5B11BA6F" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Провести клінічний огляд, визначити необхідність проведення додаткових обстежень </w:t>
+              <w:t xml:space="preserve">Провести </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>визначити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>необхідність</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>додаткових</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обстежень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FBD5EA9" w14:textId="35C9AC43" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно використовує оглядові інструменти для проведення огляду, дотримується належного позиціонування пацієнт, інформує пацієнта про особливості проведення огляду, належним чином безпосередньо проводить клінічний огляд </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>використовує</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>оглядові</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інструменти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляду</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дотримується</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>належного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>позиціонування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інформує</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> про </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>особливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляду</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>належним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> чином </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>безпосередньо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проводить </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>огляд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="3925B23B" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:trPr>
           <w:trHeight w:val="2111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09F42D4E" w14:textId="4ACFFF0C" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="67"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
@@ -2173,103 +3804,285 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">10. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="777AD157" w14:textId="2AAE0EEA" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Визначити тактику ведення та лікування </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Визначити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тактику </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ведення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лікування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C1144DD" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно сформулював попередній діагноз та визначив необхідний комплекс </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сформулював</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>попередній</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>діагноз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>визначив</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>необхідний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> комплекс </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DBDE5CD" w14:textId="0D8B8278" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">лікувально-профілактичних заходів </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лікувально-профілактичних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>заходів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="248102C1" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76334338" w14:textId="218456CB" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
@@ -2295,80 +4108,332 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27A6A79E" w14:textId="1048F3AA" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Провести технічні навички у відповідності із завданням, наведеним у клінічному сценарії </w:t>
+              <w:t xml:space="preserve">Провести </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>технічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>навички</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>відповідності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завданням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>наведеним</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічному</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сценарії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F791E02" w14:textId="15E2615E" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студент коректно проводить технічні навички у відповідності до цільового практичного завдання </w:t>
+              <w:t xml:space="preserve">Студент </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>коректно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> проводить </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>технічні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>навички</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>відповідності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>цільового</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> практичного </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>завдання</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="680FB2BC" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0453594B" w14:textId="1CC63D29" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
@@ -2388,88 +4453,306 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">11.1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C95480C" w14:textId="37303774" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Правильний вибір матеріалів та інструментів </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Правильний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>вибір</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>матеріалів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інструментів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55F9B7DE" w14:textId="68888B4D" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="75"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Студентом обрано із доступного набору матеріально-технічного забезпечення та підготовлено до подальшої роботи моделі пацієнта</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Студентом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обрано</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доступного набору </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>матеріально-технічного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>забезпечення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>підготовлено</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>подальшої</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>роботи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>моделі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="3BAD6C1A" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="767"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D48D680" w14:textId="2C9328F0" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -2489,95 +4772,213 @@
               </w:rPr>
               <w:t xml:space="preserve">11.2. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E59BE2C" w14:textId="34305241" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t>Оцінка клінічної ситуації:</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Оцінка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ситуації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43E17760" w14:textId="1FE44013" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - Ознайомтесь з віком дитини та моделлю зубного ряду.</w:t>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ознайомтесь</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>віком</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>дитини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>моделлю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зубного ряду.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="1B1B45E9" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0718ED34" w14:textId="0FD0CAF1" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
@@ -2597,147 +4998,535 @@
               </w:rPr>
               <w:t xml:space="preserve">11.3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62508981" w14:textId="038C8670" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Препарування каріозної порожнини</w:t>
-            </w:r>
+              <w:t>Препарування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>каріозної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>порожнини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59E142FE" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Створення анатомічно правильного доступу до каріозної порожнини;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Створення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анатомічно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> правильного доступу до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>каріозної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>порожнини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31D4023C" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Повне видалення розмʼякшеного та інфікованого дентину;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Повне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>видалення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>розмʼякшеного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інфікованого</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дентину;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D668A38" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="48"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Збереження захисних зон емалі та дентину;   </w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Збереження</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>захисних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зон </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>емалі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та дентину;   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B7FABF" w14:textId="51D158B0" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Уникнення надмірного розширення порожнини, залишаючи округлі краї, не створюючи фальцу.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Уникнення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>надмірного</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>розширення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>порожнини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залишаючи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>округлі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>краї</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>створюючи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> фальцу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="1EBE64C0" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AB91499" w14:textId="41CB67B6" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
@@ -2760,111 +5549,225 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09580A00" w14:textId="18829D2C" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Промити </w:t>
+              <w:t>Промити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="11"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>всі поверхні зуба водою. Висушити</w:t>
-            </w:r>
+              <w:t>всі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>поверхні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зуба водою. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Висушити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1184625E" w14:textId="1FBB8D64" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>поверхні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зуба </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>чисті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сухі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="3F98FD3A" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7483633B" w14:textId="28ED2634" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -2887,89 +5790,289 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F82B65B" w14:textId="0EAC7660" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t>Ізолювати зуб від слини за допомогою ватних або котонових валиків, слиновідсмоктувача, кофердама</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ізолювати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зуб </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>від</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>слини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> за </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>допомогою</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ватних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>або</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>котонових</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>валиків</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>слиновідсмоктувача</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>, кофердама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="049ABEDE" w14:textId="5AADBE86" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Зуб не контактує зі слиною</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Зуб не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>контактує</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>зі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>слиною</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="53774A86" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32F7565A" w14:textId="5672F7D1" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -2991,127 +6094,277 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55B8809A" w14:textId="1399DE4D" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Висушити всі поверхні</w:t>
-            </w:r>
+              <w:t>Висушити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>всі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>поверхні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>зуба, але не пересушити дентин</w:t>
+              <w:t xml:space="preserve">зуба, але не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пересушити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дентин</w:t>
             </w:r>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:spacing w:val="1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="222A7FD8" w14:textId="2C30B31F" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:pStyle w:val="aa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>В  Всі поверхні зуба сухі, дентин злегка вологий</w:t>
-            </w:r>
+              <w:t xml:space="preserve">В  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Всі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>поверхні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зуба </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>сухі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, дентин </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>злегка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>вологий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="1053DA4D" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A538005" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
@@ -3159,128 +6412,340 @@
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17DB432D" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Адгезивна підготовка</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Адгезивна </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>підготовка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1C0305D5" w14:textId="6104FFEE" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EAF20A8" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Залежно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>від</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>інструкції</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>протравити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>емаль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10–15 сек), </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>змити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>протравлюючий</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> гель, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>висушити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>поверхні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="4F84B388" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Нанести адгезив, розподілити</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- Нанести </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>адгезив</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>розподілити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="3B03800A" w14:textId="30E854D4" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="61"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t>повітрям, полімеризувати (10-  20 сек).</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>повітрям</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>полімеризувати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (10-  20 сек).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="6DF2CC6B" w14:textId="77777777" w:rsidTr="007B56AB">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2353F92A" w14:textId="3150A839" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
@@ -3303,125 +6768,309 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="678A75D4" w14:textId="3BCA60A5" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Внесення</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пломбувального</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>матеріалу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="032CB694" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>-   - Вносимо матеріал порціями (по 2 мм максимум)</w:t>
+              <w:t xml:space="preserve">-   - Вносимо </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>матеріал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>порціями</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (по 2 мм максимум)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6564FC64" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Кожен шар полімеризується окремо</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Кожен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> шар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>полімеризується</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>окремо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="45D74159" w14:textId="6E33841C" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>- - Відновлюємо анатомічну форму жувальної поверхні</w:t>
-            </w:r>
+              <w:t xml:space="preserve">- - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Відновлюємо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>анатомічну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> форму </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>жувальної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>поверхні</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w:rsidRPr="003B73FC" w14:paraId="2D5219EE" w14:textId="77777777" w:rsidTr="004841B1">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="150"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="169923F4" w14:textId="06C7388E" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -3463,123 +7112,331 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C04FD84" w14:textId="3354DCFD" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="231F20"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Фінішна обробка </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Фінішна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обробка</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E8D7F6E" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Полімеризуємо остаточно з усіх боків.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Полімеризуємо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> остаточно з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>усіх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>боків</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="355E7355" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Проводимо фінішну обробку й полірування.</w:t>
+              <w:t xml:space="preserve">- Проводимо </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фінішну</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>обробку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> й </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>полірування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="367E7B6F" w14:textId="037B4B97" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720" w:rsidP="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- Перевіряємо оклюзію (при потребі – скориговуємо).</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Перевіряємо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>оклюзію</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (при </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>потребі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>скориговуємо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w14:paraId="4ECC8046" w14:textId="77777777" w:rsidTr="00DC5720">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1845"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4628FB7D" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
@@ -3619,129 +7476,489 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D44CCA5" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Надати рекомендації пацієнту</w:t>
-            </w:r>
+              <w:t>Надати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>рекомендації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="436B8E70" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Рекомендації пацієнту:</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Рекомендації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="104436E2" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- не вживати їжу та напої протягом 30хв.</w:t>
+              <w:t xml:space="preserve">- не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>вживати</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>їжу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>напої</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>протягом</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30хв.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23FA2790" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:ind w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC5720">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>- щоденна ретельна індивідуальна гігієна ротової порожнини з використанням  фторвмісних паст залежно від віку.</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>щоденна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ретельна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>індивідуальна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>гігієна</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ротової</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>порожнини</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> з </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>використанням</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>фторвмісних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> паст </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>залежно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>від</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>віку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w14:paraId="0EC4BA09" w14:textId="77777777" w:rsidTr="00DC5720">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1661E9C7" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
@@ -3763,88 +7980,452 @@
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="455243CB" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ознайомити</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>пацієнта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>із</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>основними</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> заходами </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>профілактики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>розвитку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>стоматологічних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>захворювань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>приймаючи</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>уваги</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>особливості</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>клінічної</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ситуації</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FFFAE0A" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Пацієнт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>проінформований</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> студентом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>щодо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>основних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>заходів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>профілактики</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>розвитку</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>стоматологічних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>захворювань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5720" w14:paraId="00514948" w14:textId="77777777" w:rsidTr="00DC5720">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C219D40" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
@@ -3864,87 +8445,161 @@
               <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4731" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="209A59A6" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="62"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t>Утилізація засобів індивідуального захисту (ЗІЗ)</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Утилізація</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>засобів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>індивідуального</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>захисту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ЗІЗ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C6DEE06" w14:textId="77777777" w:rsidR="00DC5720" w:rsidRPr="00DC5720" w:rsidRDefault="00DC5720">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC5720">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Зняти маску та рукавички  </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Зняти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DC5720">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> маску та рукавички  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AC274A1" w14:textId="77777777" w:rsidR="00532372" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D012B9F" w14:textId="77777777" w:rsidR="00914FF1" w:rsidRDefault="00914FF1" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1985" w:hanging="1985"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5775,51 +10430,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="072A0C61" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>збирати інформацію про загальний стан пацієнта, оцінювати психомоторний та фізичний розвиток пацієнта, стан органів щелепно-лицевої ділянки, на підставі результатів лабораторних та інструментальних досліджень оцінювати інформацію щодо діагнозу;</w:t>
+        <w:t xml:space="preserve">збирати інформацію про загальний стан пацієнта, оцінювати психомоторний та фізичний розвиток пацієнта, стан органів </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>щелепно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-лицевої ділянки, на підставі результатів лабораторних та інструментальних досліджень оцінювати інформацію щодо діагнозу;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732997BD" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5827,51 +10502,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAF17D6" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або синдромний попередній клінічний діагноз стоматологічного захворювання.</w:t>
+        <w:t xml:space="preserve">виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>синдромний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> попередній клінічний діагноз стоматологічного захворювання.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61322F0D" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -5931,78 +10626,118 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2081A4D8" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>призначати та аналізувати додаткові (обов’язкові та за вибором) методи обстеження (лабораторні, рентгенологічні, функціональні та/або інструментальні), пацієнтів із захворюваннями органів і тканин ротової порожнини і щелепно-лицевої області для проведення диференційної діагностики захворювань;</w:t>
+        <w:t xml:space="preserve">призначати та аналізувати додаткові (обов’язкові та за вибором) методи обстеження (лабораторні, рентгенологічні, функціональні та/або інструментальні), пацієнтів із захворюваннями органів і тканин ротової порожнини і </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>щелепно</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>-лицевої області для проведення диференційної діагностики захворювань;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289DB77B" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або синдромний попередній клінічний діагноз стоматологічного захворювання;</w:t>
+        <w:t xml:space="preserve">виділяти та ідентифікувати провідні клінічні симптоми та синдроми; за стандартними методиками, використовуючи попередні дані анамнезу хворого, дані огляду хворого, знання про людину, її органи та системи, встановлювати вірогідний нозологічний або </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>синдромний</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005177DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> попередній клінічний діагноз стоматологічного захворювання;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4594A853" w14:textId="77777777" w:rsidR="00532372" w:rsidRPr="005177DB" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005177DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA" w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6167,116 +10902,116 @@
     </w:p>
     <w:p w14:paraId="51CE5D40" w14:textId="77777777" w:rsidR="00532372" w:rsidRDefault="00532372" w:rsidP="00532372">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00532372">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="850" w:right="850" w:bottom="850" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pragmatica Book">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Pragmatica Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="30D49BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CB579AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E70F63E"/>
     <w:lvl w:ilvl="0" w:tplc="04220001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -7010,86 +11745,87 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1130708937">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="709035986">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1359038522">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1605771375">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2042049534">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2128968151">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1988240769">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1162161717">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1203516978">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E83CEB"/>
     <w:rsid w:val="00014FCF"/>
     <w:rsid w:val="000230BA"/>
     <w:rsid w:val="00042299"/>
     <w:rsid w:val="00061D14"/>
     <w:rsid w:val="00076366"/>
     <w:rsid w:val="00081B6D"/>
     <w:rsid w:val="000A2CF1"/>
     <w:rsid w:val="000A6595"/>
     <w:rsid w:val="000B60E5"/>
     <w:rsid w:val="000C6ADD"/>
     <w:rsid w:val="000E2C7A"/>
     <w:rsid w:val="000F3698"/>
@@ -7206,92 +11942,93 @@
     <w:rsid w:val="00C375F1"/>
     <w:rsid w:val="00C5210D"/>
     <w:rsid w:val="00CA69A0"/>
     <w:rsid w:val="00CD02B5"/>
     <w:rsid w:val="00CD5641"/>
     <w:rsid w:val="00CF4A99"/>
     <w:rsid w:val="00D02969"/>
     <w:rsid w:val="00D04CC0"/>
     <w:rsid w:val="00D30863"/>
     <w:rsid w:val="00D928B2"/>
     <w:rsid w:val="00DC5720"/>
     <w:rsid w:val="00E16072"/>
     <w:rsid w:val="00E56426"/>
     <w:rsid w:val="00E806DD"/>
     <w:rsid w:val="00E83CEB"/>
     <w:rsid w:val="00E84D38"/>
     <w:rsid w:val="00E87FE7"/>
     <w:rsid w:val="00EA472E"/>
     <w:rsid w:val="00F3130B"/>
     <w:rsid w:val="00F35711"/>
     <w:rsid w:val="00F40758"/>
     <w:rsid w:val="00F507C8"/>
     <w:rsid w:val="00F51D5F"/>
     <w:rsid w:val="00F57A7E"/>
     <w:rsid w:val="00F61F97"/>
+    <w:rsid w:val="00F626F8"/>
     <w:rsid w:val="00F6689F"/>
     <w:rsid w:val="00F84DD9"/>
     <w:rsid w:val="00F90B58"/>
     <w:rsid w:val="00FC3F45"/>
     <w:rsid w:val="00FC5121"/>
     <w:rsid w:val="00FD6D96"/>
     <w:rsid w:val="00FE23CC"/>
     <w:rsid w:val="00FE7785"/>
     <w:rsid w:val="00FF739F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="244841D1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0AAAF0C8-8C64-46C0-94F6-A608F1532755}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7858,50 +12595,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a0"/>
     <w:next w:val="a0"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E83CEB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
@@ -8387,51 +13125,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="a">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F61F97"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="33818047">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="37054914">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9494,50 +14232,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1435977400">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1440023668">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1444685826">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1469006662">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10368,85 +15119,85 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>5337</Words>
-  <Characters>3043</Characters>
+  <Words>5398</Words>
+  <Characters>3078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8364</CharactersWithSpaces>
+  <CharactersWithSpaces>8460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Myroslav Goncharuk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e1a0a44245f72231bea1c71d4fb503e2f33e78642b333a0db8ad075359d345ac</vt:lpwstr>
   </property>