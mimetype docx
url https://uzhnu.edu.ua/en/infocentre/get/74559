--- v0 (2026-04-22)
+++ v1 (2026-09-16)
@@ -32,63 +32,81 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Голові Вченої ради</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76995C3E" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ДВНЗ «Ужгородський національний університет»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7474B97F" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
+    <w:p w14:paraId="7474B97F" w14:textId="337E5342" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>д.мед.н., проф. Смоланці В.І.</w:t>
+        <w:t xml:space="preserve">д.мед.н., проф. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB52F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Миронюку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> І.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB52F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>С.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFD2A75" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="00012D88">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5752A4F1" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="00200A0F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4253"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>посада</w:t>
       </w:r>
@@ -442,60 +460,51 @@
       <w:r w:rsidR="00200A0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> році не брала.</w:t>
       </w:r>
       <w:r w:rsidR="002078D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Також планую брати участь у !! РСВР.</w:t>
+        <w:t xml:space="preserve"> Також планую брати участь у !! РСВР.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556302FA" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2. Диплом кандидата наук отрима</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>но в 2001 році, диплом доктора медичних наук отримано у 2019 році, вчене звання професора присвоєно у 2021 році.</w:t>
       </w:r>
     </w:p>
@@ -551,103 +560,142 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>4. Не є співавтором наукових публікацій із здобувачем</w:t>
       </w:r>
       <w:r w:rsidR="00197210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165763AD" w14:textId="65D02F41" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
+    <w:p w14:paraId="165763AD" w14:textId="0C182137" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>5. Не працюю в одному і тому ж закладі, не маю спільні публікації за останні п’ять років з головою, рецензентами та науковим керівником здобувач</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F0F84">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>а</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00197210">
+        <w:t>5. Не працюю в одному і тому ж закладі, не маю спільні публікації за останні п’ять років з головою, рецензентами та науковим керівником здобувач</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="00197210">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3197A4BD" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
+    <w:p w14:paraId="14BEFC8C" w14:textId="724C46B4" w:rsidR="002C2CB9" w:rsidRDefault="002C2CB9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>6. Публікації з наукового напряму, за яким підготовлено дисертацію здобувача:</w:t>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Зобов’язуюся повідомити відділ СРСВР про зміну місця роботи у разі, якщо така зміна відбудеться до дня захисту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3197A4BD" w14:textId="44D25A68" w:rsidR="00012D88" w:rsidRDefault="002C2CB9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Публікації з наукового напряму, за яким підготовлено дисертацію здобувача:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2197A5AD" w14:textId="77777777" w:rsidR="00012D88" w:rsidRDefault="000A0BAC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00F00666">
         <w:rPr>
@@ -1131,51 +1179,51 @@
         </w:rPr>
         <w:t>(Гербова печатка)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC608C" w:rsidSect="00012D88">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="141" w:right="850" w:bottom="426" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79823ED5"/>
@@ -1264,52 +1312,54 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00012D88"/>
     <w:rsid w:val="00012D88"/>
     <w:rsid w:val="000A0BAC"/>
     <w:rsid w:val="00197210"/>
     <w:rsid w:val="00200A0F"/>
     <w:rsid w:val="002078D1"/>
+    <w:rsid w:val="002C2CB9"/>
     <w:rsid w:val="008E6433"/>
     <w:rsid w:val="008F0F84"/>
+    <w:rsid w:val="00CB52F7"/>
     <w:rsid w:val="00DC608C"/>
     <w:rsid w:val="00F00666"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2224,76 +2274,76 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miSVzYFsdwVndXVNvyQEwQC2WmfvQ==">CgMxLjA4AHIhMURfcUlHaEp3QTdtWHdxZEttc0ZqTHFkUF9EOHNBYTdk</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>295</Words>
-  <Characters>1765</Characters>
+  <Words>1385</Words>
+  <Characters>790</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2023</CharactersWithSpaces>
+  <CharactersWithSpaces>2171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Miroslava</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>630f687d-7c73-470a-9325-2ac72229806e</vt:lpwstr>
   </property>
 </Properties>
 </file>