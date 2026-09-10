--- v0 (2026-04-22)
+++ v1 (2026-09-10)
@@ -1,65 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Desktop\Законодавство\ЗРАЗКИ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Desktop\Законодавство\ЗРАЗКИ\до апробації\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D54523F2-FB79-4C43-84ED-11C9B2A91525}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C6987E3-9946-4797-ADF9-F5C29D52FF77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Відомості про атестацію" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="iLxirNBnji4fNOFZZN+rjgYjmmnPsP5laSg6e5u1tUU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="54">
   <si>
     <t>Інформація про заклад вищої освіти (наукову установу), в якому утворюється спеціалізована вчена рада</t>
   </si>
   <si>
     <t>Інформація про cпеціальність, за якою утворюється спеціалізована вчена рада</t>
   </si>
   <si>
     <t>Номер і дата наказу МОН про отримання ліцензії для провадження освітньої діяльності на третьому (освітньо-науковому) рівні  за спец., з якої утворються рада</t>
   </si>
   <si>
     <t>Інформація про здобувача ступеня доктора філософії</t>
   </si>
   <si>
     <t>Інформація про заклад вищої освіти (наукову установу),  де здобувач виконав освітньо-наукову програму</t>
   </si>
   <si>
@@ -162,97 +165,93 @@
     <t>Полтавський державний медичний університет, міжнародний факультет</t>
   </si>
   <si>
     <t>Державний вищий навчальний заклад "Ужгородський національний університет"</t>
   </si>
   <si>
     <t>14.02.03- соціальна медицина</t>
   </si>
   <si>
     <t xml:space="preserve">Відомості про атестацію здобувача ступеня PhD 
 аспіранта/аспірантки N року заочної форми навчання
 зі спеціальності 222 "Медицина"
 ПІБ
 на тему: «Назва теми» </t>
   </si>
   <si>
     <t>ХХХХ</t>
   </si>
   <si>
     <t>Заочна</t>
   </si>
   <si>
     <t>Державний вищий навчальний заклад «Ужгородський національний університет», факультет</t>
   </si>
   <si>
-    <t>Професор кафедри назва, 
-[...15 lines deleted...]
-  <si>
     <t>Декан назва факультету  ДВНЗ "Ужгородський національний університет"</t>
   </si>
   <si>
     <t>Ім’я    ПРІЗВИЩЕ</t>
+  </si>
+  <si>
+    <t>ORCID
+(за наявності)</t>
+  </si>
+  <si>
+    <t>Підпис + печатка факультету</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Професор кафедри назва, 2005 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Професор кафедри назва, 
+2021 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Професор кафедри назва, 2021 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Доцент кафедри назва, 2001 </t>
+  </si>
+  <si>
+    <t>Професор кафедри назва, 2012</t>
   </si>
   <si>
     <r>
       <t>1. Іvanov VV,</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">  Іvanov VV</t>
-[...10 lines deleted...]
-      <t>,</t>
+      <t xml:space="preserve">  Іvanov VV,</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">  Іvanov VV, Іvanov VV. Relationship between cervical cancer and the level of preventive oncological examinations. Wiadomości Lekarskie. 2021;74(6):1428-1432.
 DOI: 
 URL: https://
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Ключові слова: </t>
     </r>
@@ -264,51 +263,73 @@
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">oncological pathology, cervical cancer, risk factors, diagnostic, prevention
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">(Scopus, іноземне видання)    </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve">                    
+      <t xml:space="preserve">  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">ISSN:   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">               
 2. Іvanov VV,  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Іvanov VV</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">,  Іvanov VV, Іvanov VV, Іvanov VV. Comparative analysis of the dynamics of modified risk factors of non-communicable diseases among the population of China and Ukraine. Wiadomości Lekarskiе. 2019;72(5):1108-1116.
 URL: http://repository.pdmu.edu.ua/bitstream/123456789/10457/1/Comparative_analisis_RF_NCD_China_Ukraine.pdf
 </t>
     </r>
@@ -321,51 +342,52 @@
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Ключові слова:</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> non-communicable diseases, risk factors, triangulation, dynamic rows, China, Ukraine</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
-(Scopus, іноземне видання)  </t>
+(Scopus, іноземне видання)  
+ISSN:    </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
 3. Іvanov VV, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Іvanov VV. </t>
     </r>
     <r>
       <rPr>
@@ -391,57 +413,50 @@
       <t xml:space="preserve">
 Ключові слова:</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> злоякісні новоутворення, СОVID-19, скринінг, смертність, рак легень, організація медичної допомоги.</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">
 (Періодичне  наукове фахове видання України)</t>
     </r>
-  </si>
-[...5 lines deleted...]
-    <t>Підпис + печатка факультету</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -640,51 +655,51 @@
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -709,103 +724,91 @@
     <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
@@ -990,173 +993,173 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Z1000"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="T17" sqref="T17"/>
+    <sheetView tabSelected="1" topLeftCell="K4" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="Y4" sqref="Y4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.42578125" customWidth="1"/>
     <col min="2" max="2" width="38.42578125" customWidth="1"/>
     <col min="3" max="3" width="26.85546875" customWidth="1"/>
     <col min="4" max="4" width="25.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" customWidth="1"/>
     <col min="7" max="7" width="18.28515625" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
     <col min="9" max="9" width="37" customWidth="1"/>
     <col min="10" max="10" width="60.28515625" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" customWidth="1"/>
     <col min="12" max="12" width="22.5703125" customWidth="1"/>
     <col min="13" max="13" width="17" customWidth="1"/>
     <col min="14" max="14" width="22.28515625" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" customWidth="1"/>
     <col min="16" max="16" width="25.42578125" customWidth="1"/>
     <col min="17" max="17" width="21.140625" customWidth="1"/>
     <col min="18" max="18" width="13.7109375" customWidth="1"/>
     <col min="19" max="19" width="12.5703125" customWidth="1"/>
     <col min="20" max="20" width="14.28515625" customWidth="1"/>
     <col min="21" max="21" width="15.85546875" customWidth="1"/>
     <col min="22" max="22" width="12.140625" customWidth="1"/>
     <col min="23" max="23" width="15.42578125" customWidth="1"/>
     <col min="24" max="24" width="24" customWidth="1"/>
     <col min="25" max="25" width="108.5703125" customWidth="1"/>
     <col min="26" max="26" width="32" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="141" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="45"/>
-[...23 lines deleted...]
-      <c r="Z1" s="39"/>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="36"/>
     </row>
     <row r="2" spans="1:26" ht="105" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="41"/>
-      <c r="C2" s="40" t="s">
+      <c r="B2" s="38"/>
+      <c r="C2" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="45"/>
-[...1 lines deleted...]
-      <c r="F2" s="46" t="s">
+      <c r="D2" s="42"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="40" t="s">
+      <c r="G2" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="45"/>
-[...2 lines deleted...]
-      <c r="K2" s="40" t="s">
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="L2" s="41"/>
-      <c r="M2" s="40" t="s">
+      <c r="L2" s="38"/>
+      <c r="M2" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="N2" s="45"/>
-[...12 lines deleted...]
-        <v>52</v>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="32" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:26" ht="196.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="47"/>
+      <c r="F3" s="44"/>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="O3" s="4" t="s">
@@ -1167,54 +1170,54 @@
       </c>
       <c r="Q3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="Y3" s="30" t="s">
+      <c r="Y3" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="Z3" s="36"/>
+      <c r="Z3" s="33"/>
     </row>
     <row r="4" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>1</v>
       </c>
       <c r="B4" s="2">
         <v>2</v>
       </c>
       <c r="C4" s="2">
         <v>3</v>
       </c>
       <c r="D4" s="2">
         <v>4</v>
       </c>
       <c r="E4" s="2">
         <v>5</v>
       </c>
       <c r="F4" s="2">
         <v>6</v>
       </c>
       <c r="G4" s="2">
         <v>7</v>
       </c>
       <c r="H4" s="2">
         <v>8</v>
@@ -1245,54 +1248,54 @@
       </c>
       <c r="Q4" s="2">
         <v>17</v>
       </c>
       <c r="R4" s="2">
         <v>18</v>
       </c>
       <c r="S4" s="2">
         <v>19</v>
       </c>
       <c r="T4" s="2">
         <v>20</v>
       </c>
       <c r="U4" s="2">
         <v>21</v>
       </c>
       <c r="V4" s="2">
         <v>22</v>
       </c>
       <c r="W4" s="2">
         <v>23</v>
       </c>
       <c r="X4" s="2">
         <v>24</v>
       </c>
-      <c r="Y4" s="31">
+      <c r="Y4" s="28">
         <v>25</v>
       </c>
-      <c r="Z4" s="33">
+      <c r="Z4" s="29">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:26" ht="408.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="2">
         <v>222</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
@@ -1320,57 +1323,57 @@
       </c>
       <c r="P5" s="10" t="s">
         <v>43</v>
       </c>
       <c r="Q5" s="10" t="s">
         <v>18</v>
       </c>
       <c r="R5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="S5" s="12" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="13">
         <v>32261</v>
       </c>
       <c r="U5" s="9" t="s">
         <v>33</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="W5" s="11">
         <v>37720</v>
       </c>
-      <c r="X5" s="28" t="s">
-        <v>45</v>
+      <c r="X5" s="10" t="s">
+        <v>48</v>
       </c>
-      <c r="Y5" s="32" t="s">
-        <v>51</v>
+      <c r="Y5" s="27" t="s">
+        <v>53</v>
       </c>
-      <c r="Z5" s="34"/>
+      <c r="Z5" s="30"/>
     </row>
     <row r="6" spans="1:26" ht="408.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="2">
         <v>222</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>41</v>
@@ -1396,57 +1399,57 @@
       </c>
       <c r="P6" s="8" t="s">
         <v>43</v>
       </c>
       <c r="Q6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="R6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="S6" s="12" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="13">
         <v>32261</v>
       </c>
       <c r="U6" s="4" t="s">
         <v>33</v>
       </c>
       <c r="V6" s="8" t="s">
         <v>34</v>
       </c>
       <c r="W6" s="13">
         <v>37720</v>
       </c>
-      <c r="X6" s="27" t="s">
-        <v>46</v>
+      <c r="X6" s="8" t="s">
+        <v>50</v>
       </c>
-      <c r="Y6" s="32" t="s">
-        <v>51</v>
+      <c r="Y6" s="27" t="s">
+        <v>53</v>
       </c>
-      <c r="Z6" s="34"/>
+      <c r="Z6" s="30"/>
     </row>
     <row r="7" spans="1:26" ht="273" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="2">
         <v>222</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>41</v>
@@ -1472,57 +1475,57 @@
       </c>
       <c r="P7" s="8" t="s">
         <v>37</v>
       </c>
       <c r="Q7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="R7" s="9" t="s">
         <v>33</v>
       </c>
       <c r="S7" s="12" t="s">
         <v>39</v>
       </c>
       <c r="T7" s="13">
         <v>32261</v>
       </c>
       <c r="U7" s="9" t="s">
         <v>33</v>
       </c>
       <c r="V7" s="8" t="s">
         <v>34</v>
       </c>
       <c r="W7" s="13">
         <v>37720</v>
       </c>
-      <c r="X7" s="26" t="s">
-        <v>44</v>
+      <c r="X7" s="25" t="s">
+        <v>49</v>
       </c>
-      <c r="Y7" s="32" t="s">
-        <v>51</v>
+      <c r="Y7" s="27" t="s">
+        <v>53</v>
       </c>
-      <c r="Z7" s="34"/>
+      <c r="Z7" s="30"/>
     </row>
     <row r="8" spans="1:26" ht="409.5" x14ac:dyDescent="0.25">
       <c r="A8" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="2">
         <v>222</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>41</v>
@@ -1548,57 +1551,57 @@
       </c>
       <c r="P8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="Q8" s="10" t="s">
         <v>18</v>
       </c>
       <c r="R8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="S8" s="12" t="s">
         <v>39</v>
       </c>
       <c r="T8" s="13">
         <v>32261</v>
       </c>
       <c r="U8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="V8" s="8" t="s">
         <v>34</v>
       </c>
       <c r="W8" s="13">
         <v>37720</v>
       </c>
-      <c r="X8" s="27" t="s">
-        <v>47</v>
+      <c r="X8" s="8" t="s">
+        <v>52</v>
       </c>
-      <c r="Y8" s="32" t="s">
-        <v>51</v>
+      <c r="Y8" s="27" t="s">
+        <v>53</v>
       </c>
-      <c r="Z8" s="34"/>
+      <c r="Z8" s="30"/>
     </row>
     <row r="9" spans="1:26" ht="294" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C9" s="2">
         <v>222</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>41</v>
@@ -1624,57 +1627,57 @@
       </c>
       <c r="P9" s="8" t="s">
         <v>37</v>
       </c>
       <c r="Q9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="R9" s="9" t="s">
         <v>33</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>39</v>
       </c>
       <c r="T9" s="13">
         <v>32261</v>
       </c>
       <c r="U9" s="10" t="s">
         <v>33</v>
       </c>
       <c r="V9" s="8" t="s">
         <v>34</v>
       </c>
       <c r="W9" s="13">
         <v>37720</v>
       </c>
-      <c r="X9" s="28" t="s">
-[...2 lines deleted...]
-      <c r="Y9" s="32" t="s">
+      <c r="X9" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="Z9" s="34"/>
+      <c r="Y9" s="27" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z9" s="30"/>
     </row>
     <row r="10" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14"/>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="15"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
@@ -1699,70 +1702,70 @@
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>
       <c r="T11" s="15"/>
       <c r="U11" s="15"/>
       <c r="V11" s="15"/>
       <c r="W11" s="15"/>
       <c r="X11" s="15"/>
       <c r="Y11" s="15"/>
       <c r="Z11" s="1"/>
     </row>
     <row r="12" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="16"/>
       <c r="B12" s="16"/>
       <c r="C12" s="16"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
-      <c r="K12" s="29" t="s">
-        <v>49</v>
+      <c r="K12" s="26" t="s">
+        <v>44</v>
       </c>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="17"/>
       <c r="O12" s="17"/>
       <c r="P12" s="17"/>
-      <c r="Q12" s="48" t="s">
-        <v>53</v>
+      <c r="Q12" s="31" t="s">
+        <v>47</v>
       </c>
-      <c r="R12" s="48"/>
-      <c r="S12" s="48"/>
+      <c r="R12" s="31"/>
+      <c r="S12" s="31"/>
       <c r="T12" s="17"/>
       <c r="U12" s="17"/>
       <c r="V12" s="17"/>
       <c r="W12" s="17"/>
       <c r="X12" s="17"/>
-      <c r="Y12" s="29" t="s">
-        <v>50</v>
+      <c r="Y12" s="26" t="s">
+        <v>45</v>
       </c>
       <c r="Z12" s="18"/>
     </row>
     <row r="13" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="16"/>
       <c r="B13" s="16"/>
       <c r="C13" s="16"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="17"/>
       <c r="S13" s="17"/>
       <c r="T13" s="17"/>
       <c r="U13" s="17"/>
@@ -1901,52 +1904,52 @@
       <c r="N18" s="17"/>
       <c r="O18" s="17"/>
       <c r="P18" s="17"/>
       <c r="Q18" s="17"/>
       <c r="R18" s="17"/>
       <c r="S18" s="17"/>
       <c r="T18" s="17"/>
       <c r="U18" s="17"/>
       <c r="V18" s="17"/>
       <c r="W18" s="17"/>
       <c r="X18" s="17"/>
       <c r="Y18" s="17"/>
       <c r="Z18" s="18"/>
     </row>
     <row r="19" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="16"/>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
-      <c r="K19" s="42"/>
-      <c r="L19" s="43"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="40"/>
       <c r="M19" s="17"/>
       <c r="N19" s="17"/>
       <c r="O19" s="17"/>
       <c r="P19" s="17"/>
       <c r="Q19" s="17"/>
       <c r="R19" s="17"/>
       <c r="S19" s="17"/>
       <c r="T19" s="17"/>
       <c r="U19" s="17"/>
       <c r="V19" s="17"/>
       <c r="W19" s="17"/>
       <c r="X19" s="17"/>
       <c r="Y19" s="17"/>
       <c r="Z19" s="18"/>
     </row>
     <row r="20" spans="1:26" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="14"/>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>