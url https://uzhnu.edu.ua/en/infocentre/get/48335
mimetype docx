--- v0 (2026-05-09)
+++ v1 (2026-08-15)
@@ -1,452 +1,463 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="004703B4" w:rsidRDefault="004703B4">
-[...11 lines deleted...]
-        <w:ind w:firstLine="5103"/>
+    <w:p w:rsidR="004703B4" w:rsidRDefault="006E2DD8">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:pict>
-          <v:rect id="Прямоугольник 12" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:-17.95pt;margin-top:-15.1pt;width:229.7pt;height:62.8pt;z-index:251704320;visibility:visible;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPwl9pmwIAAE8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLNR27RRN1XUqgip&#10;aita1LPjtZsVXo+xneyGExJXJB6Bh+CC+OkzbN6IsXezLSUnxMWe8cw3/+Oj47pUZCmsK0BnNN0Z&#10;UCI0h7zQdxl9c3P24oAS55nOmQItMroSjh5Pnj87qsxYDGEOKheWoBHtxpXJ6Nx7M04Sx+eiZG4H&#10;jNAolGBL5pG1d0luWYXWS5UMB4P9pAKbGwtcOIevp62QTqJ9KQX3l1I64YnKKMbm42njOQtnMjli&#10;4zvLzLzgXRjsH6IoWaHRaW/qlHlGFrb4y1RZcAsOpN/hUCYgZcFFzAGzSQdPsrmeMyNiLlgcZ/oy&#10;uf9nll8srywpcuzdkBLNSuxR82X9Yf25+dncrz82X5v75sf6U/Or+dZ8J6iEFauMGyPw2lzZjnNI&#10;hvRractwY2KkjlVe9VUWtSccH4eH6WgQvHGUjQ5HB3sHwWjygDbW+ZcCShKIjFrsYiwuW54736pu&#10;VIIzpcOp4axQqpWGlyRE2cYVKb9SotV+LSRmHCKJVuOsiRNlyZLhlDDOhfb7XUhKo3aASTTeA9Nt&#10;QOXTDtTpBpiIM9gDB9uAf3rsEdEraN+Dy0KD3WYgf9t7bvU32bc5h/R9Patjm2Otw8sM8hW23kK7&#10;E87wswLLfc6cv2IWlwDXBRfbX+IhFVQZhY6iZA72/bb3oI+ziVJKKlyqjLp3C2YFJeqVxqk9THd3&#10;wxZGZndvNETGPpbMHkv0ojwB7EiKX4jhkQz6Xm1IaaG8xf2fBq8oYpqj74xybzfMiW+XHX8QLqbT&#10;qIabZ5g/19eGB+OhzmGcbupbZk03cx6n9QI2C8jGT0av1Q1IDdOFB1nEuXyoa9cB3No42d0PE76F&#10;x3zUevgHJ78BAAD//wMAUEsDBBQABgAIAAAAIQDKWPM/4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NT8MwDIbvSPyHyEjctpR+MFaaTmhi4sABUUDi6DVeW2icrsm28u/JTnCz5Uevn7dYTaYX&#10;RxpdZ1nBzTwCQVxb3XGj4P1tM7sD4Tyyxt4yKfghB6vy8qLAXNsTv9Kx8o0IIexyVNB6P+RSurol&#10;g25uB+Jw29nRoA/r2Eg94imEm17GUXQrDXYcPrQ40Lql+rs6GAXPX3qfNp+PL0m3WC8+9ulTtdkl&#10;Sl1fTQ/3IDxN/g+Gs35QhzI4be2BtRO9glmSLQN6HqIYRCDSOMlAbBUssxRkWcj/FcpfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI/CX2mbAgAATwUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpY8z/iAAAACgEAAA8AAAAAAAAAAAAAAAAA9QQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
+          <v:rect id="Прямоугольник 12" o:spid="_x0000_s1034" style="position:absolute;margin-left:-25.45pt;margin-top:10.7pt;width:229.7pt;height:62.8pt;z-index:251704320;visibility:visible;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPwl9pmwIAAE8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLNR27RRN1XUqgip&#10;aita1LPjtZsVXo+xneyGExJXJB6Bh+CC+OkzbN6IsXezLSUnxMWe8cw3/+Oj47pUZCmsK0BnNN0Z&#10;UCI0h7zQdxl9c3P24oAS55nOmQItMroSjh5Pnj87qsxYDGEOKheWoBHtxpXJ6Nx7M04Sx+eiZG4H&#10;jNAolGBL5pG1d0luWYXWS5UMB4P9pAKbGwtcOIevp62QTqJ9KQX3l1I64YnKKMbm42njOQtnMjli&#10;4zvLzLzgXRjsH6IoWaHRaW/qlHlGFrb4y1RZcAsOpN/hUCYgZcFFzAGzSQdPsrmeMyNiLlgcZ/oy&#10;uf9nll8srywpcuzdkBLNSuxR82X9Yf25+dncrz82X5v75sf6U/Or+dZ8J6iEFauMGyPw2lzZjnNI&#10;hvRractwY2KkjlVe9VUWtSccH4eH6WgQvHGUjQ5HB3sHwWjygDbW+ZcCShKIjFrsYiwuW54736pu&#10;VIIzpcOp4axQqpWGlyRE2cYVKb9SotV+LSRmHCKJVuOsiRNlyZLhlDDOhfb7XUhKo3aASTTeA9Nt&#10;QOXTDtTpBpiIM9gDB9uAf3rsEdEraN+Dy0KD3WYgf9t7bvU32bc5h/R9Patjm2Otw8sM8hW23kK7&#10;E87wswLLfc6cv2IWlwDXBRfbX+IhFVQZhY6iZA72/bb3oI+ziVJKKlyqjLp3C2YFJeqVxqk9THd3&#10;wxZGZndvNETGPpbMHkv0ojwB7EiKX4jhkQz6Xm1IaaG8xf2fBq8oYpqj74xybzfMiW+XHX8QLqbT&#10;qIabZ5g/19eGB+OhzmGcbupbZk03cx6n9QI2C8jGT0av1Q1IDdOFB1nEuXyoa9cB3No42d0PE76F&#10;x3zUevgHJ78BAAD//wMAUEsDBBQABgAIAAAAIQDKWPM/4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NT8MwDIbvSPyHyEjctpR+MFaaTmhi4sABUUDi6DVeW2icrsm28u/JTnCz5Uevn7dYTaYX&#10;RxpdZ1nBzTwCQVxb3XGj4P1tM7sD4Tyyxt4yKfghB6vy8qLAXNsTv9Kx8o0IIexyVNB6P+RSurol&#10;g25uB+Jw29nRoA/r2Eg94imEm17GUXQrDXYcPrQ40Lql+rs6GAXPX3qfNp+PL0m3WC8+9ulTtdkl&#10;Sl1fTQ/3IDxN/g+Gs35QhzI4be2BtRO9glmSLQN6HqIYRCDSOMlAbBUssxRkWcj/FcpfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI/CX2mbAgAATwUAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpY8z/iAAAACgEAAA8AAAAAAAAAAAAAAAAA9QQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt">
             <v:textbox>
               <w:txbxContent>
                 <w:p w:rsidR="004703B4" w:rsidRPr="000303C0" w:rsidRDefault="004703B4" w:rsidP="004703B4">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000303C0">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve">ЗРАЗОК ЗАЯВИ </w:t>
                   </w:r>
                 </w:p>
                 <w:p w:rsidR="004703B4" w:rsidRPr="000303C0" w:rsidRDefault="004703B4" w:rsidP="004703B4">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>про надання академічної відпустки</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="004703B4" w:rsidRPr="00727819">
-[...8 lines deleted...]
-    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="004703B4">
+    </w:p>
+    <w:p w:rsidR="006E2DD8" w:rsidRDefault="006E2DD8" w:rsidP="006E2DD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="00CD7FD7" w:rsidP="004703B4">
+        <w:ind w:left="4536"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Голові комісії з реорганізації,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>проректору з науково-педагогічної роботи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E2DD8" w:rsidRDefault="006E2DD8" w:rsidP="006E2DD8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Олександру РОГАЧУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="00CD7FD7" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="6663"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6768"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="8160"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">здобувача вищої </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>світи</w:t>
       </w:r>
       <w:r w:rsidR="008646BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
       <w:r w:rsidR="004703B4" w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>кур</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="004703B4">
+        <w:t xml:space="preserve">курсу </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6768"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="8160"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>освітнього ступеня  _____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004703B4" w:rsidRDefault="004703B4" w:rsidP="004703B4">
+    <w:p w:rsidR="004703B4" w:rsidRDefault="004703B4" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="6859"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________ факультету </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="002765A6" w:rsidP="004703B4">
+    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="002765A6" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="6768"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="8160"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>д</w:t>
       </w:r>
       <w:r w:rsidR="004703B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>енної</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/заочної </w:t>
       </w:r>
       <w:r w:rsidR="004703B4" w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>форми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="004703B4">
+    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">спеціальності </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«__________________»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="004703B4">
+    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4678"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">освітня програма </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004703B4" w:rsidRPr="004A5B94" w:rsidRDefault="004703B4" w:rsidP="004703B4">
+    <w:p w:rsidR="004703B4" w:rsidRPr="004A5B94" w:rsidRDefault="004703B4" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Прізвище, ім'я, по батькові</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="004703B4">
+    <w:p w:rsidR="004703B4" w:rsidRPr="00727819" w:rsidRDefault="004703B4" w:rsidP="006E2DD8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="4395" w:firstLine="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00727819">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Номер контактного телефону:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009D55B4" w:rsidRDefault="009D55B4" w:rsidP="004703B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -582,154 +593,190 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0000254E">
         <w:rPr>
           <w:rStyle w:val="ad"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="0000254E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004703B4" w:rsidRPr="002839EA" w:rsidSect="002D6A8C">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="850" w:bottom="850" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006116C4" w:rsidRDefault="006116C4" w:rsidP="009D55B4">
+    <w:p w:rsidR="00E01216" w:rsidRDefault="00E01216" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006116C4" w:rsidRDefault="006116C4" w:rsidP="009D55B4">
+    <w:p w:rsidR="00E01216" w:rsidRDefault="00E01216" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria-Italic">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00B51127" w:rsidRDefault="00B51127">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00B51127" w:rsidRDefault="00B51127">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00B51127" w:rsidRDefault="00B51127">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006116C4" w:rsidRDefault="006116C4" w:rsidP="009D55B4">
+    <w:p w:rsidR="00E01216" w:rsidRDefault="00E01216" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006116C4" w:rsidRDefault="006116C4" w:rsidP="009D55B4">
+    <w:p w:rsidR="00E01216" w:rsidRDefault="00E01216" w:rsidP="009D55B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00986387" w:rsidRPr="00986387" w:rsidRDefault="0000254E">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986387">
         <w:rPr>
           <w:rStyle w:val="ad"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00986387">
         <w:rPr>
@@ -746,52 +793,61 @@
     </w:p>
     <w:p w:rsidR="0000254E" w:rsidRPr="00986387" w:rsidRDefault="00986387" w:rsidP="00986387">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">академічна відпустка за </w:t>
       </w:r>
       <w:r w:rsidR="00CB4A6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>медичними показниками</w:t>
-      </w:r>
+        <w:t xml:space="preserve">медичними </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2DD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>показаннями</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00986387" w:rsidRPr="00986387" w:rsidRDefault="00986387" w:rsidP="00986387">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>академічна відпустка у зв'язку з участю у програмах академічної мобільності</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00986387" w:rsidRPr="00986387" w:rsidRDefault="00986387" w:rsidP="00986387">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
@@ -815,86 +871,158 @@
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>акаде</w:t>
       </w:r>
       <w:r w:rsidR="00CD7FD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">мічна відпустка за сімейними </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00986387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Cambria-Italic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>обставинами</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00986387" w:rsidRPr="00986387" w:rsidRDefault="00986387" w:rsidP="00986387">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986387">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="uk-UA"/>
         </w:rPr>
         <w:t>академічна відпустка у зв’язку з вагітністю та пологами, відпустка по догляду за дитиною до досягнення нею трирічного віку, а у разі, коли дитина хворіє та потребує домашнього догляду, до досягнення дитиною шестирічного віку</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00B51127" w:rsidRDefault="00B51127">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1348523320"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Watermarks"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00B51127" w:rsidRDefault="00B51127">
+        <w:pPr>
+          <w:pStyle w:val="a4"/>
+        </w:pPr>
+        <w:r>
+          <w:pict>
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357922611" o:spid="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:461.85pt;height:197.95pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;calibri&quot;;font-size:1pt" string="ЗРАЗОК"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00B51127" w:rsidRDefault="00B51127">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAC6ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DE6A060"/>
     <w:lvl w:ilvl="0" w:tplc="AC329554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -963,51 +1091,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BF04A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EB43670"/>
     <w:lvl w:ilvl="0" w:tplc="AC329554">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="−"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1076,51 +1204,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A876772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D09A4BBE"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -1178,66 +1306,74 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B23A8"/>
     <w:rsid w:val="0000254E"/>
     <w:rsid w:val="000303C0"/>
     <w:rsid w:val="000460DE"/>
     <w:rsid w:val="000F12BE"/>
     <w:rsid w:val="001218D0"/>
     <w:rsid w:val="00160208"/>
     <w:rsid w:val="001613B6"/>
     <w:rsid w:val="0016618A"/>
     <w:rsid w:val="00175771"/>
     <w:rsid w:val="00191AD7"/>
     <w:rsid w:val="001D69C5"/>
     <w:rsid w:val="001F5C2C"/>
     <w:rsid w:val="00231AD8"/>
     <w:rsid w:val="00232CF6"/>
     <w:rsid w:val="00250758"/>
     <w:rsid w:val="002765A6"/>
     <w:rsid w:val="002839EA"/>
     <w:rsid w:val="00293F47"/>
     <w:rsid w:val="002A637F"/>
     <w:rsid w:val="002D6A8C"/>
     <w:rsid w:val="00303B0F"/>
     <w:rsid w:val="00316096"/>
     <w:rsid w:val="003729A1"/>
@@ -1245,484 +1381,737 @@
     <w:rsid w:val="003B23A8"/>
     <w:rsid w:val="003E3FA1"/>
     <w:rsid w:val="003F1618"/>
     <w:rsid w:val="004703B4"/>
     <w:rsid w:val="004736A8"/>
     <w:rsid w:val="004A4041"/>
     <w:rsid w:val="004A5B94"/>
     <w:rsid w:val="004B3726"/>
     <w:rsid w:val="004D518C"/>
     <w:rsid w:val="004E7725"/>
     <w:rsid w:val="005477FD"/>
     <w:rsid w:val="00563639"/>
     <w:rsid w:val="00593E24"/>
     <w:rsid w:val="005A05DA"/>
     <w:rsid w:val="005D5BD5"/>
     <w:rsid w:val="005D6E0F"/>
     <w:rsid w:val="005E4260"/>
     <w:rsid w:val="006116C4"/>
     <w:rsid w:val="00632EBB"/>
     <w:rsid w:val="0064618F"/>
     <w:rsid w:val="0067507A"/>
     <w:rsid w:val="006908C2"/>
     <w:rsid w:val="00693B45"/>
     <w:rsid w:val="00694D0D"/>
     <w:rsid w:val="006B7D1A"/>
+    <w:rsid w:val="006E2DD8"/>
     <w:rsid w:val="00727819"/>
     <w:rsid w:val="00751968"/>
     <w:rsid w:val="0078390C"/>
     <w:rsid w:val="00787B51"/>
     <w:rsid w:val="007C0B55"/>
     <w:rsid w:val="007E28F2"/>
     <w:rsid w:val="0082101C"/>
     <w:rsid w:val="00844195"/>
     <w:rsid w:val="008646BF"/>
     <w:rsid w:val="0088526C"/>
     <w:rsid w:val="00887243"/>
     <w:rsid w:val="008E2CB6"/>
     <w:rsid w:val="00961CEC"/>
     <w:rsid w:val="0097170E"/>
     <w:rsid w:val="009829F2"/>
     <w:rsid w:val="009848D0"/>
     <w:rsid w:val="00986387"/>
     <w:rsid w:val="00990B48"/>
     <w:rsid w:val="009B6E53"/>
     <w:rsid w:val="009D19A6"/>
     <w:rsid w:val="009D403E"/>
     <w:rsid w:val="009D55B4"/>
     <w:rsid w:val="009F0961"/>
     <w:rsid w:val="009F0CE0"/>
     <w:rsid w:val="00A03E90"/>
     <w:rsid w:val="00A2587D"/>
     <w:rsid w:val="00A33152"/>
     <w:rsid w:val="00A85458"/>
     <w:rsid w:val="00AA356B"/>
     <w:rsid w:val="00AC747C"/>
     <w:rsid w:val="00B05222"/>
     <w:rsid w:val="00B1031D"/>
     <w:rsid w:val="00B23000"/>
+    <w:rsid w:val="00B51127"/>
     <w:rsid w:val="00BD0068"/>
     <w:rsid w:val="00BD454F"/>
     <w:rsid w:val="00BD6B78"/>
     <w:rsid w:val="00BE3CE7"/>
     <w:rsid w:val="00C00E6F"/>
     <w:rsid w:val="00C07726"/>
     <w:rsid w:val="00C11456"/>
     <w:rsid w:val="00C246E6"/>
     <w:rsid w:val="00C30E99"/>
     <w:rsid w:val="00C44B00"/>
     <w:rsid w:val="00C50A1D"/>
     <w:rsid w:val="00CA27AB"/>
     <w:rsid w:val="00CB4A6B"/>
     <w:rsid w:val="00CB6E33"/>
     <w:rsid w:val="00CC10DA"/>
     <w:rsid w:val="00CD7FD7"/>
     <w:rsid w:val="00CE5C2C"/>
     <w:rsid w:val="00D7236F"/>
     <w:rsid w:val="00DF7F83"/>
+    <w:rsid w:val="00E01216"/>
     <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E4486F"/>
     <w:rsid w:val="00E52589"/>
     <w:rsid w:val="00EB5A74"/>
     <w:rsid w:val="00ED34AA"/>
     <w:rsid w:val="00F07FD2"/>
     <w:rsid w:val="00F2767B"/>
     <w:rsid w:val="00F64CB3"/>
     <w:rsid w:val="00F74EE7"/>
     <w:rsid w:val="00FB0911"/>
     <w:rsid w:val="00FD7EA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3B5215DC"/>
+  <w15:docId w15:val="{3C6CC677-4E10-4E65-A05E-BBB1C7B0D8ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F74EE7"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0064618F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D55B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:name w:val="Верхній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D55B4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D55B4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
-    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:name w:val="Нижній колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D55B4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
-    <w:name w:val="Текст концевой сноски Знак"/>
+    <w:name w:val="Текст кінцевої виноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ac">
-    <w:name w:val="Текст сноски Знак"/>
+    <w:name w:val="Текст виноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00393C8C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00393C8C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="1977179301">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1936,92 +2325,92 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA7C277-448F-47CF-8B45-B87E45EFC360}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B254016A-FF42-4D13-92EB-F3977DE93978}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>296</Words>
-  <Characters>169</Characters>
+  <Words>76</Words>
+  <Characters>434</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>464</CharactersWithSpaces>
+  <CharactersWithSpaces>509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>