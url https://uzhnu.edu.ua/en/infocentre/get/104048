--- v0 (2026-06-15)
+++ v1 (2026-08-08)
@@ -22,219 +22,171 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="384FB11A" w14:textId="794551A9" w:rsidR="0044047E" w:rsidRDefault="00DB4091" w:rsidP="00DB4091">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Атестаційний екзамен</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4237D3" w14:textId="6E2D58AF" w:rsidR="00DB4091" w:rsidRDefault="00DB4091" w:rsidP="00DB4091">
+    <w:p w14:paraId="7C4237D3" w14:textId="6BD22258" w:rsidR="00DB4091" w:rsidRDefault="00DB4091" w:rsidP="00DB4091">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3F1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> червня 2026</w:t>
       </w:r>
+      <w:r w:rsidR="00F81962">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о 10.00</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50B6B0D8" w14:textId="77777777" w:rsidR="00DB4091" w:rsidRDefault="00DB4091" w:rsidP="009D4686">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB006AC" w14:textId="77777777" w:rsidR="00DB4091" w:rsidRPr="00F0786E" w:rsidRDefault="00DB4091" w:rsidP="00DB4091">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376706">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Граб </w:t>
+        <w:t>Граб Ангеліна Юріївна</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFC9814" w14:textId="52FD13DB" w:rsidR="00DB4091" w:rsidRPr="00F0786E" w:rsidRDefault="0095332E" w:rsidP="00DB4091">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Мусійовська</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Мусійовська </w:t>
       </w:r>
       <w:r w:rsidR="00DB4091">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Валерія </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Валерія Вячеславівна  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0422C819" w14:textId="77777777" w:rsidR="0044047E" w:rsidRPr="00DB4091" w:rsidRDefault="0044047E" w:rsidP="00DB4091">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DC921BD" w14:textId="77777777" w:rsidR="0044047E" w:rsidRPr="0029535A" w:rsidRDefault="0044047E" w:rsidP="0044047E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
@@ -250,206 +202,158 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="582042E6" w14:textId="77777777" w:rsidR="0044047E" w:rsidRPr="0029535A" w:rsidRDefault="0044047E" w:rsidP="0044047E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0029535A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ДИПЛОМНОЇ РОБОТИ БАКАЛАВРА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B3597A" w14:textId="2136B79C" w:rsidR="0044047E" w:rsidRDefault="0044047E" w:rsidP="0095332E">
+    <w:p w14:paraId="68B3597A" w14:textId="0335B547" w:rsidR="0044047E" w:rsidRPr="00612FBC" w:rsidRDefault="0044047E" w:rsidP="00612FBC">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B3F1E">
+      <w:r w:rsidRPr="00612FBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>червня 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81962">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о 9.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1AA4D7" w14:textId="77777777" w:rsidR="00B17DF9" w:rsidRDefault="00B17DF9" w:rsidP="00B17DF9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24C22912" w14:textId="18341B64" w:rsidR="00292A08" w:rsidRPr="00F0786E" w:rsidRDefault="00292A08" w:rsidP="0095332E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00376706">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Граб </w:t>
+        <w:t>Граб Ангеліна Юріївна</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD51D1C" w14:textId="126E8408" w:rsidR="0095332E" w:rsidRPr="0095332E" w:rsidRDefault="0095332E" w:rsidP="0095332E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0095332E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Мусійовська</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Мусійовська Валерія Вячеславівна  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47AE5548" w14:textId="4F9FA6F6" w:rsidR="00292A08" w:rsidRPr="00F0786E" w:rsidRDefault="00292A08" w:rsidP="0095332E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7473367F" w14:textId="77777777" w:rsidR="000B6051" w:rsidRPr="006B3F1E" w:rsidRDefault="000B6051" w:rsidP="0044047E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
@@ -1316,50 +1220,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5248" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5968" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6688" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55BE118B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D1EF51C"/>
+    <w:lvl w:ilvl="0" w:tplc="7C72B104">
+      <w:start w:val="24"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0422000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0422000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61E83AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33909B26"/>
     <w:lvl w:ilvl="0" w:tplc="9B06C4CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1406,51 +1399,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68303A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5ED0ED06"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -1495,51 +1488,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD17F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB1E2A6C"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -1584,51 +1577,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EF32634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="232A63F2"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B" w:tentative="1">
@@ -1673,51 +1666,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="700B2D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62746838"/>
     <w:lvl w:ilvl="0" w:tplc="0422000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0422001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1759,51 +1752,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04220019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0422001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71855001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C6A4C2E"/>
     <w:lvl w:ilvl="0" w:tplc="CE8C7228">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1854,152 +1847,154 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="55974458">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1079912122">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="204144819">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="732578714">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1843272816">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1808618327">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1907840287">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="617949169">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1748772271">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1447232870">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="533689910">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1190146465">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1941059870">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2122258500">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="576744085">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="261885840">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C6721B"/>
     <w:rsid w:val="00000EFC"/>
     <w:rsid w:val="0000281A"/>
     <w:rsid w:val="000064B4"/>
     <w:rsid w:val="000345AB"/>
     <w:rsid w:val="000409BB"/>
     <w:rsid w:val="00041251"/>
     <w:rsid w:val="00053CAF"/>
     <w:rsid w:val="00053E28"/>
     <w:rsid w:val="00080009"/>
     <w:rsid w:val="00084331"/>
     <w:rsid w:val="0008456A"/>
     <w:rsid w:val="0008794C"/>
     <w:rsid w:val="00095B04"/>
     <w:rsid w:val="000B6051"/>
     <w:rsid w:val="000D026F"/>
@@ -2055,50 +2050,51 @@
     <w:rsid w:val="0044047E"/>
     <w:rsid w:val="0046029E"/>
     <w:rsid w:val="00475DE6"/>
     <w:rsid w:val="00475F12"/>
     <w:rsid w:val="00483025"/>
     <w:rsid w:val="004854C8"/>
     <w:rsid w:val="004924D1"/>
     <w:rsid w:val="004A46A5"/>
     <w:rsid w:val="004D1767"/>
     <w:rsid w:val="004D4537"/>
     <w:rsid w:val="005100AC"/>
     <w:rsid w:val="0051065D"/>
     <w:rsid w:val="005260F5"/>
     <w:rsid w:val="005319E1"/>
     <w:rsid w:val="00532505"/>
     <w:rsid w:val="00542BF6"/>
     <w:rsid w:val="00543350"/>
     <w:rsid w:val="005576CA"/>
     <w:rsid w:val="0056352F"/>
     <w:rsid w:val="00573E35"/>
     <w:rsid w:val="0057684C"/>
     <w:rsid w:val="005D1B88"/>
     <w:rsid w:val="005F05CB"/>
     <w:rsid w:val="0060263B"/>
     <w:rsid w:val="0061258D"/>
+    <w:rsid w:val="00612FBC"/>
     <w:rsid w:val="00616DD4"/>
     <w:rsid w:val="00623EED"/>
     <w:rsid w:val="00641190"/>
     <w:rsid w:val="0065424A"/>
     <w:rsid w:val="006550F2"/>
     <w:rsid w:val="00663C48"/>
     <w:rsid w:val="00670ABC"/>
     <w:rsid w:val="00673413"/>
     <w:rsid w:val="006B3F1E"/>
     <w:rsid w:val="006B413B"/>
     <w:rsid w:val="006B4C02"/>
     <w:rsid w:val="006D08A8"/>
     <w:rsid w:val="006D7F1D"/>
     <w:rsid w:val="006E7FC4"/>
     <w:rsid w:val="006F56A1"/>
     <w:rsid w:val="006F6164"/>
     <w:rsid w:val="007008E6"/>
     <w:rsid w:val="007207E3"/>
     <w:rsid w:val="00721C91"/>
     <w:rsid w:val="00724932"/>
     <w:rsid w:val="007255B2"/>
     <w:rsid w:val="007647E1"/>
     <w:rsid w:val="007865FD"/>
     <w:rsid w:val="00791F39"/>
     <w:rsid w:val="007977D1"/>
@@ -2146,50 +2142,51 @@
     <w:rsid w:val="00A8597E"/>
     <w:rsid w:val="00A874A5"/>
     <w:rsid w:val="00A90F82"/>
     <w:rsid w:val="00AB04D7"/>
     <w:rsid w:val="00AB4523"/>
     <w:rsid w:val="00AC0695"/>
     <w:rsid w:val="00AD0796"/>
     <w:rsid w:val="00AD53AC"/>
     <w:rsid w:val="00AD71DA"/>
     <w:rsid w:val="00AE4C46"/>
     <w:rsid w:val="00AE7D75"/>
     <w:rsid w:val="00AF0DE2"/>
     <w:rsid w:val="00B041B9"/>
     <w:rsid w:val="00B0626A"/>
     <w:rsid w:val="00B076EC"/>
     <w:rsid w:val="00B17DF9"/>
     <w:rsid w:val="00B278CF"/>
     <w:rsid w:val="00B315F3"/>
     <w:rsid w:val="00B34BDF"/>
     <w:rsid w:val="00B35819"/>
     <w:rsid w:val="00B7759A"/>
     <w:rsid w:val="00B919EA"/>
     <w:rsid w:val="00BA4397"/>
     <w:rsid w:val="00BA471F"/>
     <w:rsid w:val="00BB5C2B"/>
+    <w:rsid w:val="00BE4B18"/>
     <w:rsid w:val="00C12F3F"/>
     <w:rsid w:val="00C1325A"/>
     <w:rsid w:val="00C402B7"/>
     <w:rsid w:val="00C6721B"/>
     <w:rsid w:val="00C82878"/>
     <w:rsid w:val="00C86A2C"/>
     <w:rsid w:val="00CB759C"/>
     <w:rsid w:val="00CD2EC6"/>
     <w:rsid w:val="00CD43C7"/>
     <w:rsid w:val="00CD7E2C"/>
     <w:rsid w:val="00CE19E9"/>
     <w:rsid w:val="00CE353D"/>
     <w:rsid w:val="00D22EFD"/>
     <w:rsid w:val="00D4647C"/>
     <w:rsid w:val="00D5240B"/>
     <w:rsid w:val="00D546EC"/>
     <w:rsid w:val="00D61929"/>
     <w:rsid w:val="00D6335C"/>
     <w:rsid w:val="00D64A5F"/>
     <w:rsid w:val="00D7219E"/>
     <w:rsid w:val="00D74B12"/>
     <w:rsid w:val="00DB4091"/>
     <w:rsid w:val="00DB7174"/>
     <w:rsid w:val="00DC3C56"/>
     <w:rsid w:val="00DC429D"/>
@@ -2198,50 +2195,51 @@
     <w:rsid w:val="00DD5CF3"/>
     <w:rsid w:val="00E118D9"/>
     <w:rsid w:val="00E16384"/>
     <w:rsid w:val="00E1694E"/>
     <w:rsid w:val="00E175D8"/>
     <w:rsid w:val="00E536FD"/>
     <w:rsid w:val="00E6777F"/>
     <w:rsid w:val="00E83E18"/>
     <w:rsid w:val="00E91039"/>
     <w:rsid w:val="00EB2C75"/>
     <w:rsid w:val="00EC4D8A"/>
     <w:rsid w:val="00EC7AB0"/>
     <w:rsid w:val="00ED4226"/>
     <w:rsid w:val="00ED532E"/>
     <w:rsid w:val="00EE2D77"/>
     <w:rsid w:val="00EE64BD"/>
     <w:rsid w:val="00F108E2"/>
     <w:rsid w:val="00F2141F"/>
     <w:rsid w:val="00F22F7E"/>
     <w:rsid w:val="00F26145"/>
     <w:rsid w:val="00F37E55"/>
     <w:rsid w:val="00F420F9"/>
     <w:rsid w:val="00F503A4"/>
     <w:rsid w:val="00F52181"/>
     <w:rsid w:val="00F62F80"/>
+    <w:rsid w:val="00F81962"/>
     <w:rsid w:val="00F97F29"/>
     <w:rsid w:val="00FA3834"/>
     <w:rsid w:val="00FB0292"/>
     <w:rsid w:val="00FB1D1C"/>
     <w:rsid w:val="00FE71D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -3050,77 +3048,77 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>131</Words>
-  <Characters>75</Characters>
+  <Words>140</Words>
+  <Characters>81</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>205</CharactersWithSpaces>
+  <CharactersWithSpaces>220</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>