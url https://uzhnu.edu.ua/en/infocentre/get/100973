--- v0 (2026-08-20)
+++ v1 (2026-09-10)
@@ -1,2828 +1,3802 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w14:paraId="5C6AEB20" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00B71052" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="3EB5C3CF" w14:textId="77777777" w:rsidR="00916532" w:rsidRPr="00B71052" w:rsidRDefault="004F3580" w:rsidP="003C64F4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00916532">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                 ДВНЗ  «Ужгородський національний університет»</w:t>
       </w:r>
+      <w:r w:rsidR="00916532">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                        ЗАТВЕРДЖУЮ</w:t>
+        <w:t xml:space="preserve">                            ЗАТВЕРДЖУЮ</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCAFF5F" w14:textId="0E308D5C" w:rsidR="00C93BEF" w:rsidRDefault="00CB44B8" w:rsidP="00C93BEF">
+    <w:p w14:paraId="5E25AE8B" w14:textId="4BDFCDCD" w:rsidR="004F3580" w:rsidRDefault="00916532" w:rsidP="007A3099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B71052">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="004F3580">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71052">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="004446B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:tab/>
-        <w:t xml:space="preserve">                           </w:t>
+        <w:t>Т И М Ч А С О В И Й</w:t>
       </w:r>
-      <w:r w:rsidR="00C93BEF" w:rsidRPr="001A1981">
+      <w:r w:rsidR="004E5D96">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Р О З К Л А Д    З А Н Я Т</w:t>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00C93BEF" w:rsidRPr="00B71052">
+      <w:r w:rsidRPr="001A1981">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Р О З К Л А Д </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5D96">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1981">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   З А Н Я Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ь</w:t>
       </w:r>
-      <w:r w:rsidR="00C93BEF" w:rsidRPr="004F3580">
+      <w:r w:rsidR="004F3580" w:rsidRPr="004F3580">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C93BEF">
+      <w:r w:rsidR="004F3580">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                            </w:t>
+        <w:t xml:space="preserve">                                                                  </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidR="00C93BEF" w:rsidRPr="00B71052">
+      <w:r w:rsidR="004F3580" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Пр</w:t>
       </w:r>
-      <w:r w:rsidR="00C93BEF">
+      <w:r w:rsidR="004F3580">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>оректор з науково-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B3A3B2" w14:textId="26EC049F" w:rsidR="00C93BEF" w:rsidRPr="00B71052" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="66A5FC3C" w14:textId="52E8E17F" w:rsidR="00916532" w:rsidRPr="00B71052" w:rsidRDefault="004F3580" w:rsidP="007A3099">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет суспільних наук    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">     Денне відділення    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">            </w:t>
+        <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0078578E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0076621F">
+      <w:r w:rsidR="00945EAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>-20</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003C64F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0076621F">
+      <w:r w:rsidR="00945EAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">  н. р.</w:t>
       </w:r>
       <w:r w:rsidRPr="004F3580">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                           педагогічної  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>роботи</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209BC8BF" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00B71052" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="08CA7FAA" w14:textId="5A82FFF7" w:rsidR="00916532" w:rsidRPr="00B71052" w:rsidRDefault="00916532" w:rsidP="004F3580">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>«Філософі</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1205">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Філософія</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>я»</w:t>
+        <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3580">
+      <w:r w:rsidR="004F3580" w:rsidRPr="004F3580">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004F3580">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                          </w:t>
+        <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="004F3580" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">__________  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004F3580">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Мирослава ЛЕНДЬЕЛ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70859FC1" w14:textId="4B3F9AD3" w:rsidR="00C93BEF" w:rsidRPr="00873C64" w:rsidRDefault="00C93BEF" w:rsidP="00873C64">
+    <w:p w14:paraId="5B904584" w14:textId="17424D13" w:rsidR="00916532" w:rsidRPr="006E43FB" w:rsidRDefault="004F3580" w:rsidP="004F3580">
       <w:pPr>
         <w:ind w:left="10620" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>«______» _______________ 202</w:t>
+        <w:t>«______» ____________</w:t>
       </w:r>
-      <w:r w:rsidR="00F61C4B">
+      <w:r w:rsidR="00916532">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>___ 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00305313">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00945EAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71052">
+      <w:r w:rsidR="00916532" w:rsidRPr="00B71052">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve"> р. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="51085454" w14:textId="4C4ECF1C" w:rsidR="004E5D96" w:rsidRPr="00F63080" w:rsidRDefault="00F63080" w:rsidP="00C923DC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Начитка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 14.09</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425E8AF5" w14:textId="77777777" w:rsidR="00E114E5" w:rsidRPr="007A3099" w:rsidRDefault="00E114E5" w:rsidP="00C923DC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="121"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="412" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="14170" w:type="dxa"/>
+        <w:tblW w:w="15163" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="4568"/>
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="5277"/>
+        <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="008674B7" w14:paraId="01797ADD" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="0013318C" w:rsidRPr="008674B7" w14:paraId="1CB04806" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514EB589" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="002C1843" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="34CEB19F" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="002C1843" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53971D83" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="7880DFC6" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67541523" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="0315A5EB" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4A1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11088" w:type="dxa"/>
+            <w:tcW w:w="12081" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBBC4CC" w14:textId="7A2DE243" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="708AECEE" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> курс</w:t>
             </w:r>
-            <w:r w:rsidR="0076621F">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="008674B7" w14:paraId="0F03045D" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="0013318C" w:rsidRPr="008674B7" w14:paraId="7ADD7A8D" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6B1EF8" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="31C7C567" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248FC9CB" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="57ECD53C" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B3D2A7B" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="33BD5050" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34937595" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="00BEEE06" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008674B7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18129C77" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="37BE114E" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0931B6" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="11AAAEDD" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C4DA9A" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00905673">
+          <w:p w14:paraId="5C0304D6" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ауд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F61C4B" w:rsidRPr="00381D9C" w14:paraId="03C6161D" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="7A8340A8" w14:textId="77777777" w:rsidTr="00F63080">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01CB2307" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="00BA2C49" w:rsidRDefault="00F61C4B" w:rsidP="00905673">
+          <w:p w14:paraId="1DB37A3F" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="690B82B5" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="007D49A9" w:rsidRDefault="00F61C4B" w:rsidP="00905673">
+          <w:p w14:paraId="096582A8" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A23850" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="003C64F4" w:rsidRDefault="00F61C4B" w:rsidP="00905673">
+          <w:p w14:paraId="16520A40" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F574EBF" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="0025678B" w:rsidRDefault="00F61C4B" w:rsidP="00905673">
+          <w:p w14:paraId="645FFAF6" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0025678B" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3374CEA1" w14:textId="53A4BB31" w:rsidR="00F61C4B" w:rsidRPr="003C64F4" w:rsidRDefault="00F61C4B" w:rsidP="00905673">
+          <w:p w14:paraId="512B94AB" w14:textId="22D09CB3" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Філософія Стародавнього Сходу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF35424" w14:textId="38184A7B" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Матвієнко О. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EFB1C3" w14:textId="3A71A1D4" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          <w:p w14:paraId="2327B6C7" w14:textId="12A4B447" w:rsidR="00F61C4B" w:rsidRPr="003C64F4" w:rsidRDefault="00F61C4B" w:rsidP="00905673">
+            <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>cgi</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>okcu</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bvd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="4FE8CF4A" w14:textId="77777777" w:rsidTr="00F63080">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18545D6D" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7790E3C1" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7E560F" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00A0765C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B82323" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6428DD90" w14:textId="16EE2727" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Філософія Стародавнього Сходу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC8D414" w14:textId="4960CE2C" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Матвієнко О. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="497CB2EB" w14:textId="37A1006E" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>cgi</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>okcu</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bvd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="4A2AF9A2" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316535A2" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C742F9" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01610A00" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C956AE" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="010EF8EE" w14:textId="2EFC1512" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Логіка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3670656A" w14:textId="17C12151" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А. П.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="459BC44A" w14:textId="5A26840C" w:rsidR="00F61C4B" w:rsidRPr="003C64F4" w:rsidRDefault="00F61C4B" w:rsidP="00905673">
+          <w:p w14:paraId="10EF5F62" w14:textId="3E4EF757" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rkz</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yorj</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yzj</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00905673" w:rsidRPr="00873C64" w14:paraId="1931EA33" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00EC0D18" w14:paraId="159D260D" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="390"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="614B1819" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00BA2C49" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB79D2E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18E84E73" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="007D49A9" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3815EC0A" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІ</w:t>
+              <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...21 lines deleted...]
-              <w:t>9:40</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0D1F10" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFAABC8" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="0013318C" w:rsidRDefault="00905673" w:rsidP="00905673">
-[...24 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="5E6D8413" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="279CD985" w14:textId="741CC911" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A70AFE2" w14:textId="0C415944" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401848EB" w14:textId="75BDC527" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB234B6" w14:textId="1760F6F8" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="762A98BB" w14:textId="77777777" w:rsidTr="00F63080">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C984FB" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FF7D3A" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6574176C" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B38618" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2C03DC" w14:textId="1445A1B8" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Філософія Стародавнього Сходу </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669CF127" w14:textId="4E59D574" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Матвієнко О. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DDC4407" w14:textId="696D978C" w:rsidR="00F63080" w:rsidRPr="00F63080" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>1 вар.    Релігієзнавство</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="47519031" w14:textId="0F5A9667" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>cgi</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>okcu</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00F63080">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bvd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="267B1CB6" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B32361E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3053043A" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD5EB0D" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A74496" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FF19DE" w14:textId="04830CBE" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Антична філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C90184B" w14:textId="2673F714" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мараєва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> У. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F00A308" w14:textId="3419FC5E" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rjz</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>azgd</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rhr</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="42A97B5B" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C092B70" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D43FCD" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A08CB0" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65422762" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35EDC6B9" w14:textId="7B9C1EFE" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DED852A" w14:textId="2F5DF009" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1A93EC" w14:textId="08AF4A7B" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Ходанич</w:t>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="7476E4CC" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:val="271"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEE3BDB" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207B2CAF" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306DED3F" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04336228" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42494AF5" w14:textId="41CE4EBA" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CD7C36" w14:textId="22AF1E06" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3622E9FA" w14:textId="47C90E46" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ю. М.</w:t>
-            </w:r>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00117D96" w14:paraId="7C51A359" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1034632B" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CD223E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA77227" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED2FC8A" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2F00B7" w14:textId="258D851E" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593B4A5D" w14:textId="5F9656D1" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1F158F94" w14:textId="0B7692EF" w:rsidR="00905673" w:rsidRPr="004106BB" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A0C27A" w14:textId="309345DC" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00905673" w:rsidRPr="00873C64" w14:paraId="4DEAB86C" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="53613F1C" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="331"/>
-[...1402 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="304"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B90ADB6" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00BA2C49" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="62F49626" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3864E8FF" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="007D49A9" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="5C3123B8" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="124B5C3A" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00AC2B01" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="6434239B" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="701DCB86" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="0013318C" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="3F46E260" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4215C532" w14:textId="3DF1A177" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="1D675A63" w14:textId="0AC9B932" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Філософська пропедевтика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="210355D1" w14:textId="77D271E0" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ХоданичЮ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18000234" w14:textId="43A9905C" w:rsidR="00F63080" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pyi</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>frhy</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rky</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00905673" w:rsidRPr="00AC2B01" w14:paraId="3AD22FD6" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="7461A18C" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="352"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69CDA415" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00BA2C49" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="54BEF42E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="111CB2F1" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="007D49A9" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="3CAA6ED7" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15097DF4" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="716AF7AF" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -2839,681 +3813,973 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2831A82C" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00AC2B01" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="2FACDCA7" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="140D721C" w14:textId="6B8137A9" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="1599B1B0" w14:textId="5F679FD9" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Філософська пропедевтика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44425732" w14:textId="256C433E" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ХоданичЮ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40180416" w14:textId="5B1402D8" w:rsidR="00F63080" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          <w:p w14:paraId="62DF52A5" w14:textId="1FA72D4A" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pyi</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>frhy</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rky</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="0B06C0EB" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607F64BB" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="124830EE" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7689C983" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="004D5B6C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F04A97E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E706D7" w14:textId="1CD89466" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Логіка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FE2533" w14:textId="3BC1D489" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E5C6C1" w14:textId="7673944A" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rkz</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yorj</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yzj</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="004D5B6C" w14:paraId="1E53F346" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D23B2F1" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D948A89" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46939272" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2665EFD0" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="004D5B6C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FADD495" w14:textId="14DB5C4B" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Всесвітня історія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC11FB0" w14:textId="3E7071ED" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Петрінко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. С.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2C725FCE" w14:textId="212EE8D6" w:rsidR="00905673" w:rsidRPr="004106BB" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DE96853" w14:textId="693B3995" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00905673" w:rsidRPr="00873C64" w14:paraId="7AB7D75F" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="004D5B6C" w14:paraId="7BE2EABD" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="310"/>
-[...344 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="351"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051893B3" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00BA2C49" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="15A883F9" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE6DA40" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="007D49A9" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="7CDB9C21" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="254F80C6" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00AC2B01" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="1001926E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="004D5B6C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="760BF641" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="0013318C" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="275B43EE" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43F32302" w14:textId="45F29338" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="7349BD40" w14:textId="7ACF7247" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Всесвітня історія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEE3E80" w14:textId="035FFE30" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Петрінко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. С.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E0B740" w14:textId="0B6C5051" w:rsidR="00F63080" w:rsidRPr="004106BB" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...30 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00905673" w:rsidRPr="00F05857" w14:paraId="2C5BA58B" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="05FF3D37" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="376"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="643C2EF4" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00BA2C49" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="4B54425B" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73E21FE1" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="007D49A9" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8273E6" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="44EDE164" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A52C65" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -3525,2571 +4791,2519 @@
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74EC8D78" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00AC2B01" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="50A529FB" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="004D5B6C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FC341F" w14:textId="088696CC" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="6B4875CC" w14:textId="6C921C02" w:rsidR="00F63080" w:rsidRPr="004D5B6C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Антична філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DBF75D" w14:textId="3C4975DB" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мараєва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> У. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AD861F" w14:textId="43FF4C2C" w:rsidR="00F63080" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rjz</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>azgd</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rhr</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="002745EC" w14:paraId="61C829E5" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDC1477" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3509D686" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55779C7C" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="002745EC" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BB17A9" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C87ADB2" w14:textId="19A78D04" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1F76CF" w14:textId="6919B0FB" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1DA177" w14:textId="6B25D8C7" w:rsidR="00F63080" w:rsidRPr="004106BB" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>1 вар.        Логіка</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="33686919" w14:textId="2E53D7D1" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00C14E2A" w14:paraId="04B8ADE8" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FC23F6" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FC722E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB51212" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="798321B0" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0025678B" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B06588" w14:textId="020F0661" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2833F158" w14:textId="0239E4E6" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBE75C3" w14:textId="64E6F97D" w:rsidR="00F63080" w:rsidRPr="00897F0A" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="uk-UA"/>
-[...257 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00905673" w:rsidRPr="00F05857" w14:paraId="6C907EBB" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="1B295951" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="240"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0423438D" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00BA2C49" w:rsidRDefault="00905673" w:rsidP="00905673">
-            <w:pPr>
+          <w:p w14:paraId="3BF45EB2" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E19C18" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722E1EDB" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00A0765C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:40</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419563FF" w14:textId="77777777" w:rsidR="00905673" w:rsidRDefault="00905673" w:rsidP="00905673">
-[...14 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="6E62A51A" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B2A00BC" w14:textId="77777777" w:rsidR="00905673" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="5964C5DD" w14:textId="7BA6EEDC" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E114E5">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A078D06" w14:textId="74C2A3DD" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EB9DB92" w14:textId="10A0B0BA" w:rsidR="00F63080" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...28 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00905673" w:rsidRPr="00873C64" w14:paraId="36044EDD" w14:textId="77777777" w:rsidTr="00905673">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="6254DD26" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
-[...743 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="373"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A301CBF" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00BA2C49" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="1C5433C6" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CB9784" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="007D49A9" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="6552E102" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІ</w:t>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27806B69" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="00AC2B01" w:rsidRDefault="00905673" w:rsidP="00905673">
-[...18 lines deleted...]
-              <w:t>9:40</w:t>
+          <w:p w14:paraId="378EFEC4" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04A5676D" w14:textId="77777777" w:rsidR="00905673" w:rsidRPr="0013318C" w:rsidRDefault="00905673" w:rsidP="00905673">
-[...24 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="03D07468" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587D70A0" w14:textId="5B839BBA" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+          <w:p w14:paraId="6F0E6D08" w14:textId="31420B7B" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E114E5">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1779AF0A" w14:textId="6A15393D" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="323CD219" w14:textId="7FA894CD" w:rsidR="00F63080" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          <w:p w14:paraId="5F569486" w14:textId="6F3B9302" w:rsidR="00905673" w:rsidRPr="003C64F4" w:rsidRDefault="00905673" w:rsidP="00905673">
+            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="0FA053C9" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB4F35D" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E91A96" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DADEA99" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="040DBE09" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E401991" w14:textId="4DBF4A72" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E114E5">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C218F4B" w14:textId="4B41BEFD" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E82EBE3" w14:textId="01617663" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...379 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="004D3F13">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F843A4F" w14:textId="2EBD9BBA" w:rsidR="00F61C4B" w:rsidRDefault="00F61C4B" w:rsidP="006332EF">
+    <w:p w14:paraId="65E42501" w14:textId="77777777" w:rsidR="0013318C" w:rsidRDefault="0013318C" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B0BFCCC" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRDefault="00F61C4B" w:rsidP="00873C64">
+    <w:p w14:paraId="7C6C867B" w14:textId="2C9DC1F8" w:rsidR="0013318C" w:rsidRDefault="0013318C" w:rsidP="00305313">
       <w:pPr>
-        <w:ind w:firstLine="426"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2703C9" w14:textId="27E86B58" w:rsidR="001D1284" w:rsidRDefault="001D1284" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A6ACC43" w14:textId="0E2AF026" w:rsidR="0008321D" w:rsidRDefault="0008321D" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="204B9210" w14:textId="0E2F2264" w:rsidR="0008321D" w:rsidRDefault="0008321D" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4147211B" w14:textId="60CDED49" w:rsidR="0008321D" w:rsidRDefault="0008321D" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5714F99C" w14:textId="5AB8CBAF" w:rsidR="0008321D" w:rsidRDefault="0008321D" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E6AD5A2" w14:textId="6392989E" w:rsidR="0008321D" w:rsidRDefault="0008321D" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F5CD7A" w14:textId="35D88043" w:rsidR="0008321D" w:rsidRDefault="0008321D" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59726CB0" w14:textId="77777777" w:rsidR="00897F0A" w:rsidRDefault="00897F0A" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C44E7F2" w14:textId="77777777" w:rsidR="00897F0A" w:rsidRDefault="00897F0A" w:rsidP="00305313">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="402" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="263" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="14890" w:type="dxa"/>
+        <w:tblW w:w="14737" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="4568"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="10"/>
+        <w:gridCol w:w="5277"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="4110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="00AC2B01" w14:paraId="45B27A6A" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="004E5D96" w:rsidRPr="008674B7" w14:paraId="3915FC96" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D950908" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="002C1843" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="4F191BBD" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="002C1843" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2988337A" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="1149F85B" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00BA2C49" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692B924E" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="5DC9749A" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="008674B7" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4A1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11808" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="11655" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4798A303" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="148B24F8" w14:textId="7CF008D6" w:rsidR="004E5D96" w:rsidRPr="00BA2C49" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="00AC2B01" w14:paraId="13ADB300" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="004E5D96" w:rsidRPr="008674B7" w14:paraId="065D75EF" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B0F038E" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="1B87CCB4" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="008674B7" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0850A1" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="43C4D06F" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00BA2C49" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C09F5A5" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="707D1141" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00BA2C49" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5521ADE1" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="090BF024" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="008674B7" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008674B7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08188328" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="2A083C91" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00FB1704" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6C5705" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="190855F4" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00FB1704" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A532B36" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00852D6A">
+          <w:p w14:paraId="6FD62BDB" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00FB1704" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ауд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F61C4B" w:rsidRPr="00B65653" w14:paraId="030C26CF" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="004E5D96" w:rsidRPr="008674B7" w14:paraId="1FFBB893" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09B8CE8F" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="00BA2C49" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
+          <w:p w14:paraId="4A821196" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00BA2C49" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11D90956" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="007D49A9" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
+          <w:p w14:paraId="7AE9976F" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="007D49A9" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E47E35C" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="003C64F4" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
+          <w:p w14:paraId="6E636566" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="003C64F4" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36EA2653" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="00AC2B01" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="7635DF6E" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="0025678B" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCD1931" w14:textId="2103B95D" w:rsidR="00F61C4B" w:rsidRPr="005105F8" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
-[...33 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="0BC97607" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00E114E5" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC18FC8" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="00E114E5" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB5D00F" w14:textId="77777777" w:rsidR="004E5D96" w:rsidRPr="003C64F4" w:rsidRDefault="004E5D96" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F61C4B" w:rsidRPr="00B65653" w14:paraId="2A4758FC" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="67F777A4" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04398CF9" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="00BA2C49" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
+          <w:p w14:paraId="16E4B340" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE1E1A9" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="007D49A9" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
+          <w:p w14:paraId="5EBD5B8A" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9AD984" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="00A0765C" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
+          <w:p w14:paraId="216DAD4D" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00A0765C" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11977256" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRPr="0013318C" w:rsidRDefault="00F61C4B" w:rsidP="00852D6A">
+          <w:p w14:paraId="079E3998" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="0013318C" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0A131C" w14:textId="1EBA288E" w:rsidR="00F61C4B" w:rsidRPr="005105F8" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
-[...25 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="5C142ECB" w14:textId="34A45A9A" w:rsidR="005A6833" w:rsidRPr="00E114E5" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Філософія Середніх віків та Відродження</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5412E4" w14:textId="20349E23" w:rsidR="005A6833" w:rsidRPr="00E114E5" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-              <w:t>Орос</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ходанич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...18 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю .М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6572F1" w14:textId="4F5CADF3" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pyi</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>frhy</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rky</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006332EF" w:rsidRPr="00B65653" w14:paraId="14B46A4C" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="349C6829" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="456"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2D8AE6" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="00BA2C49" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+          <w:p w14:paraId="1BB5C498" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04365ABF" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="007D49A9" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+          <w:p w14:paraId="2743B1EB" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="344405EA" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="003C64F4" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+          <w:p w14:paraId="6B0D4EC6" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -6106,923 +7320,1000 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30A3A226" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="00A0765C" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="7893E9ED" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00117D96" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="109051DE" w14:textId="4DB556C3" w:rsidR="006332EF" w:rsidRPr="0006581F" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
-[...20 lines deleted...]
-          <w:p w14:paraId="0BA15EC2" w14:textId="40CE5BB2" w:rsidR="006332EF" w:rsidRPr="0006581F" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+          <w:p w14:paraId="5D822DCB" w14:textId="56D34F56" w:rsidR="005A6833" w:rsidRPr="00E114E5" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Некласична логіка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6623B8F5" w14:textId="31887757" w:rsidR="005A6833" w:rsidRPr="00E114E5" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-              <w:t>Орос</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="037B84A5" w14:textId="56CB1E6C" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rkz</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yorj</w:t>
+              </w:r>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F63080" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yzj</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006332EF" w:rsidRPr="00B65653" w14:paraId="3BC69771" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="0AEDA6B4" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="420"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="685E93FD" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="00BA2C49" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F54CBE7" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0F603B76" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="007D49A9" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231F430C" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79D5DC94" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="00AC2B01" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015BED05" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00117D96" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7C1B3F" w14:textId="77777777" w:rsidR="006332EF" w:rsidRPr="0013318C" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+          <w:p w14:paraId="3EA07B22" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="0013318C" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="5D2610BB" w14:textId="73A3296A" w:rsidR="006332EF" w:rsidRPr="0006581F" w:rsidRDefault="006332EF" w:rsidP="00852D6A">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA0A889" w14:textId="27CE330E" w:rsidR="005A6833" w:rsidRPr="00E114E5" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Метафізика та онтологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="076E6544" w14:textId="15EAEF47" w:rsidR="005A6833" w:rsidRPr="00E114E5" w:rsidRDefault="005A6833" w:rsidP="00945EAC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...2 lines deleted...]
-              <w:t>Орос</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ходанич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:color w:val="FF0000"/>
-[...17 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ю .М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="312F9ED9" w14:textId="3C5FD635" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00945EAC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pyi</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>frhy</w:t>
+              </w:r>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00945EAC" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rky</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00B65653" w14:paraId="7D44823A" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="0E298578" w14:textId="77777777" w:rsidTr="00F63080">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CAC9102" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="5A20FFE3" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ВТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1343D418" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="3F057FA8" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2C5272" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="003C64F4" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="50FF21DA" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B639BF5" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="66C28F85" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7762D6D9" w14:textId="70BBDA83" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...10 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+          <w:p w14:paraId="5108CDA9" w14:textId="6C6A719E" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D942A9" w14:textId="2307790E" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...10 lines deleted...]
-            <w:tcW w:w="4253" w:type="dxa"/>
+          <w:p w14:paraId="59C6BF42" w14:textId="57DB3338" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="38A43246" w14:textId="1E7546BA" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/yri-rkwa-ptk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00F05857" w14:paraId="4A1A8A91" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="00D84FD2" w14:paraId="7B868D7E" w14:textId="77777777" w:rsidTr="00F63080">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4844D58B" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="69F1FE7E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13C113AF" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="03BD26EE" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711CE069" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="0A8B354E" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDA130D" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="0013318C" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="1988B7B2" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7819E41D" w14:textId="03F0D4F3" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...233 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2CFBF0A5" w14:textId="4428B455" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="584BC0A2" w14:textId="689AF2B3" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00E47B54">
-[...6 lines deleted...]
-              <w:t>dpu</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="a6"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D29E6C2" w14:textId="16CE64AE" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidR="00F63080" w:rsidRPr="007943B7">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/yri-rkwa-ptk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00F05857" w14:paraId="3E53723C" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="002745EC" w14:paraId="556B85AB" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7742B876" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="73EF2610" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55AB7443" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="3894276D" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D980FAC" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="003C64F4" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="26B964EE" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -7039,1075 +8330,696 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9E1173" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="3161BA41" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74104C0E" w14:textId="5BCBA941" w:rsidR="00E47B54" w:rsidRPr="00EA6FE1" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...255 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0D332782" w14:textId="78741766" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7F5C2C" w14:textId="554CA573" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FFFBCB" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00B65653" w14:paraId="5FCF1DEC" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00F63080" w:rsidRPr="002745EC" w14:paraId="6F36677A" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="383"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22524430" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F3D2C1" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00BA2C49" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="490E977D" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="5CE90396" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="007D49A9" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD67D23" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="723B8AA6" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="00117D96" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="728B82AD" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="0013318C" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="7142F77D" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="0013318C" w:rsidRDefault="00F63080" w:rsidP="00F63080">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D211451" w14:textId="1118B8BE" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...29 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="311D79E9" w14:textId="154F0C97" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DAB117" w14:textId="18B2901B" w:rsidR="00F63080" w:rsidRPr="00E114E5" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC8AA34" w14:textId="77777777" w:rsidR="00F63080" w:rsidRPr="003C64F4" w:rsidRDefault="00F63080" w:rsidP="00F63080">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="0085341D" w14:paraId="01573E54" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="00D84FD2" w14:paraId="22D4D0C0" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...158 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27BBD328" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="152CA451" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>СР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA07900" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="6CA8679A" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="064EDC2E" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="003C64F4" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="139B7748" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6188D6" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="4E3BD434" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00117D96" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACB2F18" w14:textId="04B3DD8E" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...10 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+          <w:p w14:paraId="6848C0EE" w14:textId="04A640A4" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи сучасного природознавства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDA6BC8" w14:textId="4B367F06" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...10 lines deleted...]
-            <w:tcW w:w="4253" w:type="dxa"/>
+          <w:p w14:paraId="4A1E55D5" w14:textId="790A88A0" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шніцер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0965BD1D" w14:textId="68A98A96" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="08CFB163" w14:textId="3D999A4D" w:rsidR="00D84FD2" w:rsidRPr="00D84FD2" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00D84FD2">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/zrc-ysva-crq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D84FD2">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00B65653" w14:paraId="199FE22D" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="6B89C0DA" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="781AC9A3" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="5959088D" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B67A83" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="47A9E8E8" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1186B6A7" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="5C58E465" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00117D96" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7819EDF2" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="0013318C" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="593EE7E8" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="0013318C" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15CA4F7B" w14:textId="7FABE6F7" w:rsidR="00E47B54" w:rsidRPr="00D26BD8" w:rsidRDefault="002B6289" w:rsidP="00852D6A">
-[...71 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="5D539ABA" w14:textId="24F49FA9" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B63BD8A" w14:textId="41FD13FD" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6B4D84" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00873C64" w14:paraId="733E1B5E" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="2E42B457" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B4993D" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="1EB86DCC" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C678F2E" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="2458F5AA" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEC9F44" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="003C64F4" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="03D54A56" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
@@ -8124,15095 +9036,12672 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003C64F4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA6DF73" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="289174F9" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00117D96" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD72042" w14:textId="5D63C5B4" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="6F4142FB" w14:textId="7E5907A0" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...21 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B37ECF" w14:textId="39549EB3" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4214AD21" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w14:paraId="1F6032E8" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="5C1F87CB" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30ACC954" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="500D2FEB" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FB46FCF" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="24F41AB2" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78323F4C" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="43B0EDB7" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="002745EC" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB3446A" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="0013318C" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="759C5128" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="0013318C" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A546F74" w14:textId="44FAC3FA" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00D26BD8" w:rsidP="00852D6A">
+          <w:p w14:paraId="08E256E8" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...50 lines deleted...]
-              <w:rPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2CC0FE" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F4D1C0" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00B65653" w14:paraId="2D1B3A6E" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="0EC72455" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="488DBDEE" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="40A956CE" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ЧТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00BC3087" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="3B73F16E" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9E4F15" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="003C64F4" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="6A01E592" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4CC0A2" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="65D0FF5C" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="002745EC" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D86CA49" w14:textId="3A4B414E" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="1DE146CA" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170B3EA5" w14:textId="327E81ED" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
-[...10 lines deleted...]
-            <w:tcW w:w="4253" w:type="dxa"/>
+          <w:p w14:paraId="6665691B" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="5B7E13B6" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E47B54" w:rsidRPr="00B65653" w14:paraId="6630F645" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="0B81C8C3" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="089D6AE0" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00BA2C49" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="08C983FC" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A19CFD8" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="007D49A9" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="35D90961" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B475B59" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="00AC2B01" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="624995DE" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="002745EC" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8842EB" w14:textId="77777777" w:rsidR="00E47B54" w:rsidRPr="0013318C" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="3C07585D" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="0013318C" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257C0644" w14:textId="1EC278B1" w:rsidR="00E47B54" w:rsidRPr="0006581F" w:rsidRDefault="00E47B54" w:rsidP="00852D6A">
+          <w:p w14:paraId="00D5C526" w14:textId="41C08E20" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F902B8" w14:textId="14A2B9DA" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22EA245D" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852D6A" w:rsidRPr="00F05857" w14:paraId="3CF69D37" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="25F5BBAC" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="584"/>
+          <w:trHeight w:hRule="exact" w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F64A96D" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00BA2C49" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+          <w:p w14:paraId="0CFF88D1" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42307CF3" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59364F41" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138B5206" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="002745EC" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D668C0" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="567D6CE8" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C7F459" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="37F08372" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2D77F2" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5F5D2C" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B864E27" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="002745EC" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A712108" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="0013318C" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="710D1B33" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED977EE" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DA9771" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="002745EC" w14:paraId="07CD885C" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53C4BE2C" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="007D49A9" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EF8B80" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C7743C" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІІ</w:t>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...51 lines deleted...]
-              <w:t>0</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC2E742" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B882DEA" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00AC2B01" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...24 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="362E9110" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="002745EC" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...289 lines deleted...]
-            </w:r>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="337FF498" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED746A1" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BD7F68" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="002745EC" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852D6A" w:rsidRPr="00F05857" w14:paraId="10844F70" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="00117D96" w14:paraId="7A9A2831" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="460"/>
+          <w:trHeight w:hRule="exact" w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1FBEF5" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00BA2C49" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-            <w:pPr>
+          <w:p w14:paraId="72F4E126" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vMerge/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="376E63B2" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vMerge/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F364EE" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00A0765C" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9:40</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
-            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D14285" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...14 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="3473B9F4" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="0013318C" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F1EEE4" w14:textId="54AA5328" w:rsidR="00852D6A" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...28 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="56B1A805" w14:textId="00F488B2" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7887B49C" w14:textId="49312C3A" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0928BAFD" w14:textId="06F91C0A" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Дербак</w:t>
-[...245 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852D6A" w:rsidRPr="00873C64" w14:paraId="3BABE6E3" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="00941B53" w14:paraId="6ABC6D67" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...338 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:hRule="exact" w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49F8854E" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00BA2C49" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+          <w:p w14:paraId="0704C70E" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E1EEA29" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="007D49A9" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D552340" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІ</w:t>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-              <w:t>9:40</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26362CD0" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C64F4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12749657" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="0013318C" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...24 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="0761E3E2" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00117D96" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB85409" w14:textId="71BDD70E" w:rsidR="00852D6A" w:rsidRPr="0006581F" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+          <w:p w14:paraId="5170110B" w14:textId="1FC60759" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Теорія масової культури</w:t>
-[...264 lines deleted...]
-            </w:r>
+              <w:t>Історія науки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534AB8D3" w14:textId="751E05F1" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Хоменко Т. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A091DB3" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74A14AB8" w14:textId="35BACAF6" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jyu</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>drcp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>xps</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852D6A" w:rsidRPr="00B65653" w14:paraId="329CA30A" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="00117D96" w14:paraId="385DCAC2" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="433"/>
+          <w:trHeight w:hRule="exact" w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07DA23B9" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00BA2C49" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+          <w:p w14:paraId="5A194221" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...19 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160ADD82" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...51 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E07ED2" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2C7086" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00AC2B01" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...24 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="746E19C6" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56E58F4F" w14:textId="233D0888" w:rsidR="00852D6A" w:rsidRPr="0006581F" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+          <w:p w14:paraId="3EDFB8D1" w14:textId="20ADB7D0" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...22 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Філософське вчення про розвиток</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C1F561" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56EF60B4" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00852D6A" w:rsidRPr="00B65653" w14:paraId="6C307F95" w14:textId="77777777" w:rsidTr="00852D6A">
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="00117D96" w14:paraId="4C8A9E84" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="426"/>
+          <w:trHeight w:hRule="exact" w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59BDEC4C" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="661EFE51" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0F5A0B" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00117D96" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DFE320F" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="0013318C" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD35006" w14:textId="295C710A" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B1E991" w14:textId="1699E7C0" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="485A5563" w14:textId="69C71C69" w:rsidR="00D84FD2" w:rsidRPr="00756DA9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D84FD2" w:rsidRPr="00117D96" w14:paraId="1A1502E9" w14:textId="77777777" w:rsidTr="00945EAC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E277460" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00BA2C49" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
+          <w:p w14:paraId="54EEF942" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="00BA2C49" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA86B22" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="007D49A9" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6EDD40D3" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="007D49A9" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A22AC2C" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="00EA6FE1" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...17 lines deleted...]
-              <w:t>13:00</w:t>
+          <w:p w14:paraId="390CD56A" w14:textId="65CC5891" w:rsidR="00D84FD2" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F34165D" w14:textId="77777777" w:rsidR="00852D6A" w:rsidRPr="0013318C" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...24 lines deleted...]
-            <w:tcW w:w="4576" w:type="dxa"/>
+          <w:p w14:paraId="3C64199A" w14:textId="409299F4" w:rsidR="00D84FD2" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5285" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4AA35C" w14:textId="777D0499" w:rsidR="00852D6A" w:rsidRPr="0006581F" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...11 lines deleted...]
-            <w:tcW w:w="2977" w:type="dxa"/>
+          <w:p w14:paraId="6736F778" w14:textId="17ACCBB8" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4669D564" w14:textId="65A299D8" w:rsidR="00852D6A" w:rsidRPr="0006581F" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...10 lines deleted...]
-            <w:tcW w:w="4253" w:type="dxa"/>
+          <w:p w14:paraId="42C09E38" w14:textId="5A6960A0" w:rsidR="00D84FD2" w:rsidRPr="00E114E5" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4110" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="652C366A" w14:textId="2F1C2420" w:rsidR="00852D6A" w:rsidRPr="0006581F" w:rsidRDefault="00852D6A" w:rsidP="00852D6A">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7282AC33" w14:textId="77777777" w:rsidR="00D84FD2" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00D84FD2">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B9B79BB" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="2F8830AE" w14:textId="1F90069C" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3699C57D" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="735A54BA" w14:textId="6B715D67" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33284D75" w14:textId="77777777" w:rsidR="00873C64" w:rsidRDefault="00873C64" w:rsidP="00C93BEF">
+    <w:p w14:paraId="77191FBE" w14:textId="19E3A873" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="695894CB" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="4DC1F0F5" w14:textId="2445D527" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260EED18" w14:textId="25AA86D7" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A03A6C5" w14:textId="1921A40B" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9EF09F" w14:textId="7E81C732" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C3B549" w14:textId="160E8F8F" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A612DA" w14:textId="492E0DFC" w:rsidR="004E5D96" w:rsidRDefault="004E5D96" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33979631" w14:textId="5969ABAB" w:rsidR="00D73A48" w:rsidRDefault="00D73A48" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65229E81" w14:textId="77777777" w:rsidR="0013318C" w:rsidRDefault="0013318C" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="143" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="6" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="14879" w:type="dxa"/>
+        <w:tblW w:w="15165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="4851"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="4710"/>
+        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="008674B7" w14:paraId="5A6E1005" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="0013318C" w:rsidRPr="008674B7" w14:paraId="4E655F2B" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06511940" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="002C1843" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="7C279AEB" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="002C1843" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70425622" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="166F2455" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEF44CC" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="40D18734" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4A1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11797" w:type="dxa"/>
+            <w:tcW w:w="12083" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="652F160E" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="413CA3D1" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="008674B7" w14:paraId="0474C794" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="0013318C" w:rsidRPr="008674B7" w14:paraId="47DC2B65" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B697019" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="2200D116" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26FE5895" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="1461F204" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06991C62" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="0C8E3FB3" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE27D52" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="482E6B00" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008674B7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4859" w:type="dxa"/>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEE8297" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="37CBC8F3" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62149F7D" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="1FE8E5F9" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3766EF" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="00473730">
+          <w:p w14:paraId="44CB572D" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ауд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93C27" w:rsidRPr="00EA6FE1" w14:paraId="7092F91B" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="003A497A" w:rsidRPr="004D5B6C" w14:paraId="20AA1AA4" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1929B2" w14:textId="77777777" w:rsidR="00C93C27" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93C27" w:rsidP="00C93C27">
+          <w:p w14:paraId="6479978F" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="00BA2C49" w:rsidRDefault="003A497A" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53615C97" w14:textId="77777777" w:rsidR="00C93C27" w:rsidRPr="007D49A9" w:rsidRDefault="00C93C27" w:rsidP="00C93C27">
+          <w:p w14:paraId="27B828EF" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="007D49A9" w:rsidRDefault="003A497A" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5929FF45" w14:textId="77777777" w:rsidR="00C93C27" w:rsidRPr="003C64F4" w:rsidRDefault="00C93C27" w:rsidP="00C93C27">
+          <w:p w14:paraId="5F072673" w14:textId="42105DA4" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B32E1EB" w14:textId="77777777" w:rsidR="00C93C27" w:rsidRPr="0025678B" w:rsidRDefault="00C93C27" w:rsidP="00C93C27">
-[...7 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="305AEA83" w14:textId="7FE6883D" w:rsidR="003A497A" w:rsidRPr="00A92291" w:rsidRDefault="003A497A" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4859" w:type="dxa"/>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A11C4C5" w14:textId="0F0DE299" w:rsidR="00C93C27" w:rsidRPr="003C64F4" w:rsidRDefault="00C93C27" w:rsidP="00C93C27">
+          <w:p w14:paraId="2AE36A2D" w14:textId="561C0A42" w:rsidR="003A497A" w:rsidRPr="003A497A" w:rsidRDefault="003A497A" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="06B68F97" w14:textId="74698485" w:rsidR="00C93C27" w:rsidRPr="003C64F4" w:rsidRDefault="00C93C27" w:rsidP="00C93C27">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716CF7DE" w14:textId="408F577C" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24AF350D" w14:textId="61DCF32A" w:rsidR="00C93C27" w:rsidRPr="003C64F4" w:rsidRDefault="00C93C27" w:rsidP="00C93C27">
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6DF056" w14:textId="220BFA55" w:rsidR="003A497A" w:rsidRPr="00756DA9" w:rsidRDefault="003A497A" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93C27" w:rsidRPr="00F05857" w14:paraId="750B7D55" w14:textId="77777777" w:rsidTr="006545A1">
-[...407 lines deleted...]
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00F05857" w14:paraId="764642C3" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00D84FD2" w14:paraId="77F108B5" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D41320" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="38CCC1BF" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66EE862B" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="223190C2" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІІ</w:t>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="679E0DC3" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="628B2A2E" w14:textId="6770980C" w:rsidR="00803C54" w:rsidRPr="00A92291" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3582F27E" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00A0765C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="0FDE2066" w14:textId="72B5DED8" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B9DA0E3" w14:textId="1045D5E1" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="578D9BEE" w14:textId="3B21FDA2" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Філософія освіти</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="693231DA" w14:textId="767171B9" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:t xml:space="preserve">Естетика </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA3E01C" w14:textId="7941E557" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00621EEB" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Ходанич</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Хоменко Т. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD98C88" w14:textId="618E936E" w:rsidR="00803C54" w:rsidRPr="00756DA9" w:rsidRDefault="00D84FD2" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ю. М.</w:t>
-[...260 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00941B53">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00941B53" w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00941B53">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00941B53" w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00941B53">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00941B53" w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00941B53">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jyu</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00941B53" w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00941B53">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>drcp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00941B53" w:rsidRPr="0086774A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00941B53">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                  <w:color w:val="1A73E8"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>xps</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00F05857" w14:paraId="6ADFAEED" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00621EEB" w14:paraId="44B2D76C" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="007C1886" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E7F6A5" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="33C56C86" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EE118E" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІV</w:t>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-              <w:t>18:00</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25242092" w14:textId="0D61D1F7" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554B606D" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="76024C6B" w14:textId="2C03819B" w:rsidR="00803C54" w:rsidRPr="00A92291" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="47BF2371" w14:textId="0EE18FFD" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513A8B5F" w14:textId="7A3906CC" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E01A7EF" w14:textId="52D2C0BD" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Філософія освіти</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="0ABF8AD5" w14:textId="7E5D9D0C" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30944F4C" w14:textId="6A3D7588" w:rsidR="00803C54" w:rsidRPr="00756DA9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...279 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00873C64" w14:paraId="1BADAB88" w14:textId="77777777" w:rsidTr="002A1A04">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00621EEB" w14:paraId="593C3446" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...23 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BFF28A6" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="095E27A9" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C716B0" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>І</w:t>
+              <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-              <w:t>13:00</w:t>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBE221F" w14:textId="0CA106CF" w:rsidR="00803C54" w:rsidRPr="00A92291" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154C1629" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="0025678B" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="1F2FE458" w14:textId="5CAAAF97" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22FACD88" w14:textId="43698AC7" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B57B8B9" w14:textId="508CD248" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE53C0">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F563FE3" w14:textId="4B888CC2" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Історія української філософії</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="0AAB9B73" w14:textId="1A6CE137" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6ADDC785" w14:textId="5F07DBCF" w:rsidR="00803C54" w:rsidRPr="0002529C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00EA6FE1" w14:paraId="2D5E3A32" w14:textId="77777777" w:rsidTr="002A1A04">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00621EEB" w14:paraId="19590026" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AE3E1D" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="697717BC" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3891D2D3" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІ</w:t>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-              <w:t>14:40</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D51BEE5" w14:textId="0D52480F" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748FBF6B" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="541533A7" w14:textId="28A32B1C" w:rsidR="00803C54" w:rsidRPr="00117D96" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="49AF548C" w14:textId="42FDCFDB" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6B6D0D" w14:textId="4B876FAF" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE53C0">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Історія української філософії</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="664B4F41" w14:textId="36FCC4D5" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:t>Філософія політичної ідеології</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50436E54" w14:textId="25D47C98" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Остапець Ю. О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45EC67DA" w14:textId="63FF1B37" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00EA6FE1" w14:paraId="75CE7367" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00D84FD2" w14:paraId="69A7509E" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12EB55A0" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="06675F24" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69409D36" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="46B9976F" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІІ</w:t>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EDC0265" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="58F34F5F" w14:textId="16B9ABD7" w:rsidR="00803C54" w:rsidRPr="00117D96" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0954DE79" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00AC2B01" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="0938C562" w14:textId="6C020256" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E76C26" w14:textId="27DCD2E0" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="61F8FA38" w14:textId="0D05CAC8" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="636A0854" w14:textId="3E96C93C" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:t>Психологія релігії</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A42A56" w14:textId="3241195F" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Матвієнко О. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF8DF9C" w14:textId="06772CA1" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00803C54" w:rsidRPr="007E1DA4">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="007E1DA4">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="007E1DA4">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="007E1DA4">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="007E1DA4">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>cgi</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="007E1DA4">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>okcu</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00803C54" w:rsidRPr="007E1DA4">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bvd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00AC2B01" w14:paraId="3214EAD4" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="004D5B6C" w14:paraId="6E794C25" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="0C2E1E0C" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CC9B48" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60436DED" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="0E6E09DA" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІV</w:t>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DD0673" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D0973" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...18 lines deleted...]
-              <w:t>18:00</w:t>
+          <w:p w14:paraId="2E7CAADE" w14:textId="24209607" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4D2C16" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="7FB3C2BD" w14:textId="11285CE4" w:rsidR="00803C54" w:rsidRPr="00117D96" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA13EAE" w14:textId="62B6089E" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="2E42C06D" w14:textId="302DDB29" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56EE6842" w14:textId="45477DE8" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DCE180" w14:textId="10BCA5B5" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13229E05" w14:textId="77D519B0" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C3C56B" w14:textId="397676E9" w:rsidR="00803C54" w:rsidRPr="001B3787" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00905673" w14:paraId="76C04FE4" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="003A497A" w14:paraId="602FF537" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...23 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6B2313" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="6EF1522C" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2D5EA7" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>І</w:t>
+              <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-              <w:t>13:00</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9502D5" w14:textId="54806234" w:rsidR="00803C54" w:rsidRPr="00117D96" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CABBE6C" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00AC2B01" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="419AA13C" w14:textId="5C445AC0" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="73B51B49" w14:textId="07A4A224" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64285E60" w14:textId="598A4EDF" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB97212" w14:textId="0D24D84A" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Некласична філософія 19-поч.20 ст.</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="05E4A87F" w14:textId="6C403367" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145A1DA5" w14:textId="6908AEC0" w:rsidR="00803C54" w:rsidRPr="001B3787" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00905673" w14:paraId="28599DA5" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="004D5B6C" w14:paraId="7E83A8F3" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADF3A9D" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="215FC7A0" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D867A2" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІ</w:t>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-              <w:t>14:40</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="190CA073" w14:textId="4A1B1B22" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D990E3A" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="14741327" w14:textId="0CECD247" w:rsidR="00803C54" w:rsidRPr="00117D96" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="03C3A8DB" w14:textId="0972DA50" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="440F7B8F" w14:textId="3D5E6E8B" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2104063A" w14:textId="6E689664" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Некласична філософія 19-поч.20 ст.</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="04318E9D" w14:textId="162DE1CB" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="326F9A6A" w14:textId="73B1286B" w:rsidR="00803C54" w:rsidRPr="001B3787" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00905673" w14:paraId="17835582" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="004D5B6C" w14:paraId="19F34136" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11019930" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="1BF56751" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="055E7C8A" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="30895DC7" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІІ</w:t>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14DC7328" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="20DF5C7C" w14:textId="744BA8FC" w:rsidR="00803C54" w:rsidRPr="00117D96" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="683A81C5" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00AC2B01" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="33EBB593" w14:textId="159EB86C" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27916445" w14:textId="2AD55C22" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="74A1888A" w14:textId="7CA1EC61" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7400028D" w14:textId="03EB8034" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Релігійна філософія</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="0FC06EA8" w14:textId="563C4982" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F6ED522" w14:textId="1F1857C2" w:rsidR="00803C54" w:rsidRPr="001B3787" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00905673" w14:paraId="57EFC32B" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00D84FD2" w14:paraId="1234FEC4" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="247407E9" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="24196F83" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12604B84" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="7ED7C595" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІV</w:t>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="133DC093" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D0973" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...18 lines deleted...]
-              <w:t>18:00</w:t>
+          <w:p w14:paraId="36C3F2E5" w14:textId="0515B7DE" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43119507" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="164A0825" w14:textId="2D3B6EB4" w:rsidR="00803C54" w:rsidRPr="00117D96" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="148F0E47" w14:textId="4804C71A" w:rsidR="003B2BA0" w:rsidRPr="00CE61A1" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...14 lines deleted...]
-          <w:p w14:paraId="4F238060" w14:textId="76945543" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="31273BD3" w14:textId="35398BDB" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Німецька класична філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="492ED2F6" w14:textId="7BB70DC6" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А .П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="246001E2" w14:textId="38984E21" w:rsidR="00803C54" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rkz</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yorj</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00803C54" w:rsidRPr="0080732B">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>yzj</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00EB2623" w14:paraId="330143B4" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00803C54" w14:paraId="767793D5" w14:textId="77777777" w:rsidTr="00803C54">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="603"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161E5982" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255C7B76" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F93049" w14:textId="5C12CBED" w:rsidR="00803C54" w:rsidRPr="00E91E03" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBE593A" w14:textId="58262973" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A71F7CF" w14:textId="796024E4" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="313CB610" w14:textId="46883DA1" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012152F1" w14:textId="24C5778E" w:rsidR="00803C54" w:rsidRPr="001B3787" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803C54" w:rsidRPr="004D5B6C" w14:paraId="0371E73A" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241F29A8" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="646F39A1" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ЧТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A8DCE1F" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="1A02C668" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D296F08" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="7782535A" w14:textId="4BBAA491" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09952B60" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="009E2D08" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="5DC4A026" w14:textId="5248357A" w:rsidR="00803C54" w:rsidRPr="00E91E03" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4859" w:type="dxa"/>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AADAE75" w14:textId="520B7C63" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="5B40C6C4" w14:textId="32068E95" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F163BCC" w14:textId="3E4D2EBB" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Громадянська культура</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="340A9B44" w14:textId="1DAFBB0F" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          </w:tcPr>
+          <w:p w14:paraId="7300DED8" w14:textId="175F4E57" w:rsidR="00803C54" w:rsidRPr="001B3787" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...304 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00F05857" w14:paraId="18A9DE3F" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00D84FD2" w14:paraId="6FFF67E5" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528F2D3A" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="43C05F22" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C6E5EE" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="460E64A2" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6FCFD3" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="009E2D08" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="3137670E" w14:textId="37386B41" w:rsidR="00803C54" w:rsidRPr="00E91E03" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6284AEDD" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="35795383" w14:textId="0A775F9A" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4859" w:type="dxa"/>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17352CA1" w14:textId="2B783EDA" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="0A8590C0" w14:textId="0209AE4E" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Філософія мови </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="6DFDD5E2" w14:textId="2755CC10" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:t>Філософія культури</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="410EC627" w14:textId="4870911F" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Ходанич</w:t>
+              <w:t>Мараєва</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Ю. М.</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="3E031E30" w14:textId="3CDD5820" w:rsidR="003B2BA0" w:rsidRPr="004106BB" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:t xml:space="preserve"> У .М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED4AD0B" w14:textId="217C213E" w:rsidR="00803C54" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...242 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rjz</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>azgd</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rhr</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00F05857" w14:paraId="53AAF4A5" w14:textId="77777777" w:rsidTr="002D604F">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="00D84FD2" w14:paraId="390160AE" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="478"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47BFE350" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="3441A16C" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27805865" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="54DA6EFF" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01CBD67D" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="5AE10068" w14:textId="209B5942" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F02AF1" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="009E2D08" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="04D97279" w14:textId="02BC094E" w:rsidR="00803C54" w:rsidRPr="00E91E03" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4859" w:type="dxa"/>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAC1581" w14:textId="4CE02F30" w:rsidR="003B2BA0" w:rsidRPr="00CE61A1" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="25093385" w14:textId="6FACEE5D" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Філософія мови </w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Соціальна філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0A4B8E" w14:textId="584159A0" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Ходанич</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Ю. М.</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5DBA6B15" w14:textId="51E6E7E8" w:rsidR="003B2BA0" w:rsidRPr="004106BB" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:t>Шандра Б. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F018969" w14:textId="5E182212" w:rsidR="00803C54" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...242 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ein</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jntg</w:t>
+              </w:r>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00803C54" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jtp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00F05857" w14:paraId="37DBD04D" w14:textId="77777777" w:rsidTr="002D604F">
-[...728 lines deleted...]
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="009E2AD4" w14:paraId="002ABB41" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00002A22" w:rsidRPr="00D84FD2" w14:paraId="4DDCB57D" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="329528F8" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...1 lines deleted...]
-              <w:ind w:left="113" w:right="113"/>
+          <w:p w14:paraId="04E6BD65" w14:textId="77777777" w:rsidR="00002A22" w:rsidRPr="00BA2C49" w:rsidRDefault="00002A22" w:rsidP="00002A22">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5178FA" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="22FC786D" w14:textId="77777777" w:rsidR="00002A22" w:rsidRPr="007D49A9" w:rsidRDefault="00002A22" w:rsidP="00002A22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІ</w:t>
+              <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="139AE238" w14:textId="650B9DFA" w:rsidR="003B2BA0" w:rsidRPr="009E2D08" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...18 lines deleted...]
-              <w:t>13:00</w:t>
+          <w:p w14:paraId="4AA4B1EF" w14:textId="02BD9E07" w:rsidR="00002A22" w:rsidRPr="00E91E03" w:rsidRDefault="00002A22" w:rsidP="00002A22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E53830" w14:textId="09B87ED4" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="2B4AEA7A" w14:textId="3F6417DC" w:rsidR="00002A22" w:rsidRPr="0013318C" w:rsidRDefault="00002A22" w:rsidP="00002A22">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA96BF7" w14:textId="381B7B4C" w:rsidR="003B2BA0" w:rsidRPr="003B2BA0" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="74121D30" w14:textId="4C3A1223" w:rsidR="00002A22" w:rsidRPr="003C64F4" w:rsidRDefault="00002A22" w:rsidP="00002A22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2BA0">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Філософія історії</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="519FDD76" w14:textId="1155D60C" w:rsidR="003B2BA0" w:rsidRPr="003B2BA0" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+              <w:t>Соціальна філософія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F6B697" w14:textId="6AD6B6EF" w:rsidR="00002A22" w:rsidRPr="003C64F4" w:rsidRDefault="00002A22" w:rsidP="00002A22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2BA0">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Шандра Б. Б.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CFFE615" w14:textId="5077FB24" w:rsidR="003B2BA0" w:rsidRPr="004106BB" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C7BE50" w14:textId="4A34D015" w:rsidR="00002A22" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00002A22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ein</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jntg</w:t>
+              </w:r>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00002A22" w:rsidRPr="00865422">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jtp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00B955E8" w14:paraId="7E434A93" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="004D5B6C" w14:paraId="76C3700A" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:vMerge/>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="272B5F9E" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="784BB307" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FFF6C2" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІІ</w:t>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-              <w:t>14:40</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AA3976" w14:textId="3A05C1FE" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="679F30D5" w14:textId="487EF0D8" w:rsidR="003B2BA0" w:rsidRPr="009E2D08" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="286B1433" w14:textId="09EFF189" w:rsidR="00803C54" w:rsidRPr="00E91E03" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61213CEF" w14:textId="086BD384" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF2A213" w14:textId="156C29B5" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="532B89B2" w14:textId="04D55D60" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D407990" w14:textId="6CF1DB04" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="484E4895" w14:textId="547CE0FC" w:rsidR="003B2BA0" w:rsidRPr="004106BB" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+            <w:tcW w:w="4680" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D8447CE" w14:textId="6AC399D8" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2BA0" w:rsidRPr="00B955E8" w14:paraId="602507D1" w14:textId="77777777" w:rsidTr="004C2BF0">
+      <w:tr w:rsidR="00803C54" w:rsidRPr="004D5B6C" w14:paraId="612C5D58" w14:textId="77777777" w:rsidTr="00803C54">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42AE3767" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3090495A" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5AE0DB" w14:textId="5511DA74" w:rsidR="00803C54" w:rsidRPr="00A0765C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B70FF42" w14:textId="28F66B22" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38FD6EAE" w14:textId="3FF8139C" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8BCBAB" w14:textId="26F92B1F" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271163BF" w14:textId="7188C4F7" w:rsidR="00803C54" w:rsidRPr="004106BB" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803C54" w:rsidRPr="003A497A" w14:paraId="60CC56C1" w14:textId="77777777" w:rsidTr="00803C54">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:textDirection w:val="btLr"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E05D354" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40893FF7" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C67C9B5" w14:textId="1078CCC6" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B222EE" w14:textId="05547E1B" w:rsidR="00803C54" w:rsidRPr="00A0765C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20F3002B" w14:textId="7A4E3F08" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="255A4731" w14:textId="6D914D45" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1369E6EA" w14:textId="6E6681DF" w:rsidR="00803C54" w:rsidRPr="004106BB" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00803C54" w:rsidRPr="003A497A" w14:paraId="51EE6EE2" w14:textId="77777777" w:rsidTr="00803C54">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7690F06C" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="00BA2C49" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="1A29095A" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="00BA2C49" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3164455D" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="007D49A9" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="33587001" w14:textId="77777777" w:rsidR="00803C54" w:rsidRPr="007D49A9" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC5CA70" w14:textId="1F1A30B4" w:rsidR="003B2BA0" w:rsidRPr="007D0973" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="62CD9394" w14:textId="157691CD" w:rsidR="00803C54" w:rsidRPr="00A0765C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F419BB" w14:textId="4ACB276E" w:rsidR="003B2BA0" w:rsidRPr="0013318C" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
-[...24 lines deleted...]
-            <w:tcW w:w="4859" w:type="dxa"/>
+          <w:p w14:paraId="03A37DF8" w14:textId="00C41D99" w:rsidR="00803C54" w:rsidRPr="0013318C" w:rsidRDefault="00803C54" w:rsidP="00803C54">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4718" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138BFC45" w14:textId="6D1D01D0" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="32244778" w14:textId="4502F013" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5994AA" w14:textId="2B9E25CD" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          <w:p w14:paraId="34D69F29" w14:textId="57CF4124" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13A94767" w14:textId="77777777" w:rsidR="003B2BA0" w:rsidRPr="003C64F4" w:rsidRDefault="003B2BA0" w:rsidP="003B2BA0">
+          </w:tcPr>
+          <w:p w14:paraId="28A4B632" w14:textId="26D5168F" w:rsidR="00803C54" w:rsidRPr="003C64F4" w:rsidRDefault="00803C54" w:rsidP="00803C54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07A9CF1F" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="4320C252" w14:textId="77777777" w:rsidR="0013318C" w:rsidRDefault="0013318C" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="261591BA" w14:textId="55EDE9DC" w:rsidR="00473730" w:rsidRDefault="00473730" w:rsidP="00C93BEF">
+    <w:p w14:paraId="7798FEF1" w14:textId="77777777" w:rsidR="00ED7617" w:rsidRDefault="00ED7617" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23318F44" w14:textId="3F51DE39" w:rsidR="00F61C4B" w:rsidRDefault="00F61C4B" w:rsidP="00C93BEF">
+    <w:p w14:paraId="43794C00" w14:textId="615ED88A" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C7053A" w14:textId="682057B6" w:rsidR="00F61C4B" w:rsidRDefault="00F61C4B" w:rsidP="00C93BEF">
+    <w:p w14:paraId="0EA61A93" w14:textId="15563739" w:rsidR="003A497A" w:rsidRDefault="003A497A" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BD1D28F" w14:textId="7B8791EF" w:rsidR="00F61C4B" w:rsidRDefault="00F61C4B" w:rsidP="00C93BEF">
+    <w:p w14:paraId="27913391" w14:textId="0873FB73" w:rsidR="003A497A" w:rsidRDefault="003A497A" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AF683CC" w14:textId="77777777" w:rsidR="00F61C4B" w:rsidRDefault="00F61C4B" w:rsidP="00C93BEF">
+    <w:p w14:paraId="64821FF9" w14:textId="6F11924F" w:rsidR="003A497A" w:rsidRDefault="003A497A" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13868850" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="1026CE66" w14:textId="3BC8CF89" w:rsidR="003A497A" w:rsidRDefault="003A497A" w:rsidP="00305313">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CE8241" w14:textId="77777777" w:rsidR="003A497A" w:rsidRDefault="003A497A" w:rsidP="00305313">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="6" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15304" w:type="dxa"/>
+        <w:tblW w:w="15463" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="8"/>
-        <w:gridCol w:w="4993"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4677"/>
+        <w:gridCol w:w="5702"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="4252"/>
+        <w:gridCol w:w="17"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="00B955E8" w14:paraId="321084F0" w14:textId="77777777" w:rsidTr="004D1A72">
+      <w:tr w:rsidR="0013318C" w:rsidRPr="008674B7" w14:paraId="2ECDE014" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2829B3" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="002C1843" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="1F657DEF" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="002C1843" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED47A30" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="139CFCD0" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78606C2F" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="089B79E1" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD4A1C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12222" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="12381" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262344BB" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="4F9F56B3" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>IV</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009E2D08">
+              <w:t xml:space="preserve">IV </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93BEF" w:rsidRPr="009E2D08" w14:paraId="692307FA" w14:textId="77777777" w:rsidTr="004D1A72">
+      <w:tr w:rsidR="0013318C" w:rsidRPr="008674B7" w14:paraId="70A38727" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC8BE35" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="2B1A2AF2" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3635DAFC" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="25EE4AED" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B1EC652" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00BA2C49" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="41BD24BD" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00BA2C49" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F81C6D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76AB0A48" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="008674B7" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="10373ACF" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="008674B7" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008674B7">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кін.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB66BD6" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="31D7CA00" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6353B7FF" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="3E6D41AF" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC6A7E0" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRPr="00FB1704" w:rsidRDefault="00C93BEF" w:rsidP="001B24D5">
+          <w:p w14:paraId="007DAEB2" w14:textId="77777777" w:rsidR="0013318C" w:rsidRPr="00FB1704" w:rsidRDefault="0013318C" w:rsidP="0013318C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB1704">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Ауд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="0076621F" w14:paraId="3D6CDA69" w14:textId="77777777" w:rsidTr="003B2BA0">
+      <w:tr w:rsidR="003A497A" w:rsidRPr="004E5D96" w14:paraId="5C06A149" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="305"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF5E638" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="4C84CE9E" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="00BA2C49" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="178E01D6" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="1DF7548C" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="007D49A9" w:rsidRDefault="003A497A" w:rsidP="003A497A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE91C39" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="34734DD6" w14:textId="3EDFE5AE" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32EC9A5D" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="467DCF74" w14:textId="43E94E25" w:rsidR="003A497A" w:rsidRPr="0025678B" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39EAAB97" w14:textId="0313E187" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="638C5E45" w14:textId="42BB728C" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AC59678" w14:textId="6467F44C" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0961B3" w14:textId="6CFD0BD2" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="092A78E7" w14:textId="25E1D9A9" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F5C154" w14:textId="508DDA50" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00875530" w:rsidRPr="00905673" w14:paraId="4B031D40" w14:textId="77777777" w:rsidTr="004D1A72">
+      <w:tr w:rsidR="003A497A" w:rsidRPr="004D5B6C" w14:paraId="52E48914" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="404"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05664B55" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="00BA2C49" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4064BF3D" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="007D49A9" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74096C4F" w14:textId="6F20E3F9" w:rsidR="003A497A" w:rsidRPr="00E91E03" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288D1B25" w14:textId="55A8BEE7" w:rsidR="003A497A" w:rsidRPr="0013318C" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48572B70" w14:textId="47C1EEE6" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532A4F16" w14:textId="7D1C7503" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1928F24F" w14:textId="60822D9B" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A497A" w:rsidRPr="004D5B6C" w14:paraId="35A13E52" w14:textId="77777777" w:rsidTr="00CE0B1B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="370"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="246BAFF1" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="00BA2C49" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="524964B3" w14:textId="77777777" w:rsidR="003A497A" w:rsidRPr="007D49A9" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A9110D" w14:textId="1F95E47C" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44FFFA63" w14:textId="30BE3DFA" w:rsidR="003A497A" w:rsidRPr="00E91E03" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B357990" w14:textId="22727482" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D855BBC" w14:textId="15A2D282" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401D0DA5" w14:textId="75F6BC4D" w:rsidR="003A497A" w:rsidRPr="003C64F4" w:rsidRDefault="003A497A" w:rsidP="003A497A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00676DB9" w:rsidRPr="004D5B6C" w14:paraId="4CC38F4D" w14:textId="77777777" w:rsidTr="00CE0B1B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="339"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E09F4B" w14:textId="77777777" w:rsidR="00676DB9" w:rsidRPr="00BA2C49" w:rsidRDefault="00676DB9" w:rsidP="00676DB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="154BA903" w14:textId="77777777" w:rsidR="00676DB9" w:rsidRPr="007D49A9" w:rsidRDefault="00676DB9" w:rsidP="00676DB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="129F8460" w14:textId="2CBA5C57" w:rsidR="00676DB9" w:rsidRPr="00E91E03" w:rsidRDefault="00676DB9" w:rsidP="00676DB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA617C4" w14:textId="20539E2C" w:rsidR="00676DB9" w:rsidRPr="0013318C" w:rsidRDefault="00676DB9" w:rsidP="00676DB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEA7937" w14:textId="71193F7D" w:rsidR="00676DB9" w:rsidRPr="00F078B3" w:rsidRDefault="00676DB9" w:rsidP="00676DB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="703929F7" w14:textId="4B64B24E" w:rsidR="00676DB9" w:rsidRPr="00F078B3" w:rsidRDefault="00676DB9" w:rsidP="00676DB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0BD3A7" w14:textId="2620979A" w:rsidR="00676DB9" w:rsidRPr="003C64F4" w:rsidRDefault="00676DB9" w:rsidP="00676DB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE0B1B" w:rsidRPr="00D84FD2" w14:paraId="6F480827" w14:textId="77777777" w:rsidTr="00CE0B1B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="055D4A74" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="00BA2C49" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6CFFA40A" w14:textId="77777777" w:rsidR="00875530" w:rsidRPr="007D49A9" w:rsidRDefault="00875530" w:rsidP="00875530">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FDF092" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="007D49A9" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІ</w:t>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...20 lines deleted...]
-              <w:t>14:40</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3703063A" w14:textId="17FE6A37" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="419E3B5B" w14:textId="77777777" w:rsidR="00875530" w:rsidRPr="0013318C" w:rsidRDefault="00875530" w:rsidP="00875530">
-[...24 lines deleted...]
-            <w:tcW w:w="5001" w:type="dxa"/>
+          <w:p w14:paraId="0A12BC36" w14:textId="4F6BF6B3" w:rsidR="00CE0B1B" w:rsidRPr="00E91E03" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E57EE38" w14:textId="157610CF" w:rsidR="00875530" w:rsidRPr="003C64F4" w:rsidRDefault="00875530" w:rsidP="00875530">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCB0EA1" w14:textId="34FD9978" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="3B266525" w14:textId="07CCA56D" w:rsidR="00875530" w:rsidRPr="003C64F4" w:rsidRDefault="00875530" w:rsidP="00875530">
+              <w:t>Філософська антропологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07FCF402" w14:textId="7FF55BF8" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Мараєва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> У .М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E29A913" w14:textId="02D62EF6" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rjz</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>azgd</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rhr</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="00F05857" w14:paraId="069002E8" w14:textId="77777777" w:rsidTr="003B2BA0">
+      <w:tr w:rsidR="00CE0B1B" w:rsidRPr="004D5B6C" w14:paraId="2C26CD47" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="369"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5185EDCD" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="396DC099" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="00BA2C49" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A00AB3D" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="42826DF2" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="007D49A9" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІІІ</w:t>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B60DDE" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="20C0B7E1" w14:textId="7828454E" w:rsidR="00CE0B1B" w:rsidRPr="00E91E03" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="313EB4CC" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...24 lines deleted...]
-            <w:tcW w:w="5001" w:type="dxa"/>
+          <w:p w14:paraId="1C5AF9D9" w14:textId="2BEDCFB1" w:rsidR="00CE0B1B" w:rsidRPr="0013318C" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAAC3F6" w14:textId="5FB8A5D2" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="692FBBC4" w14:textId="618F30EA" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Психологія конфлікту</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2B2C83A5" w14:textId="61FB904A" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+              <w:t>Геополітика та філософія міжнародних відносин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67434869" w14:textId="235A82BF" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Матвієнко О. І.</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="65C30B29" w14:textId="0ADB5841" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="00F05857" w:rsidP="0076621F">
+              <w:t xml:space="preserve">Остапець Ю. О. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3DC7CD" w14:textId="68C24B0C" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...234 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="00F05857" w14:paraId="1EB6BF15" w14:textId="77777777" w:rsidTr="003B2BA0">
+      <w:tr w:rsidR="00CE0B1B" w:rsidRPr="00CE0B1B" w14:paraId="43ABAB34" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="301"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="5DCC3E0B" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="679DF368" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="00BA2C49" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="7F751BEF" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="318FDC16" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="007D49A9" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ІV</w:t>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
-            <w:tcBorders>
-[...23 lines deleted...]
-              <w:t>18:00</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FB02C5" w14:textId="4CA431DE" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D325B7" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="0013318C" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...24 lines deleted...]
-            <w:tcW w:w="5001" w:type="dxa"/>
+          <w:p w14:paraId="16A6240C" w14:textId="4906F997" w:rsidR="00CE0B1B" w:rsidRPr="00E91E03" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17:40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-          <w:p w14:paraId="645AD477" w14:textId="46555FCF" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC1AA29" w14:textId="2A5D50EF" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="uk-UA"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Геополітика та філософія міжнародних відносин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A9E3DF" w14:textId="58F6A605" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Матвієнко О. І.</w:t>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...235 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Остапець Ю. О. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E97E151" w14:textId="0CC27A7E" w:rsidR="00CE0B1B" w:rsidRPr="00ED7617" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="009E2D08" w14:paraId="506F189E" w14:textId="77777777" w:rsidTr="003B2BA0">
+      <w:tr w:rsidR="00CE0B1B" w:rsidRPr="00CE0B1B" w14:paraId="48D50366" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="439"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD3CE5F" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="00BA2C49" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A0DC3D" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="007D49A9" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="712E062B" w14:textId="7C504A09" w:rsidR="00CE0B1B" w:rsidRPr="00E91E03" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DAFA320" w14:textId="25602380" w:rsidR="00CE0B1B" w:rsidRPr="0013318C" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2611ADB6" w14:textId="4AEF302F" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F41E39B" w14:textId="71DD1EB0" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC56588" w14:textId="4C36EADE" w:rsidR="00CE0B1B" w:rsidRPr="00ED7617" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE0B1B" w:rsidRPr="00D84FD2" w14:paraId="0E50DF94" w14:textId="77777777" w:rsidTr="00CE0B1B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63CD392E" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="2EF03699" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="00BA2C49" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>ВТ</w:t>
+              <w:t>СР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53178E86" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="506B5D8E" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="007D49A9" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C38B56" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="41F0DF7C" w14:textId="0F20504D" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC54838" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="50BA7C26" w14:textId="794630FA" w:rsidR="00CE0B1B" w:rsidRPr="00E91E03" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44706E5A" w14:textId="5B3E2A21" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="1D39B16C" w14:textId="39F340E3" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Сучасна філософія свідомості</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              <w:t xml:space="preserve">Філософія життя </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28463CA7" w14:textId="627284F6" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="49583A20" w14:textId="440D092D" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Остапець Ю. О.</w:t>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Ходанич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...115 lines deleted...]
-          <w:p w14:paraId="65DD47B0" w14:textId="6FE0AC17" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+              <w:t xml:space="preserve"> Ю. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BAB8D0" w14:textId="4325CC7A" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pyi</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>frhy</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rky</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="009E2D08" w14:paraId="680A8BB2" w14:textId="77777777" w:rsidTr="003B2BA0">
+      <w:tr w:rsidR="00CE0B1B" w:rsidRPr="00D84FD2" w14:paraId="67F719E9" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="416"/>
-[...788 lines deleted...]
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4C08C6" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="4F9DE657" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="00BA2C49" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF94F46" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="779A6C92" w14:textId="77777777" w:rsidR="00CE0B1B" w:rsidRPr="007D49A9" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="166304E0" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="7A441C7D" w14:textId="547E9894" w:rsidR="00CE0B1B" w:rsidRPr="00FF5572" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBED40C" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="0013318C" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="2205E691" w14:textId="62D4E8D4" w:rsidR="00CE0B1B" w:rsidRPr="0013318C" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06D9C5ED" w14:textId="51667779" w:rsidR="0076621F" w:rsidRPr="00875530" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="576B0597" w14:textId="1C2248F4" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00875530">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Екзистенційна</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00875530">
+              <w:t xml:space="preserve">Філософія життя </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC2658C" w14:textId="6A5569F1" w:rsidR="00CE0B1B" w:rsidRPr="003C64F4" w:rsidRDefault="00CE0B1B" w:rsidP="00CE0B1B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> філософія</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Ходанич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Матвієнко О. І.</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4637C155" w14:textId="6C306E2D" w:rsidR="0076621F" w:rsidRPr="004106BB" w:rsidRDefault="00F05857" w:rsidP="0076621F">
+              <w:t xml:space="preserve"> Ю. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBE70B9" w14:textId="69CE3052" w:rsidR="00CE0B1B" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="00CE0B1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...234 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pyi</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>frhy</w:t>
+              </w:r>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00CE0B1B" w:rsidRPr="00E93868">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rky</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="00F05857" w14:paraId="1620B653" w14:textId="77777777" w:rsidTr="00875530">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="75113FF6" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:val="433"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B265E12" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="0DA9DC09" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F384F8" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="486AF752" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E411347" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="4A9EEB84" w14:textId="7C00FD71" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="518D8E4B" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="4DBE01EA" w14:textId="3E6DC50D" w:rsidR="005A6833" w:rsidRPr="00FF5572" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E98A4B2" w14:textId="40F47680" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="0D5C5B7B" w14:textId="344E9612" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Основи наукових досліджень</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Неорелігії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> світу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2E3F9F" w14:textId="45DFF70C" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Ходанич</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ю. М.</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="06195D66" w14:textId="3B18537F" w:rsidR="0076621F" w:rsidRPr="004106BB" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+              <w:t>Матвієнко О. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="284B8A9C" w14:textId="3C155E47" w:rsidR="005A6833" w:rsidRPr="003A219E" w:rsidRDefault="00D84FD2" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...242 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>cgi</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>okcu</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bvd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="00C35DC0" w14:paraId="1FF6B1E6" w14:textId="77777777" w:rsidTr="003B2BA0">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="004D5B6C" w14:paraId="736239FE" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="391"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFF49D3" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="31CFB089" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC02302" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="07B44E77" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="090C03C8" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D0973" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="2B32E4C7" w14:textId="2B235238" w:rsidR="005A6833" w:rsidRPr="00FF5572" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF9D378" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="0013318C" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="5A7F6CF3" w14:textId="3764BA58" w:rsidR="005A6833" w:rsidRPr="0013318C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073264D6" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="65838B21" w14:textId="57CFFBE1" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="335308BC" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="027D5D90" w14:textId="74EA33BE" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1382E778" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7B185C" w14:textId="55B752A4" w:rsidR="005A6833" w:rsidRPr="003A219E" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="00F05857" w14:paraId="1BC84D9B" w14:textId="77777777" w:rsidTr="00222215">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="10F442E0" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56138D16" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="1A57BB70" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2C49">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ЧТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4718583D" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="32BE7C66" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFDEE6F" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="50B71E2F" w14:textId="388B8C1B" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B0DCBC" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="1C0DD5B5" w14:textId="4EA1B81A" w:rsidR="005A6833" w:rsidRPr="00FF5572" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4710EBEB" w14:textId="743E9E44" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="59CC320E" w14:textId="07456D9D" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00875530">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Екзистенційна</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00875530">
+              <w:t>Філософська антропологія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A930DC" w14:textId="0D8AE1C0" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> філософія</w:t>
-[...13 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Мараєва</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Матвієнко О. І.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4677" w:type="dxa"/>
+              <w:t xml:space="preserve"> У .М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="3B2F2C6E" w14:textId="3B0694F2" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="00F05857" w:rsidP="0076621F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC41F5F" w14:textId="240341B1" w:rsidR="005A6833" w:rsidRPr="003A497A" w:rsidRDefault="00D84FD2" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...234 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rjz</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>azgd</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00983D7E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rhr</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="00F05857" w14:paraId="2A07E3D2" w14:textId="77777777" w:rsidTr="00222215">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="005A6833" w14:paraId="2C879AAE" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E55FE62" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="05B64A2B" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740CF5F3" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="3D480F57" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30447153" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="10814D88" w14:textId="5733135D" w:rsidR="005A6833" w:rsidRPr="00FF5572" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CBC5558" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="0013318C" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="4B88147A" w14:textId="45D40770" w:rsidR="005A6833" w:rsidRPr="0013318C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7022E2CA" w14:textId="0525BF37" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="3E865D65" w14:textId="59C682B5" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B9B3B3" w14:textId="1A2D5FF2" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Психологія конфлікту</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="056346B6" w14:textId="14254FAA" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="462FA2DC" w14:textId="40C9D641" w:rsidR="005A6833" w:rsidRPr="004106BB" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...257 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="00F05857" w14:paraId="2E753FCC" w14:textId="77777777" w:rsidTr="00222215">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="0CAAB81B" w14:textId="77777777" w:rsidTr="00945EAC">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="353"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBBB01B" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="6945C6FF" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5FB3DB" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="34F010E9" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0483AD4E" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="78C5802D" w14:textId="6E9B7C79" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9C4D85" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="4BD32DC4" w14:textId="3A79335E" w:rsidR="005A6833" w:rsidRPr="00FF5572" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6956CC64" w14:textId="766DE673" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="7F8F95EF" w14:textId="083975A1" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Психологія конфлікту</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>Неорелігії</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> світу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4277FAF1" w14:textId="1F625318" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Матвієнко О. І.</w:t>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...235 lines deleted...]
-            </w:r>
+              <w:t>Матвієнко О. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE2D8FA" w14:textId="1A1A7CA3" w:rsidR="005A6833" w:rsidRPr="00B428ED" w:rsidRDefault="00D84FD2" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>cgi</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>okcu</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A219E">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>bvd</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="009E2D08" w14:paraId="6B8C3317" w14:textId="77777777" w:rsidTr="003B2BA0">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00320435" w14:paraId="36E8CDCC" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="442"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="631D49B4" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="0C6589A7" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75A15B00" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="2E5E74BB" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2CFC52" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D0973" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="78B0F216" w14:textId="62DE49BF" w:rsidR="005A6833" w:rsidRPr="00FF5572" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD8B03A" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="0013318C" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="37443320" w14:textId="56ED0D32" w:rsidR="005A6833" w:rsidRPr="0013318C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25ED8421" w14:textId="1E119AA2" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="4E6A134A" w14:textId="1B9CFD6C" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23F29E69" w14:textId="146266E2" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5672CE5B" w14:textId="081B551D" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2DB3F35E" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="004106BB" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D63560C" w14:textId="23A83C3A" w:rsidR="005A6833" w:rsidRPr="00ED7617" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="0547EAF4" w14:textId="77777777" w:rsidTr="00CE0B1B">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="421"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2BD0DF" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA2C49">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57F8B29B" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D49A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE8DBF7" w14:textId="582ECEC9" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="524B9601" w14:textId="56AF0842" w:rsidR="005A6833" w:rsidRPr="0025678B" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5710" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C68732" w14:textId="1F153E5D" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...139 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+              <w:t>Риторика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56FFADAD" w14:textId="1B41CB4B" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="333D530B" w14:textId="041454ED" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Остапець Ю. О.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4677" w:type="dxa"/>
+              <w:t>Демчик М. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B6B3FE" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="52A7AA95" w14:textId="3C6B8690" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ujv</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>dvxp</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>iuh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="009E2D08" w14:paraId="32EAFC8B" w14:textId="77777777" w:rsidTr="004D1A72">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="07A9CAF1" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
+          <w:trHeight w:hRule="exact" w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF6F66F" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="330D376E" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F58C0FD" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="1D1457EC" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF07A61" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="307DADDC" w14:textId="13E32851" w:rsidR="005A6833" w:rsidRPr="00A0765C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7693DE96" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="0013318C" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="6083A271" w14:textId="4B9C83F2" w:rsidR="005A6833" w:rsidRPr="0013318C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21CF0A5E" w14:textId="47A4460C" w:rsidR="0076621F" w:rsidRPr="00C14E2A" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="34FBBADE" w14:textId="3CB778A0" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="uk-UA"/>
-[...13 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Риторика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="383CAD1E" w14:textId="659B59AE" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Остапець Ю. О.</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Демчик М. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ACA22E8" w14:textId="688D565A" w:rsidR="005A6833" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ujv</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>dvxp</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="00FA649F">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A6833">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>iuh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="009E2D08" w14:paraId="5597BA06" w14:textId="77777777" w:rsidTr="004D1A72">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="4A3FAFD4" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE73A42" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="17DB3CEB" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70B2E70A" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="50BCD425" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A566E96" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...28 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="772361EF" w14:textId="6D67C79A" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DD1F07" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="009E2D08" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="23710D81" w14:textId="4E86723F" w:rsidR="005A6833" w:rsidRPr="00A0765C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17:40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFBFB4D" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00C35DC0" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...14 lines deleted...]
-          <w:p w14:paraId="06E495D0" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="431FD51F" w14:textId="609038F3" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Філософія права</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="373FD623" w14:textId="17E5BF30" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шандра Б. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2706C852" w14:textId="63E4400B" w:rsidR="005A6833" w:rsidRPr="004106BB" w:rsidRDefault="00D84FD2" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ein</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jntg</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jtp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076621F" w:rsidRPr="009E2D08" w14:paraId="1B94F686" w14:textId="77777777" w:rsidTr="004D1A72">
+      <w:tr w:rsidR="005A6833" w:rsidRPr="00D84FD2" w14:paraId="75F27D0D" w14:textId="77777777" w:rsidTr="00CE0B1B">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="17" w:type="dxa"/>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C86B0C" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="00BA2C49" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="08494125" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="00BA2C49" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBF704A" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D49A9" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="7D54D5D8" w14:textId="77777777" w:rsidR="005A6833" w:rsidRPr="007D49A9" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D49A9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A43CB47" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="007D0973" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...7 lines deleted...]
-                <w:lang w:val="uk-UA"/>
+          <w:p w14:paraId="3A9CC285" w14:textId="379B44E4" w:rsidR="005A6833" w:rsidRPr="00A0765C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DA6180" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="0013318C" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="2ADF3652" w14:textId="7BDB2AB2" w:rsidR="005A6833" w:rsidRPr="0013318C" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>19:20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5001" w:type="dxa"/>
+            <w:tcW w:w="5710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75DB24F8" w14:textId="767ACA4B" w:rsidR="0076621F" w:rsidRPr="00C35DC0" w:rsidRDefault="0076621F" w:rsidP="0076621F">
-[...23 lines deleted...]
-          <w:p w14:paraId="73262425" w14:textId="036225DB" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="50339EA3" w14:textId="4679DB42" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Остапець Ю. О.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4677" w:type="dxa"/>
+              <w:t>Філософія права</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19458892" w14:textId="77777777" w:rsidR="0076621F" w:rsidRPr="003C64F4" w:rsidRDefault="0076621F" w:rsidP="0076621F">
+          <w:p w14:paraId="6759AB8E" w14:textId="4BDD5715" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="005A6833" w:rsidP="005A6833">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шандра Б. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76174657" w14:textId="05628DE2" w:rsidR="005A6833" w:rsidRPr="003C64F4" w:rsidRDefault="00D84FD2" w:rsidP="005A6833">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ein</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jntg</w:t>
+              </w:r>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="005A6833" w:rsidRPr="003A497A">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>jtp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36CC44F2" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
-[...10 lines deleted...]
-    <w:p w14:paraId="4B030633" w14:textId="77777777" w:rsidR="00C93BEF" w:rsidRDefault="00C93BEF" w:rsidP="00C93BEF">
+    <w:p w14:paraId="2BC36C79" w14:textId="28A920E5" w:rsidR="004D5D34" w:rsidRDefault="004D5D34" w:rsidP="00F34898">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1066"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18BD906D" w14:textId="1F48426D" w:rsidR="00C93BEF" w:rsidRPr="009F0576" w:rsidRDefault="00C93BEF" w:rsidP="00F96A51">
+    <w:p w14:paraId="22A08B63" w14:textId="6F31CFB5" w:rsidR="00EA2808" w:rsidRDefault="00EA2808" w:rsidP="00F34898">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1066"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095D45B2" w14:textId="506D9F75" w:rsidR="0039243A" w:rsidRDefault="00937B3C" w:rsidP="00ED7617">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1066"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Д</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB07AB">
+      <w:r w:rsidR="008674B7" w:rsidRPr="00FB07AB">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008674B7">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>кан факультету суспільних наук                                                                    проф. Юрій ОСТАПЕЦЬ</w:t>
+        <w:t xml:space="preserve">кан факультету суспільних наук                                                                    проф. </w:t>
+      </w:r>
+      <w:r w:rsidR="00320435">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Василь ЛЕВКУЛИЧ</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C93BEF" w:rsidRPr="009F0576" w:rsidSect="00873C64">
+    <w:sectPr w:rsidR="0039243A" w:rsidSect="00756DA9">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="709" w:right="907" w:bottom="284" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="907" w:bottom="284" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E5015"/>
-    <w:rsid w:val="00011D74"/>
+    <w:rsid w:val="00002A22"/>
     <w:rsid w:val="00021624"/>
+    <w:rsid w:val="0002529C"/>
     <w:rsid w:val="00027092"/>
+    <w:rsid w:val="00043577"/>
     <w:rsid w:val="0004637D"/>
     <w:rsid w:val="00053E79"/>
     <w:rsid w:val="00054AD0"/>
+    <w:rsid w:val="00063552"/>
     <w:rsid w:val="0006581F"/>
-    <w:rsid w:val="00066DD9"/>
-    <w:rsid w:val="00074B4D"/>
     <w:rsid w:val="000755EB"/>
     <w:rsid w:val="0008290E"/>
+    <w:rsid w:val="0008321D"/>
     <w:rsid w:val="00090F3F"/>
+    <w:rsid w:val="0009518E"/>
     <w:rsid w:val="000977B0"/>
     <w:rsid w:val="000A096E"/>
     <w:rsid w:val="000A608F"/>
-    <w:rsid w:val="000A7863"/>
+    <w:rsid w:val="000B1205"/>
     <w:rsid w:val="000B5CC0"/>
     <w:rsid w:val="000B6090"/>
     <w:rsid w:val="000B7EB9"/>
     <w:rsid w:val="000C5B74"/>
-    <w:rsid w:val="000D4ABA"/>
     <w:rsid w:val="000D7C2D"/>
-    <w:rsid w:val="000F48DF"/>
     <w:rsid w:val="000F6B96"/>
     <w:rsid w:val="00105180"/>
+    <w:rsid w:val="00106F4F"/>
     <w:rsid w:val="00111B3B"/>
     <w:rsid w:val="00117D96"/>
     <w:rsid w:val="001277AD"/>
     <w:rsid w:val="0013318C"/>
     <w:rsid w:val="00134575"/>
     <w:rsid w:val="001529A2"/>
     <w:rsid w:val="00173058"/>
+    <w:rsid w:val="0018080C"/>
     <w:rsid w:val="0018584A"/>
     <w:rsid w:val="001875DF"/>
-    <w:rsid w:val="00193F9E"/>
-    <w:rsid w:val="00194339"/>
     <w:rsid w:val="001968E6"/>
     <w:rsid w:val="001A1981"/>
-    <w:rsid w:val="001B24D5"/>
+    <w:rsid w:val="001B3787"/>
     <w:rsid w:val="001B5AF5"/>
     <w:rsid w:val="001B61A3"/>
     <w:rsid w:val="001C445F"/>
+    <w:rsid w:val="001D1284"/>
     <w:rsid w:val="001D4763"/>
     <w:rsid w:val="001E17A3"/>
-    <w:rsid w:val="001E338E"/>
     <w:rsid w:val="001E3CEF"/>
     <w:rsid w:val="001E6EEC"/>
     <w:rsid w:val="001F1711"/>
     <w:rsid w:val="001F1C1A"/>
     <w:rsid w:val="00205A18"/>
+    <w:rsid w:val="002123FC"/>
     <w:rsid w:val="00216448"/>
     <w:rsid w:val="00216DE4"/>
     <w:rsid w:val="0022025A"/>
     <w:rsid w:val="0022285C"/>
     <w:rsid w:val="00226D4A"/>
     <w:rsid w:val="002320CC"/>
     <w:rsid w:val="002356AD"/>
     <w:rsid w:val="00240C6C"/>
     <w:rsid w:val="00247622"/>
     <w:rsid w:val="002549AC"/>
     <w:rsid w:val="00255E78"/>
     <w:rsid w:val="0025678B"/>
     <w:rsid w:val="00263F75"/>
-    <w:rsid w:val="002656A0"/>
     <w:rsid w:val="00272BED"/>
-    <w:rsid w:val="0027724B"/>
+    <w:rsid w:val="002745EC"/>
+    <w:rsid w:val="00284D95"/>
+    <w:rsid w:val="002A383F"/>
     <w:rsid w:val="002B1D4F"/>
     <w:rsid w:val="002B3A26"/>
-    <w:rsid w:val="002B3D43"/>
-    <w:rsid w:val="002B6289"/>
     <w:rsid w:val="002C1843"/>
     <w:rsid w:val="002C3814"/>
+    <w:rsid w:val="002C4799"/>
     <w:rsid w:val="002C4BBF"/>
     <w:rsid w:val="002C5499"/>
     <w:rsid w:val="002C7899"/>
     <w:rsid w:val="002D0E1C"/>
-    <w:rsid w:val="002D604F"/>
+    <w:rsid w:val="002D3F54"/>
     <w:rsid w:val="002E0CB7"/>
     <w:rsid w:val="002E1412"/>
-    <w:rsid w:val="002E4103"/>
+    <w:rsid w:val="002F3C84"/>
     <w:rsid w:val="002F52F7"/>
     <w:rsid w:val="002F686A"/>
     <w:rsid w:val="002F7C54"/>
     <w:rsid w:val="00305313"/>
     <w:rsid w:val="0031058F"/>
     <w:rsid w:val="00313D31"/>
     <w:rsid w:val="00314819"/>
     <w:rsid w:val="0031531B"/>
+    <w:rsid w:val="00320435"/>
     <w:rsid w:val="003263DF"/>
     <w:rsid w:val="00326635"/>
     <w:rsid w:val="0034671B"/>
     <w:rsid w:val="00361B89"/>
     <w:rsid w:val="0036559F"/>
     <w:rsid w:val="0036657E"/>
     <w:rsid w:val="0037119A"/>
     <w:rsid w:val="0037565B"/>
-    <w:rsid w:val="00381D9C"/>
     <w:rsid w:val="00387B0F"/>
     <w:rsid w:val="0039168B"/>
     <w:rsid w:val="00391D37"/>
     <w:rsid w:val="0039243A"/>
     <w:rsid w:val="00393306"/>
     <w:rsid w:val="00394CFB"/>
     <w:rsid w:val="00396636"/>
+    <w:rsid w:val="003A219E"/>
     <w:rsid w:val="003A2D59"/>
+    <w:rsid w:val="003A497A"/>
     <w:rsid w:val="003A4E9C"/>
     <w:rsid w:val="003A5C90"/>
+    <w:rsid w:val="003A6070"/>
     <w:rsid w:val="003A6365"/>
     <w:rsid w:val="003B01F8"/>
-    <w:rsid w:val="003B2BA0"/>
-    <w:rsid w:val="003B51D3"/>
     <w:rsid w:val="003B5545"/>
-    <w:rsid w:val="003B70B1"/>
     <w:rsid w:val="003C17A3"/>
     <w:rsid w:val="003C5236"/>
     <w:rsid w:val="003C64F4"/>
     <w:rsid w:val="003C6AFF"/>
     <w:rsid w:val="003D41D2"/>
     <w:rsid w:val="003E6D94"/>
-    <w:rsid w:val="003E6DE6"/>
-    <w:rsid w:val="003F3894"/>
     <w:rsid w:val="003F41ED"/>
     <w:rsid w:val="004011A7"/>
     <w:rsid w:val="0040343E"/>
     <w:rsid w:val="00404FC1"/>
     <w:rsid w:val="00406A8D"/>
     <w:rsid w:val="004106BB"/>
     <w:rsid w:val="00410A6E"/>
     <w:rsid w:val="0041317A"/>
     <w:rsid w:val="00422C12"/>
     <w:rsid w:val="00430021"/>
     <w:rsid w:val="0043285D"/>
     <w:rsid w:val="0043502B"/>
     <w:rsid w:val="00437DA2"/>
-    <w:rsid w:val="004443CE"/>
-    <w:rsid w:val="00447E3D"/>
+    <w:rsid w:val="004446B2"/>
     <w:rsid w:val="00460E5A"/>
     <w:rsid w:val="00461167"/>
     <w:rsid w:val="00461868"/>
     <w:rsid w:val="00466A05"/>
     <w:rsid w:val="00471002"/>
-    <w:rsid w:val="00473730"/>
     <w:rsid w:val="0047549D"/>
+    <w:rsid w:val="00481221"/>
+    <w:rsid w:val="0048162B"/>
     <w:rsid w:val="00483954"/>
     <w:rsid w:val="00485E4A"/>
     <w:rsid w:val="004918B4"/>
     <w:rsid w:val="00497F74"/>
-    <w:rsid w:val="004A616C"/>
     <w:rsid w:val="004B03B6"/>
     <w:rsid w:val="004B3470"/>
     <w:rsid w:val="004C2575"/>
-    <w:rsid w:val="004C2BF0"/>
     <w:rsid w:val="004C5C6A"/>
-    <w:rsid w:val="004D1A72"/>
     <w:rsid w:val="004D3057"/>
     <w:rsid w:val="004D398A"/>
+    <w:rsid w:val="004D5B6C"/>
+    <w:rsid w:val="004D5D34"/>
     <w:rsid w:val="004E0545"/>
     <w:rsid w:val="004E15CC"/>
     <w:rsid w:val="004E288D"/>
+    <w:rsid w:val="004E477D"/>
+    <w:rsid w:val="004E5D96"/>
     <w:rsid w:val="004F3580"/>
     <w:rsid w:val="004F42FF"/>
     <w:rsid w:val="00503C07"/>
+    <w:rsid w:val="00507319"/>
     <w:rsid w:val="00510188"/>
-    <w:rsid w:val="005105F8"/>
     <w:rsid w:val="00512085"/>
     <w:rsid w:val="005165E4"/>
     <w:rsid w:val="00520F16"/>
     <w:rsid w:val="00527EFA"/>
     <w:rsid w:val="00531100"/>
     <w:rsid w:val="005353C9"/>
     <w:rsid w:val="00537CBD"/>
-    <w:rsid w:val="005412F9"/>
     <w:rsid w:val="005453A2"/>
     <w:rsid w:val="00545D24"/>
     <w:rsid w:val="005577D4"/>
     <w:rsid w:val="005603B6"/>
     <w:rsid w:val="00564B89"/>
     <w:rsid w:val="00565F02"/>
     <w:rsid w:val="005707AE"/>
-    <w:rsid w:val="00571AA9"/>
-    <w:rsid w:val="005755C1"/>
     <w:rsid w:val="00575C33"/>
     <w:rsid w:val="00576A66"/>
     <w:rsid w:val="0057732E"/>
-    <w:rsid w:val="005820C9"/>
+    <w:rsid w:val="005869F1"/>
     <w:rsid w:val="00595E60"/>
     <w:rsid w:val="005A09FB"/>
     <w:rsid w:val="005A2B72"/>
+    <w:rsid w:val="005A6833"/>
     <w:rsid w:val="005B29DA"/>
     <w:rsid w:val="005B6475"/>
-    <w:rsid w:val="005B6B6C"/>
     <w:rsid w:val="005C0F1A"/>
+    <w:rsid w:val="005C2AE5"/>
     <w:rsid w:val="005C3EA3"/>
-    <w:rsid w:val="005C6BF4"/>
+    <w:rsid w:val="005C443D"/>
     <w:rsid w:val="005D1BDB"/>
     <w:rsid w:val="005E5015"/>
     <w:rsid w:val="005E6DD1"/>
     <w:rsid w:val="005E7CDE"/>
     <w:rsid w:val="005F0AE1"/>
     <w:rsid w:val="005F2EA7"/>
     <w:rsid w:val="005F2FE7"/>
     <w:rsid w:val="005F3AFD"/>
     <w:rsid w:val="005F766E"/>
     <w:rsid w:val="006005BB"/>
     <w:rsid w:val="00604675"/>
     <w:rsid w:val="006104E9"/>
     <w:rsid w:val="006138C4"/>
-    <w:rsid w:val="006332EF"/>
+    <w:rsid w:val="00621EEB"/>
     <w:rsid w:val="00636C2E"/>
     <w:rsid w:val="006526A1"/>
-    <w:rsid w:val="006545A1"/>
     <w:rsid w:val="006625C0"/>
     <w:rsid w:val="00664A5D"/>
     <w:rsid w:val="0066706C"/>
     <w:rsid w:val="00674E78"/>
+    <w:rsid w:val="00676DB9"/>
     <w:rsid w:val="00677370"/>
     <w:rsid w:val="0068578A"/>
     <w:rsid w:val="00686ADB"/>
+    <w:rsid w:val="006906B8"/>
     <w:rsid w:val="00691D6B"/>
     <w:rsid w:val="006952E9"/>
     <w:rsid w:val="00696488"/>
     <w:rsid w:val="006A173C"/>
     <w:rsid w:val="006A299B"/>
     <w:rsid w:val="006A5AC0"/>
     <w:rsid w:val="006B1EDD"/>
     <w:rsid w:val="006B7179"/>
+    <w:rsid w:val="006C33D0"/>
     <w:rsid w:val="006D0ECA"/>
     <w:rsid w:val="006E43FB"/>
     <w:rsid w:val="006F1675"/>
     <w:rsid w:val="006F28D9"/>
     <w:rsid w:val="006F3158"/>
     <w:rsid w:val="00712F3D"/>
     <w:rsid w:val="00742A4F"/>
     <w:rsid w:val="00751851"/>
+    <w:rsid w:val="00756DA9"/>
     <w:rsid w:val="007610E4"/>
-    <w:rsid w:val="0076621F"/>
     <w:rsid w:val="00767AD8"/>
     <w:rsid w:val="00772298"/>
     <w:rsid w:val="007750DE"/>
     <w:rsid w:val="0078578E"/>
     <w:rsid w:val="00795390"/>
+    <w:rsid w:val="00797EA3"/>
     <w:rsid w:val="007A1F78"/>
     <w:rsid w:val="007A3099"/>
-    <w:rsid w:val="007A46FB"/>
     <w:rsid w:val="007B6987"/>
     <w:rsid w:val="007D0973"/>
     <w:rsid w:val="007D49A9"/>
-    <w:rsid w:val="007D4DFC"/>
-    <w:rsid w:val="007F3FD1"/>
+    <w:rsid w:val="007F0882"/>
     <w:rsid w:val="007F556E"/>
     <w:rsid w:val="007F77D3"/>
     <w:rsid w:val="00801D71"/>
+    <w:rsid w:val="00803C54"/>
     <w:rsid w:val="008045B6"/>
     <w:rsid w:val="0080571C"/>
     <w:rsid w:val="008101AF"/>
     <w:rsid w:val="00812372"/>
     <w:rsid w:val="00823F07"/>
     <w:rsid w:val="00837F83"/>
     <w:rsid w:val="00844869"/>
     <w:rsid w:val="00852551"/>
-    <w:rsid w:val="00852D6A"/>
-    <w:rsid w:val="0085341D"/>
     <w:rsid w:val="00857098"/>
     <w:rsid w:val="008645AE"/>
     <w:rsid w:val="00865C5D"/>
     <w:rsid w:val="008674B7"/>
-    <w:rsid w:val="00873C64"/>
-    <w:rsid w:val="00875530"/>
     <w:rsid w:val="0088664E"/>
     <w:rsid w:val="00894750"/>
     <w:rsid w:val="008950CA"/>
+    <w:rsid w:val="00897F0A"/>
     <w:rsid w:val="008A38DE"/>
     <w:rsid w:val="008A7870"/>
+    <w:rsid w:val="008B009E"/>
     <w:rsid w:val="008B0D85"/>
     <w:rsid w:val="008B619F"/>
     <w:rsid w:val="008B6E4A"/>
     <w:rsid w:val="008C1A25"/>
     <w:rsid w:val="008D05E4"/>
     <w:rsid w:val="008D158E"/>
-    <w:rsid w:val="008D2273"/>
     <w:rsid w:val="008D278D"/>
+    <w:rsid w:val="008D3CF3"/>
     <w:rsid w:val="008D6F3A"/>
     <w:rsid w:val="008D7B88"/>
     <w:rsid w:val="008E1B8F"/>
-    <w:rsid w:val="008E46A4"/>
     <w:rsid w:val="008E4EC3"/>
     <w:rsid w:val="008E4F5F"/>
     <w:rsid w:val="008E70A2"/>
     <w:rsid w:val="008F3782"/>
+    <w:rsid w:val="008F62F2"/>
     <w:rsid w:val="009004C5"/>
     <w:rsid w:val="009026B2"/>
-    <w:rsid w:val="00902783"/>
-    <w:rsid w:val="00903C39"/>
     <w:rsid w:val="00904308"/>
-    <w:rsid w:val="00905673"/>
     <w:rsid w:val="00912370"/>
     <w:rsid w:val="00916532"/>
     <w:rsid w:val="00925FC1"/>
     <w:rsid w:val="009269EE"/>
+    <w:rsid w:val="00934361"/>
     <w:rsid w:val="00937B3C"/>
     <w:rsid w:val="009400DF"/>
-    <w:rsid w:val="0094535F"/>
+    <w:rsid w:val="00941B53"/>
+    <w:rsid w:val="00945EAC"/>
     <w:rsid w:val="009510D1"/>
-    <w:rsid w:val="00952DDC"/>
     <w:rsid w:val="009630D1"/>
     <w:rsid w:val="00964667"/>
     <w:rsid w:val="00966DF9"/>
-    <w:rsid w:val="009719F7"/>
     <w:rsid w:val="009726B7"/>
     <w:rsid w:val="009740F6"/>
     <w:rsid w:val="00976EC4"/>
     <w:rsid w:val="00981E3A"/>
+    <w:rsid w:val="00983D7E"/>
     <w:rsid w:val="009C3528"/>
     <w:rsid w:val="009C4777"/>
     <w:rsid w:val="009C7DE8"/>
     <w:rsid w:val="009D1B7F"/>
     <w:rsid w:val="009D648F"/>
-    <w:rsid w:val="009E2AD4"/>
     <w:rsid w:val="009E2D08"/>
     <w:rsid w:val="009F0576"/>
     <w:rsid w:val="009F31FD"/>
     <w:rsid w:val="00A0765C"/>
-    <w:rsid w:val="00A2013D"/>
     <w:rsid w:val="00A207B5"/>
     <w:rsid w:val="00A2298B"/>
     <w:rsid w:val="00A268BA"/>
     <w:rsid w:val="00A34A7D"/>
     <w:rsid w:val="00A37903"/>
     <w:rsid w:val="00A43150"/>
     <w:rsid w:val="00A533E6"/>
+    <w:rsid w:val="00A625C0"/>
     <w:rsid w:val="00A62B60"/>
     <w:rsid w:val="00A65C55"/>
     <w:rsid w:val="00A7228F"/>
     <w:rsid w:val="00A73867"/>
-    <w:rsid w:val="00A745C3"/>
+    <w:rsid w:val="00A73FA4"/>
+    <w:rsid w:val="00A86324"/>
     <w:rsid w:val="00A87721"/>
+    <w:rsid w:val="00A92291"/>
     <w:rsid w:val="00A9256A"/>
     <w:rsid w:val="00AA51E6"/>
     <w:rsid w:val="00AA5F52"/>
     <w:rsid w:val="00AB0950"/>
     <w:rsid w:val="00AB64AC"/>
     <w:rsid w:val="00AB69B2"/>
     <w:rsid w:val="00AC0F0C"/>
     <w:rsid w:val="00AC2B01"/>
     <w:rsid w:val="00AC414C"/>
     <w:rsid w:val="00AC6D17"/>
-    <w:rsid w:val="00AD27D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE279E"/>
+    <w:rsid w:val="00AC726F"/>
     <w:rsid w:val="00AE5F56"/>
-    <w:rsid w:val="00AE7FB6"/>
     <w:rsid w:val="00AF3619"/>
     <w:rsid w:val="00B03535"/>
     <w:rsid w:val="00B106A4"/>
-    <w:rsid w:val="00B111CB"/>
     <w:rsid w:val="00B118AF"/>
     <w:rsid w:val="00B1556F"/>
     <w:rsid w:val="00B17B13"/>
+    <w:rsid w:val="00B23EF5"/>
     <w:rsid w:val="00B3052C"/>
     <w:rsid w:val="00B30653"/>
     <w:rsid w:val="00B32A33"/>
+    <w:rsid w:val="00B428ED"/>
     <w:rsid w:val="00B51BE8"/>
     <w:rsid w:val="00B54860"/>
-    <w:rsid w:val="00B55CBA"/>
     <w:rsid w:val="00B5639E"/>
     <w:rsid w:val="00B631BF"/>
     <w:rsid w:val="00B65237"/>
-    <w:rsid w:val="00B65653"/>
     <w:rsid w:val="00B6694E"/>
     <w:rsid w:val="00B71052"/>
     <w:rsid w:val="00B731C8"/>
     <w:rsid w:val="00B753EF"/>
     <w:rsid w:val="00B764C4"/>
     <w:rsid w:val="00B934C5"/>
-    <w:rsid w:val="00B955E8"/>
     <w:rsid w:val="00BA2A26"/>
     <w:rsid w:val="00BA2C49"/>
     <w:rsid w:val="00BB51B7"/>
     <w:rsid w:val="00BB677A"/>
     <w:rsid w:val="00BD0C0F"/>
     <w:rsid w:val="00BD4507"/>
-    <w:rsid w:val="00BD6D1B"/>
+    <w:rsid w:val="00BE1AA5"/>
+    <w:rsid w:val="00BE42AE"/>
     <w:rsid w:val="00BF00D0"/>
     <w:rsid w:val="00BF3ECF"/>
-    <w:rsid w:val="00BF6598"/>
+    <w:rsid w:val="00C02096"/>
     <w:rsid w:val="00C02909"/>
+    <w:rsid w:val="00C10A5A"/>
     <w:rsid w:val="00C14E2A"/>
     <w:rsid w:val="00C327E3"/>
     <w:rsid w:val="00C35DC0"/>
     <w:rsid w:val="00C413B9"/>
     <w:rsid w:val="00C47267"/>
     <w:rsid w:val="00C532A0"/>
     <w:rsid w:val="00C624E1"/>
     <w:rsid w:val="00C67646"/>
+    <w:rsid w:val="00C67C3C"/>
     <w:rsid w:val="00C7439D"/>
-    <w:rsid w:val="00C85F31"/>
     <w:rsid w:val="00C923DC"/>
     <w:rsid w:val="00C93AB6"/>
     <w:rsid w:val="00C93AF7"/>
     <w:rsid w:val="00C93BEF"/>
-    <w:rsid w:val="00C93C27"/>
     <w:rsid w:val="00C95C22"/>
-    <w:rsid w:val="00CB12EE"/>
     <w:rsid w:val="00CB422A"/>
-    <w:rsid w:val="00CB44B8"/>
     <w:rsid w:val="00CB7817"/>
-    <w:rsid w:val="00CC0662"/>
     <w:rsid w:val="00CC0F71"/>
     <w:rsid w:val="00CC276F"/>
     <w:rsid w:val="00CD375C"/>
     <w:rsid w:val="00CD4FD9"/>
+    <w:rsid w:val="00CE0B1B"/>
     <w:rsid w:val="00CE2481"/>
     <w:rsid w:val="00CE61A1"/>
-    <w:rsid w:val="00CE7AEB"/>
     <w:rsid w:val="00CF31FC"/>
     <w:rsid w:val="00D02E10"/>
     <w:rsid w:val="00D13332"/>
     <w:rsid w:val="00D2133F"/>
     <w:rsid w:val="00D2569F"/>
-    <w:rsid w:val="00D26BD8"/>
     <w:rsid w:val="00D26E01"/>
     <w:rsid w:val="00D26F1B"/>
     <w:rsid w:val="00D31D0F"/>
     <w:rsid w:val="00D34C2F"/>
-    <w:rsid w:val="00D36C0B"/>
     <w:rsid w:val="00D4219A"/>
     <w:rsid w:val="00D42264"/>
     <w:rsid w:val="00D46999"/>
-    <w:rsid w:val="00D65C51"/>
+    <w:rsid w:val="00D471BA"/>
+    <w:rsid w:val="00D62157"/>
+    <w:rsid w:val="00D638B1"/>
     <w:rsid w:val="00D722B1"/>
+    <w:rsid w:val="00D73A48"/>
+    <w:rsid w:val="00D84FD2"/>
+    <w:rsid w:val="00D85CC1"/>
     <w:rsid w:val="00D86571"/>
     <w:rsid w:val="00D95AC4"/>
-    <w:rsid w:val="00DA0085"/>
     <w:rsid w:val="00DA7117"/>
     <w:rsid w:val="00DA7D1B"/>
     <w:rsid w:val="00DB1CCF"/>
     <w:rsid w:val="00DB73CB"/>
+    <w:rsid w:val="00DC44ED"/>
     <w:rsid w:val="00DD4400"/>
     <w:rsid w:val="00DD4A1C"/>
     <w:rsid w:val="00DD4E54"/>
     <w:rsid w:val="00DE56C6"/>
     <w:rsid w:val="00DF0CC0"/>
     <w:rsid w:val="00DF1595"/>
+    <w:rsid w:val="00DF6D0E"/>
     <w:rsid w:val="00DF79AE"/>
     <w:rsid w:val="00E074C0"/>
+    <w:rsid w:val="00E114E5"/>
     <w:rsid w:val="00E16BA7"/>
     <w:rsid w:val="00E224D6"/>
-    <w:rsid w:val="00E2467C"/>
     <w:rsid w:val="00E27B5D"/>
-    <w:rsid w:val="00E3005D"/>
     <w:rsid w:val="00E31B7A"/>
+    <w:rsid w:val="00E329F1"/>
     <w:rsid w:val="00E3383E"/>
     <w:rsid w:val="00E365DC"/>
-    <w:rsid w:val="00E40CEA"/>
-    <w:rsid w:val="00E47B54"/>
     <w:rsid w:val="00E50137"/>
     <w:rsid w:val="00E54D7B"/>
     <w:rsid w:val="00E569B9"/>
     <w:rsid w:val="00E57A90"/>
     <w:rsid w:val="00E57EAB"/>
     <w:rsid w:val="00E8067E"/>
     <w:rsid w:val="00E81FA7"/>
     <w:rsid w:val="00E90E4F"/>
     <w:rsid w:val="00E91E03"/>
+    <w:rsid w:val="00EA2808"/>
     <w:rsid w:val="00EA3A85"/>
     <w:rsid w:val="00EA48A6"/>
-    <w:rsid w:val="00EA6FE1"/>
+    <w:rsid w:val="00EA6726"/>
     <w:rsid w:val="00EB0C2B"/>
-    <w:rsid w:val="00EB2623"/>
     <w:rsid w:val="00EC0B03"/>
+    <w:rsid w:val="00EC0D18"/>
     <w:rsid w:val="00EC4BED"/>
     <w:rsid w:val="00EC4EE5"/>
     <w:rsid w:val="00EC50D4"/>
     <w:rsid w:val="00ED36C4"/>
+    <w:rsid w:val="00ED7617"/>
     <w:rsid w:val="00ED7BB3"/>
     <w:rsid w:val="00EE159A"/>
     <w:rsid w:val="00EE3D70"/>
     <w:rsid w:val="00EF4E6D"/>
     <w:rsid w:val="00EF6B03"/>
     <w:rsid w:val="00F02DA9"/>
-    <w:rsid w:val="00F05857"/>
-    <w:rsid w:val="00F118AF"/>
+    <w:rsid w:val="00F078B3"/>
     <w:rsid w:val="00F22C52"/>
     <w:rsid w:val="00F24C4F"/>
     <w:rsid w:val="00F3407C"/>
     <w:rsid w:val="00F34898"/>
     <w:rsid w:val="00F34E77"/>
     <w:rsid w:val="00F35ADB"/>
     <w:rsid w:val="00F42139"/>
     <w:rsid w:val="00F42272"/>
     <w:rsid w:val="00F52558"/>
-    <w:rsid w:val="00F5418A"/>
-    <w:rsid w:val="00F61C4B"/>
+    <w:rsid w:val="00F63080"/>
+    <w:rsid w:val="00F63FCF"/>
     <w:rsid w:val="00F70789"/>
     <w:rsid w:val="00F73C66"/>
     <w:rsid w:val="00F752CB"/>
     <w:rsid w:val="00F7541D"/>
     <w:rsid w:val="00F814B3"/>
     <w:rsid w:val="00F81C6D"/>
+    <w:rsid w:val="00F86654"/>
     <w:rsid w:val="00F90C55"/>
-    <w:rsid w:val="00F96A51"/>
     <w:rsid w:val="00FA1D42"/>
+    <w:rsid w:val="00FA649F"/>
     <w:rsid w:val="00FA73C9"/>
     <w:rsid w:val="00FB07AB"/>
     <w:rsid w:val="00FB1704"/>
     <w:rsid w:val="00FB25BC"/>
     <w:rsid w:val="00FB47F9"/>
     <w:rsid w:val="00FB784A"/>
     <w:rsid w:val="00FC3CC8"/>
     <w:rsid w:val="00FD04BA"/>
-    <w:rsid w:val="00FD172C"/>
     <w:rsid w:val="00FE54C5"/>
     <w:rsid w:val="00FF0C7B"/>
     <w:rsid w:val="00FF4CEA"/>
-    <w:rsid w:val="00FF54DD"/>
     <w:rsid w:val="00FF5572"/>
     <w:rsid w:val="00FF66C7"/>
-    <w:rsid w:val="00FF762E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="136007DB"/>
+  <w14:docId w14:val="046CE57E"/>
   <w15:docId w15:val="{BEBFAF78-79CD-48B1-AF39-C7B5EC0D0FDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk-UA" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -23540,50 +22029,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E224D6"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -23625,93 +22119,109 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006952E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Текст выноски Знак"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006952E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00473730"/>
+    <w:rsid w:val="00ED7617"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a7">
-    <w:name w:val="FollowedHyperlink"/>
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003B70B1"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00873C64"/>
+    <w:rsid w:val="00D84FD2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:divs>
+    <w:div w:id="331572170">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="379013485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pyi-frhy-rky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/jyu-drcp-xps?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ujv-dvxp-iuh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pyi-frhy-rky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pyi-frhy-rky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkz-yorj-yzj" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkz-yorj-yzj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rjz-azgd-rhr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ein-jntg-jtp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgi-okcu-bvd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zrc-ysva-crq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rjz-azgd-rhr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgi-okcu-bvd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ein-jntg-jtp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgi-okcu-bvd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rjz-azgd-rhr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yri-rkwa-ptk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkz-yorj-yzj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rjz-azgd-rhr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pyi-frhy-rky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ein-jntg-jtp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rjz-azgd-rhr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkz-yorj-yzj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/yri-rkwa-ptk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgi-okcu-bvd" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ein-jntg-jtp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgi-okcu-bvd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cgi-okcu-bvd" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pyi-frhy-rky" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/jyu-drcp-xps?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pyi-frhy-rky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ujv-dvxp-iuh" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23962,82 +22472,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22472A03-AEDE-40C5-B9F0-50A9BA367AED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA7D97FF-CF86-4695-B72E-C18B1EAEFB39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>979</Words>
-  <Characters>5582</Characters>
+  <Words>1192</Words>
+  <Characters>6795</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>І КУРС ДЕННЕ ВІДДІЛЕННЯ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Организация</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6548</CharactersWithSpaces>
+  <CharactersWithSpaces>7972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>І КУРС ДЕННЕ ВІДДІЛЕННЯ</dc:title>
   <dc:subject/>
   <dc:creator>Customer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>