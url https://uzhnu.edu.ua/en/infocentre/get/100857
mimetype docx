--- v0 (2026-08-13)
+++ v1 (2026-09-10)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
   <w:body>
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="48DDBA01" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>ДВНЗ  «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
@@ -75,25116 +76,24822 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>університет</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> а т в е р д ж у ю</w:t>
+        <w:t xml:space="preserve">                                                                        З а т в е р д ж у ю</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="7D3587DC" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>Р</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> О З К Л А Д    З А Н Я Т Ь</w:t>
+        <w:t>Р О З К Л А Д    З А Н Я Т Ь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Проректор</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="09A9F86A" w14:textId="77777777" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Факультет </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>суспільних</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> наук</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                      ___________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="58ABA6CA" w14:textId="36D82B77" w:rsidR="00366C61" w:rsidRDefault="00366C61" w:rsidP="00366C61">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B71BDF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Спеціальність «</w:t>
+        <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Спеціальність</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5792C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>Соціологія</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B71BDF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                      «1» вересня 2025 р.</w:t>
+        <w:t xml:space="preserve">                                                                                      «1» вересня 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00952EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> р.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00234723" w:rsidRPr="00B71BDF" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="4C2A7AA2" w14:textId="355227EE" w:rsidR="00D3037E" w:rsidRDefault="00952EF4" w:rsidP="00D3037E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Начитка</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 14.09</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD2B6CB" w14:textId="77777777" w:rsidR="00952EF4" w:rsidRPr="00952EF4" w:rsidRDefault="00952EF4" w:rsidP="00D3037E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="15712" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="5483"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00D3037E" w14:paraId="4EDB1E33" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="14AF7E3C" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2B8A6E0F" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="78ACFA01" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="1F000049" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11635" w:type="dxa"/>
+            <w:tcW w:w="12287" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="5E17B72D" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00B61B20" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve">І </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00D3037E" w14:paraId="4BE95430" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="47227719" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...20 lines deleted...]
-              <w:t>/н</w:t>
+          <w:p w14:paraId="103FDB7E" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="7CD42957" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="7242F420" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="0D9C63D8" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="43AEFE74" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRDefault="00D3037E" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="4253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2B648FB1" w14:textId="77777777" w:rsidR="00D3037E" w:rsidRPr="007512B4" w:rsidRDefault="007512B4" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Авдиторія</w:t>
+              <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00BE64B9" w:rsidRPr="004254AF" w14:paraId="3314FE2D" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="514F9BF0" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="761E329B" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="7F885E23" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2D907268" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...4 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="1981C5D8" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="228F9C94" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A769A93" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="009B35AA" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...45 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00BE64B9" w:rsidRPr="00B15994" w14:paraId="09926937" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
-          <w:trHeight w:val="52"/>
+          <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="4767D917" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="760031E7" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="00875000" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="6214C4D3" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51CFAEAA" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Основи психологічних знань в соціології</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="276C9729" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ляшко М. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BEFCCD9" w14:textId="1241E159" w:rsidR="00BE64B9" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...77 lines deleted...]
-            </w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>HYPERLINK</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> "</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>https</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText>://</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>meet</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText>.</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>google</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText>.</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>com</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText>/</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>vux</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText>-</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>neir</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText>-</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>dqm</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText>" \</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>t</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> "_</w:instrText>
+            </w:r>
+            <w:r>
+              <w:instrText>blank</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>https</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>://</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>meet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>google</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>com</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>vux</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>neir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15994">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="1155CC"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>dqm</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A626F2" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00BE64B9" w:rsidRPr="00B15994" w14:paraId="4C70F1D2" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
-          <w:trHeight w:val="318"/>
+          <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
+          <w:p w14:paraId="50DB284A" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="02A57966" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
+          <w:p w14:paraId="212F01B8" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
+          <w:p w14:paraId="2361A426" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73E3080A" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="006128EB" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006128EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Історія соціологічних теорій та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006128EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>вчень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67B85759" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25FBEAF1" w14:textId="01E404B8" w:rsidR="00BE64B9" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...78 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00BE64B9" w:rsidRPr="00CE6547" w14:paraId="06A152BD" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="23F9F010" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="467B696F" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="07889614" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="1DF22D13" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="00F9425B" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="00B71BDF" w:rsidRDefault="00A626F2" w:rsidP="004F2F3D">
+          <w:p w14:paraId="6EB7E108" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="006128EB" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F40D36A" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14FB4561" w14:textId="77777777" w:rsidR="00BE64B9" w:rsidRPr="009B35AA" w:rsidRDefault="00BE64B9" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...67 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A626F2" w:rsidTr="004F2F3D">
-[...203 lines deleted...]
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="000B18B3" w:rsidRPr="00CE6547" w14:paraId="4796D160" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="75EFCE7C" w14:textId="77777777" w:rsidR="000B18B3" w:rsidRDefault="000B18B3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0BD1633C" w14:textId="77777777" w:rsidR="000B18B3" w:rsidRDefault="000B18B3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="7AD8B5C2" w14:textId="77777777" w:rsidR="000B18B3" w:rsidRPr="00F9425B" w:rsidRDefault="000B18B3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="66C1BFD2" w14:textId="77777777" w:rsidR="000B18B3" w:rsidRPr="00F9425B" w:rsidRDefault="000B18B3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="00820EBB" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...4 lines deleted...]
-                <w:sz w:val="10"/>
+          <w:p w14:paraId="31E8CE4E" w14:textId="77777777" w:rsidR="000B18B3" w:rsidRDefault="000B18B3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B3F5935" w14:textId="77777777" w:rsidR="000B18B3" w:rsidRDefault="000B18B3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="584E1C0C" w14:textId="77777777" w:rsidR="000B18B3" w:rsidRPr="00CE6547" w:rsidRDefault="000B18B3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...41 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A626F2" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="00B15994" w14:paraId="016D5BC7" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
+          <w:p w14:paraId="7FEB219E" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7A75B11E" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
+          <w:p w14:paraId="1018BC85" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
+          <w:p w14:paraId="2004EE18" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A626F2" w:rsidRPr="00B71BDF" w:rsidRDefault="00A626F2" w:rsidP="00A626F2">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="782ED5E6" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основи </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>медіаграмотності</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37D0C7D3" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="005420E8" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005420E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Шумицька</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005420E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F8EB973" w14:textId="2FC9F927" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>qok</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>fguu</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>tys</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="00B15994" w14:paraId="2DE46E0D" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="5B66A374" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B9981E5" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B61B20">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="1B18EA96" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="25EC3F68" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...9 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7349341F" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A618411" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="005420E8" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005420E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005420E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A147549" w14:textId="162FFDF2" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...60 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="00B15994" w14:paraId="57CC0615" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2F5EBE38" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="60B4277C" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="7A5BA246" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="286D5CA7" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="06884B03" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Українська мова за професійним спрямуванням</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35B26B7C" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="005420E8" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005420E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сньозик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005420E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D25322" w14:textId="4A2DDA8C" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...60 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vwy</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>ptco</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00D57413">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="0001115E" w14:paraId="472DCD89" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="49123F73" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A5452D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Середа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5C19073A" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00A5452D" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A5452D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="47371DDA" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="28810F9C" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="00820EBB" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...4 lines deleted...]
-                <w:sz w:val="6"/>
+          <w:p w14:paraId="7A409E39" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C02E6A6" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36571E2F" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB05E8" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="0001115E" w14:paraId="0B1A3C84" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="4332E027" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="11CE1AC7" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="2AE5F945" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="53988FA7" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:sz w:val="6"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1ECBCD5D" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B923E82" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0474ACEA" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB05E8" w:rsidTr="00A102C7">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="0001115E" w14:paraId="73D65F32" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
+          <w:p w14:paraId="08904D94" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="22FCCE08" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
+          <w:p w14:paraId="5778C346" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
+          <w:p w14:paraId="4EE84160" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...82 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F20DDC3" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AE84C2B" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CBEEEA7" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB05E8" w:rsidTr="00A102C7">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="006128EB" w14:paraId="3525B02A" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="54"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
+          <w:p w14:paraId="020EFBFA" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="13E54E36" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
+          <w:p w14:paraId="5EF61D6C" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
+          <w:p w14:paraId="22D3A4BC" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...63 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C637460" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="004F2F3D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7E744390" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00654943" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D50F076" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887730" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00CE6547" w:rsidRPr="004254AF" w14:paraId="6A0D9795" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="01E4182C" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Четвер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="26800C74" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="196A8806" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="26F11C68" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00F9425B" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRPr="00DB05E8" w:rsidRDefault="00887730" w:rsidP="00887730">
-            <w:pPr>
+          <w:p w14:paraId="0ADB8D8A" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00DD432E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23D18CC0" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="00AE0B4E" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39115C45" w14:textId="77777777" w:rsidR="00CE6547" w:rsidRPr="009B35AA" w:rsidRDefault="00CE6547" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB05E8">
-[...77 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887730" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="7FE276AE" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="267D2B23" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2AECA8CB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="54144DBC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="29F704E8" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0484096F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Загальна соціологічна теорія</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="586A8FEF" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00AE0B4E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B20AEE6" w14:textId="6A8D7BE7" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB05E8">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="0D04B630" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2DEFFC34" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6AAB2EA1" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="4428CB3A" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="6C0949C2" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B5F8193" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вступ до спеціальності</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59FAC608" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048C14C0" w14:textId="401FA999" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB05E8" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00CE6547" w14:paraId="7ABC54E7" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="08CDF7E7" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="60AC0FB0" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="43E2CAAC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="6E860C5C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="27952A7F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="208C1465" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38F71A65" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...64 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00CE6547" w14:paraId="74FC0918" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2612154F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1EC8470D" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="045A7EEA" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="1EC38B89" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="4ECCC6E8" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20F79EB4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="569032DC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...44 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="349FBA47" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03F5E27F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFED085" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C924280" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="420E0D94" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="302BC1F4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19BC89A8" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70F9A79A" w14:textId="6E5E3DAE" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...110 lines deleted...]
-                <w:sz w:val="10"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB05E8" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00D22F02" w14:paraId="5BF94970" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBA0F08" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72DF8C8E" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3037E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05201E19" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2F57F5" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F4E38A7" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76E05906" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006F66BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006F66BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17C42CD9" w14:textId="30714003" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...184 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB05E8" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00D22F02" w14:paraId="20B37519" w14:textId="77777777" w:rsidTr="002A1FC3">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="058327E8" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="139E9712" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DE7504" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE7504">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="46165253" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+          <w:p w14:paraId="61610A40" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...35 lines deleted...]
-          <w:p w:rsidR="00DB05E8" w:rsidRDefault="00DB05E8" w:rsidP="00DB05E8">
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62D319C1" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія та культура України</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="578FFF84" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="002A1FC3">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00EE520B">
-[...4 lines deleted...]
-              <w:t>Джуган</w:t>
+            <w:r w:rsidRPr="006F66BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00EE520B">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="006F66BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A4A5533" w14:textId="03B17A0D" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="002A1FC3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>djo</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>vcph</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="000C5C61">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>icn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
-[...11 lines deleted...]
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="58F8C7F8" w14:textId="77777777" w:rsidR="002624A3" w:rsidRDefault="002624A3">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6B17F572" w14:textId="3BC6B900" w:rsidR="007322F3" w:rsidRDefault="007322F3" w:rsidP="002624A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B415F5" w14:textId="77777777" w:rsidR="00B10DB6" w:rsidRPr="002624A3" w:rsidRDefault="00B10DB6" w:rsidP="002624A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="15428" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="5483"/>
+        <w:gridCol w:w="138"/>
+        <w:gridCol w:w="2413"/>
+        <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00D22F02" w14:paraId="20434A1B" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="113011E6" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="7C2B6537" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="27D6E5D2" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="7A3B600F" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00EB78D8" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11635" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="12003" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="52E1172F" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00DE7504" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">ІІ курс </w:t>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">І </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61B20" w:rsidRPr="00EB78D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="00D22F02" w14:paraId="52872EBF" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="507EB417" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="27CFBEBB" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="67D4E6BF" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6DA50CEB" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="6FED83E9" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB78D8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05EA7B42" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00355FAA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F873EF6" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRDefault="007512B4" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Авдиторія</w:t>
+              <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="005371D5" w:rsidRPr="00B15994" w14:paraId="4520BBC7" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="271924E3" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00355FAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Понеділок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA8E798" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00355FAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CC95E81" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="243B3BC1" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F701A22" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Філософія (лекція)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AA7349C" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дербак</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> А. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B9A2F98" w14:textId="27E71EE1" w:rsidR="005371D5" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...159 lines deleted...]
-                <w:sz w:val="12"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00981C9E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/rkz-yorj-yzj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="00DB05E8">
+      <w:tr w:rsidR="005371D5" w:rsidRPr="00B15994" w14:paraId="37201F09" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="13D087CE" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="41F69A64" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          </w:tcPr>
+          <w:p w14:paraId="2C8DBCC8" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          </w:tcPr>
+          <w:p w14:paraId="548FFEF3" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00F9425B" w:rsidRDefault="005371D5" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...30 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33349641" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="12"/>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Соціологія реклами та </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03751DA0" w14:textId="77777777" w:rsidR="005371D5" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Шумицька</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EFE26B7" w14:textId="1E6E7CAF" w:rsidR="005371D5" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>qok</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>fguu</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>tys</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="00DB05E8">
+      <w:tr w:rsidR="003B2528" w:rsidRPr="00B15994" w14:paraId="44C31916" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="66536CF7" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="298831A0" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          </w:tcPr>
+          <w:p w14:paraId="68E47E32" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          </w:tcPr>
+          <w:p w14:paraId="20CA3169" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...30 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07D65C8B" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="12"/>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Соціологія реклами та </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A8FA57" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Шумицька</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Г. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E98BE22" w14:textId="0FB20F88" w:rsidR="003B2528" w:rsidRPr="002A1FC3" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="12"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>qok</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>fguu</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="006F49F9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>tys</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="00DB05E8">
+      <w:tr w:rsidR="00980953" w:rsidRPr="003B2528" w14:paraId="3C248D82" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="238"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="0BA628DA" w14:textId="77777777" w:rsidR="00980953" w:rsidRPr="00F9425B" w:rsidRDefault="00980953" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0079EE18" w14:textId="77777777" w:rsidR="00980953" w:rsidRPr="00F9425B" w:rsidRDefault="00980953" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="003B2528">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          </w:tcPr>
+          <w:p w14:paraId="60AFB95A" w14:textId="77777777" w:rsidR="00980953" w:rsidRPr="00F9425B" w:rsidRDefault="00980953" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          </w:tcPr>
+          <w:p w14:paraId="50669919" w14:textId="77777777" w:rsidR="00980953" w:rsidRPr="00F9425B" w:rsidRDefault="00980953" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="008B4530" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...13 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="0B0C2C80" w14:textId="77777777" w:rsidR="00980953" w:rsidRPr="00DD432E" w:rsidRDefault="00980953" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="008B4530" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...14 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="6D13EADC" w14:textId="77777777" w:rsidR="00980953" w:rsidRPr="00DD432E" w:rsidRDefault="00980953" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="008B4530" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3025FB40" w14:textId="77777777" w:rsidR="00980953" w:rsidRPr="009B35AA" w:rsidRDefault="00980953" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="12"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="003B2528" w:rsidRPr="00B15994" w14:paraId="02794CFA" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="213"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="61558419" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Вівторок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="28B9A50D" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="74FDA1C3" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="41339EF7" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="008B4530" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...12 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="74663D93" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="008B4530" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...13 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="1155140F" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="008B4530" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="07EF4D68" w14:textId="788FEAEA" w:rsidR="003B2528" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="10"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidR="00DD432E" w:rsidRPr="001D2992">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/acv-afkz-xpx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="003B2528" w:rsidRPr="00B15994" w14:paraId="5BE92CBC" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="028ABD29" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1F877310" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2A55FAE2" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="3F868CA3" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00F9425B" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00887730" w:rsidP="004F2F3D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="27CE2F92" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Педагогічна комунікація</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C03AC29" w14:textId="77777777" w:rsidR="003B2528" w:rsidRPr="00DD432E" w:rsidRDefault="003B2528" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Етносоціологія</w:t>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Попадич</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...39 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00B259DA" w:rsidP="004F2F3D">
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23F07C9C" w14:textId="44340593" w:rsidR="003B2528" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidR="00DD432E" w:rsidRPr="001D2992">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/acv-afkz-xpx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887730" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="0F81AE24" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="1B660DC1" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="352A5658" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="343F2E68" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="76E42DB6" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>12.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABA8878" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Історія соціологічної думки в Україні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5112260E" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Етносоціологія</w:t>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...35 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00887730" w:rsidRDefault="00B259DA" w:rsidP="00B259DA">
+          </w:tcPr>
+          <w:p w14:paraId="404AC559" w14:textId="42E2585D" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887730" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="4228A36E" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="7D026780" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6049A431" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="042CCE09" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="45E8E7C4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="13102266" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Сучасні соціологічні теорії</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D044E83" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Етносоціологія</w:t>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Рюль</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...35 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00887730" w:rsidRDefault="00B259DA" w:rsidP="00B259DA">
+          </w:tcPr>
+          <w:p w14:paraId="5944DEEA" w14:textId="7D573453" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>http</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>abv</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>mxyn</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>erp</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="004254AF" w14:paraId="7C29448F" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="66C0BD94" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Середа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B35B721" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="26BF10BB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="0AF1A210" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>9.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00887730" w:rsidP="004F2F3D">
-            <w:pPr>
+          <w:p w14:paraId="72E30844" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...13 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00887730" w:rsidP="004F2F3D">
-[...36 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00B259DA" w:rsidP="004F2F3D">
+          <w:p w14:paraId="0AC10B59" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ADD0583" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="3DB924FD" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56381736" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40DF56CC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5311A454" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66DA0AA6" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55D75DDE" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Методологія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>програмування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>соціологічних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>досліджень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4238E624" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Афанасьєв Д. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BE1BA6A" w14:textId="2792DF71" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>215</w:t>
-            </w:r>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>twt</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qbik</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qpw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887730" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="3CBBCFB0" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="02CCC565" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...15 lines deleted...]
-              <w:t>ІІ</w:t>
+          <w:p w14:paraId="04BD721C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...15 lines deleted...]
-              <w:t>9.40</w:t>
+          <w:p w14:paraId="72CF5B69" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...30 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="17F2C7AB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57E2B17A" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...23 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>Методологія</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> та </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Монич</w:t>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>програмування</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w:rsidR="00887730" w:rsidRDefault="00B259DA" w:rsidP="00887730">
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>соціологічних</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>досліджень</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EBF84AA" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Афанасьєв Д. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04514474" w14:textId="3DE1F256" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>twt</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qbik</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qpw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00A83FA1" w14:paraId="0194966B" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1B5999" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10490113" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BBAFC1C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F669F94" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F04CFB4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46A0E530" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25853024" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>215</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="004254AF" w14:paraId="1CD651DD" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEAD326" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-              <w:t>ІІІ</w:t>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B302EB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...22 lines deleted...]
-              <w:t>11.20</w:t>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1983A7FF" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...36 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD0A512" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61598FA9" w14:textId="685377FD" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...31 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRPr="00887730" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Цифрові технології в діяльності соціолога</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E9246E" w14:textId="652F03C4" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6227683A" w14:textId="0CC3F6EF" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>topolianskyi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="1F0256FF" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
-          <w:trHeight w:val="54"/>
+          <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="650F4820" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...27 lines deleted...]
-              <w:t>V</w:t>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="164EE059" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>13.00</w:t>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B017F4F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...35 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="337DF6C1" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02702A1A" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мікросоціологія та </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00DD432E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Антикорупція</w:t>
+              <w:t>макросоціологія</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="240BCEB6" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Сурніна-Далекорей</w:t>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Орос</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...19 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRDefault="00B259DA" w:rsidP="004F2F3D">
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. Б.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7405D67C" w14:textId="6072E47D" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>rxc</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>hhqm</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00475FD3">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>wtc</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="003B2528" w14:paraId="29CC4EE5" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37D04988" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CA1B887" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7330EFE0" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="376F669A" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47BFF018" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Цифрові технології в діяльності соціолога</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="296AB3DE" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D831BBE" w14:textId="00D52A4A" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>215</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>topolianskyi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D0E53" w:rsidTr="00281699">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="003B2528" w14:paraId="2EEB04E9" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFB7F3C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="544CE4AE" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24EDD6C8" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53557BE4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="117EAD60" w14:textId="6681AFDF" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43CE03A8" w14:textId="411BE735" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="516F1E52" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="003B2528" w14:paraId="075E9E50" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="154"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09281F50" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П’ятниця</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6345EA2C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3576F9" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A21F1E4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0349A3F4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B237F50" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BD7F854" w14:textId="6A9756C0" w:rsidR="002A1FC3" w:rsidRPr="009B35AA" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="003B2528" w14:paraId="2281507F" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53EC16D6" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2334FD4A" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E5C8CA" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0454BD1C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41E798D7" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CDF3663" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A365C57" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="000C6FD6" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="003B2528" w14:paraId="0B5E2B08" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55F9D846" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEAE1D9" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09E73BAB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06E8D016" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C83A1FA" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50E9C052" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3283F516" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="000C6FD6" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B5792C" w14:paraId="00F100D8" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="228"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36A583CF" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06BE74FE" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="539AF11D" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A20D241" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="582EF6F5" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CC4EBD9" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4998AB50" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="004E019C" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B5792C" w14:paraId="6A57682A" w14:textId="77777777" w:rsidTr="00456276">
+        <w:trPr>
+          <w:trHeight w:val="742"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38BA1DB6" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57128E48" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DE94A2D" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79CFA15F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D6EB1A0" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F730DD" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AA10133" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F730DD" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DB7AC3C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="0041661D" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B5792C" w14:paraId="16334D7D" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36440274" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A1EE4E5" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E400D58" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Пара</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4CAEE1" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00B5792C" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12003" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADDB346" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ІІІ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>курс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w14:paraId="109B4F86" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49306BB5" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61A0DA8A" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>п/н</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72ECCD86" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01959561" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кінець</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62905BEA" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57230A42" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5792C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="764D5AA4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="1143ED6C" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31468A98" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Понеділок</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3FA48F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7698FCC1" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66256D39" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44DC2050" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методи збору соціологічної інформації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BD07986" w14:textId="4EE12952" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Афанасьєв Д. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17D2E911" w14:textId="736FD5E2" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>twt</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qbik</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qpw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00240045" w14:paraId="3B6EE1EA" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="52"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F7FD35" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45B9C434" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A8D2BD" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21A959F4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78ECAF72" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методи збору соціологічної інформації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B139609" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Афанасьєв Д. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="296FA738" w14:textId="07252193" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>twt</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qbik</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qpw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="714FD7F6" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27DDAE4B" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E743661" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B571DD9" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6820FC59" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="547DDF76" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Соціологічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>аналіз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>документів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BF298BE" w14:textId="53F8D552" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Токар М. Ю. / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Афанасьєв Д. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DA99ED" w14:textId="2B9C8925" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>twt</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qbik</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qpw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00240045" w14:paraId="5F436673" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="304"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1CE16B" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="320092D3" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D7108" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DB62B94" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B2A747" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Соціологічний</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>аналіз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>документів</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20C838D2" w14:textId="2A50592E" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Токар М. Ю. / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Афанасьєв Д. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C388497" w14:textId="2F462B41" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>twt</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qbik</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qpw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456276" w:rsidRPr="00B15994" w14:paraId="4ED0D49C" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="213"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37BE4290" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вівторок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190C60A9" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AE4FEC7" w14:textId="323645F2" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11:20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E0EC16F" w14:textId="08F1C00D" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14:50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="671F6815" w14:textId="1EC8D10F" w:rsidR="00456276" w:rsidRPr="00DD432E" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія праці</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE8E6A4" w14:textId="1908EC11" w:rsidR="00456276" w:rsidRPr="00DD432E" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E4E278" w14:textId="065503D3" w:rsidR="00456276" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidR="00456276" w:rsidRPr="00B33866">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456276" w:rsidRPr="00B15994" w14:paraId="6627857B" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C79354C" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10FE692C" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B15782E" w14:textId="6A108523" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B04338" w14:textId="16D07DCA" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="720F9242" w14:textId="0680593F" w:rsidR="00456276" w:rsidRPr="00DD432E" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія праці</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A6AE2CA" w14:textId="04EC8415" w:rsidR="00456276" w:rsidRPr="00DD432E" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="518B401D" w14:textId="0093C3F8" w:rsidR="00456276" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidR="00456276" w:rsidRPr="00B33866">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00E27A68" w14:paraId="0B8A0324" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="260"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15389D92" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3801B45E" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34715B2E" w14:textId="424D0360" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BC3D62A" w14:textId="1F87440E" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22FBFD06" w14:textId="32F242B5" w:rsidR="002A1FC3" w:rsidRPr="007322F3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38269B15" w14:textId="6AC56CF7" w:rsidR="002A1FC3" w:rsidRPr="007322F3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C184E8B" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00C45708" w14:paraId="66248586" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="147"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48A72AFC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5028D425" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="495F7E09" w14:textId="6169CD77" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F72FD01" w14:textId="32FC37CE" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2960F21F" w14:textId="32B48BF1" w:rsidR="002A1FC3" w:rsidRPr="00264739" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07355254" w14:textId="01DDD4E8" w:rsidR="002A1FC3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23A4036F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="74C56E18" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
+          <w:p w14:paraId="22235B78" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Четвер</w:t>
+              <w:t>Середа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4178D2C0" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...15 lines deleted...]
-              <w:t>8.00</w:t>
+          <w:p w14:paraId="5339E684" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="6F4D3CD4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...48 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="012379EB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПДІС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4908EB3C" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="763545D8" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F16627" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00F16627">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/eak-xmxp-wgr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="002A1FC3" w:rsidRPr="00F16627">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D0E53" w:rsidTr="00281699">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00264739" w14:paraId="2CD05FD8" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="551D8E05" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69DE4708" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F57E95B" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA00DAB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29392925" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПДІС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10EC49FC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53DEFE58" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="0E02B659" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50F9AE32" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="159C8E02" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32008E09" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A55C8A8" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27FFC99F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методи збору соціологічної інформації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AE6A484" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00DD432E" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Афанасьєв Д. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D4227EF" w14:textId="605CA2C8" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>twt</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qbik</w:t>
+              </w:r>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="002A1FC3" w:rsidRPr="00EE36B0">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qpw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00264739" w14:paraId="38855CD9" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="383"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="191A227E" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA9EB0E" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03AB432B" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3C7C3F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17775C7F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00D50C09" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59244548" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F82D07E" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="6A1D82A4" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="35"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F47B9F6" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB5F6FF" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38D16C61" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5537939D" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5026C7B9" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00264739" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Теорія та практика вимірювання соціальних змін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AC8EE4D" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="096B07F9" w14:textId="78519582" w:rsidR="002A1FC3" w:rsidRPr="001354A9" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00B33866">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="007322F3" w14:paraId="21CF19E4" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
+          <w:p w14:paraId="0929CDB6" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="23C56376" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...15 lines deleted...]
-              <w:t>9.40</w:t>
+          <w:p w14:paraId="66855D03" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...30 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="254E304E" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="439FEF9C" w14:textId="0B255929" w:rsidR="002A1FC3" w:rsidRPr="007322F3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...72 lines deleted...]
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="00B259DA" w:rsidP="004F2F3D">
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69B81441" w14:textId="6F397AB5" w:rsidR="002A1FC3" w:rsidRPr="007322F3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EDE09F" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="007322F3" w14:paraId="60CC58FD" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21210969" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B72C2DC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CAA30DC" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="382157F1" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7237813A" w14:textId="751CFD6D" w:rsidR="002A1FC3" w:rsidRPr="007322F3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5665959D" w14:textId="32DA207C" w:rsidR="002A1FC3" w:rsidRPr="007322F3" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12299881" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>215</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D0E53" w:rsidTr="00281699">
-[...226 lines deleted...]
-      <w:tr w:rsidR="009D0E53" w:rsidTr="00281699">
+      <w:tr w:rsidR="002A1FC3" w:rsidRPr="00B15994" w14:paraId="5B6AF6A0" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
+          <w:p w14:paraId="1A7ED0BB" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0E1A6237" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="25368803" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="380C9F20" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009D0E53" w:rsidRDefault="009D0E53" w:rsidP="004F2F3D">
-[...28 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="574165C4" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00264739" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00F1139F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00B259DA">
+              <w:t>11:20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         Теорія та практика вимірювання соціальних змін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02E9F390" w14:textId="77777777" w:rsidR="002A1FC3" w:rsidRPr="00F9425B" w:rsidRDefault="002A1FC3" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Опаленик</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6431893E" w14:textId="02F12629" w:rsidR="002A1FC3" w:rsidRPr="00EE36B0" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00B33866">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/qrt-keif-thi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456276" w:rsidRPr="005420E8" w14:paraId="618A4185" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="466"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31844692" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>П’ятниця</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A941ED7" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6FE2BD" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="625A552F" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E82D4D3" w14:textId="6D0CE144" w:rsidR="00456276" w:rsidRPr="00D50C09" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна і демографічна статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C2B79F2" w14:textId="222AE477" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF203D7" w14:textId="628B7F52" w:rsidR="00456276" w:rsidRPr="00EE36B0" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE36B0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:lang w:val="uk-UA"/>
-[...423 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>topolianskyi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>226</w:t>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004554C" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00456276" w:rsidRPr="005420E8" w14:paraId="6E9FF6E0" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
-          <w:trHeight w:val="208"/>
+          <w:trHeight w:val="541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1000733F" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C51E8E3" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6044B9" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21395B94" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="307B05AC" w14:textId="1CA061AE" w:rsidR="00456276" w:rsidRPr="00D50C09" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2771"/>
+                <w:tab w:val="center" w:pos="3359"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціальна і демографічна статистика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A956734" w14:textId="4FD01179" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Тополянський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С. І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...176 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A54048" w14:textId="7C3B30CF" w:rsidR="00456276" w:rsidRPr="00EE36B0" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Кодове слово: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>topolianskyi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE36B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00456276" w:rsidRPr="007322F3" w14:paraId="7F3B0527" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
-          <w:trHeight w:val="133"/>
+          <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09CEDEB9" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60430FAF" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07BD9A6C" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FD9DFA7" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3465C8E9" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="007322F3" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FD951CF" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...171 lines deleted...]
-          <w:p w:rsidR="00234723" w:rsidRPr="00B259DA" w:rsidRDefault="00B259DA" w:rsidP="004F2F3D">
+          </w:tcPr>
+          <w:p w14:paraId="0F2450C3" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00EE36B0" w:rsidRDefault="00456276" w:rsidP="00456276">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B259DA">
-[...9 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887730" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00456276" w:rsidRPr="000548D4" w14:paraId="06446640" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
+          <w:p w14:paraId="1641B1D7" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00887730" w:rsidRDefault="00887730" w:rsidP="00887730">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="71504491" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...17 lines deleted...]
-              <w:t>13.00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2F63691C" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
-[...86 lines deleted...]
-          <w:p w:rsidR="00887730" w:rsidRPr="00B259DA" w:rsidRDefault="00B259DA" w:rsidP="00887730">
+          </w:tcPr>
+          <w:p w14:paraId="13C42985" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5621" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67799EB1" w14:textId="77777777" w:rsidR="00456276" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FC9E22A" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EF63462" w14:textId="77777777" w:rsidR="00456276" w:rsidRPr="00F9425B" w:rsidRDefault="00456276" w:rsidP="00456276">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-            </w:r>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="09136624" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F1139F" w:rsidRDefault="00B61B20" w:rsidP="0006509A">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="uk-UA"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="15712" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="459"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="6322"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="5483"/>
+        <w:gridCol w:w="2409"/>
+        <w:gridCol w:w="4395"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="000548D4" w14:paraId="26F22E0F" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="48423218" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="2E889358" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="48895B87" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887730">
+            <w:r w:rsidRPr="00142F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Пара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="00887730" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="58892B99" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00EB02D7" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887730">
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Години</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11635" w:type="dxa"/>
+            <w:tcW w:w="12287" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="215A7974" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve">ІІІ </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00887730">
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12201" w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB02D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00B61B20" w:rsidRPr="000548D4" w14:paraId="7DF33F68" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="33DDC3E6" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00887730">
+          <w:p w14:paraId="5DB12F36" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>п/н</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="716D1098" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00887730">
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00887730">
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00887730">
+          <w:p w14:paraId="0022793B" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Кінець</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="45917006" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887730">
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Дисципліна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="77837ABB" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00B61B20" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887730">
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Викладач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="0A085D62" w14:textId="77777777" w:rsidR="00B61B20" w:rsidRPr="00F9425B" w:rsidRDefault="00D50C09" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Посилання</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B45F2" w:rsidRPr="000B45F2" w:rsidTr="00813A76">
+      <w:tr w:rsidR="00F16627" w:rsidRPr="00B15994" w14:paraId="662437D2" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B45F2" w:rsidRDefault="000B45F2" w:rsidP="00572272">
+          <w:p w14:paraId="77D46B91" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00887730">
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>Понеділок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B45F2" w:rsidRDefault="000B45F2" w:rsidP="00572272">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00887730">
+          <w:p w14:paraId="2B2FA45F" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB02D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B45F2" w:rsidRDefault="000B45F2" w:rsidP="00572272">
-[...15 lines deleted...]
-              <w:t>11.20</w:t>
+          <w:p w14:paraId="5DC18C61" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000B45F2" w:rsidRDefault="000B45F2" w:rsidP="00572272">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="65334418" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B45F2" w:rsidRPr="00E11381" w:rsidRDefault="000B45F2" w:rsidP="00572272">
+          <w:p w14:paraId="7AC84B45" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00D41E70" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E11381">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...57 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія масових комунікацій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="000B45F2" w:rsidRPr="000B45F2" w:rsidRDefault="000B45F2" w:rsidP="00572272">
-[...21 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="70FC8E40" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Токар М. Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...153 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...702 lines deleted...]
-                <w:b/>
+          </w:tcPr>
+          <w:p w14:paraId="23EA1494" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00B33866" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...261 lines deleted...]
-              <w:r w:rsidR="00A14EB6" w:rsidRPr="009B68BC">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidR="00F16627" w:rsidRPr="00B33866">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/rxc-hhqm-wtc</w:t>
+                <w:t>https://meet.google.com/hcj-xocz-eiu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00A14EB6" w:rsidRPr="00A14EB6">
+            <w:r w:rsidR="00F16627" w:rsidRPr="00B33866">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71CA7" w:rsidTr="004F2F3D">
-[...3933 lines deleted...]
-      <w:tr w:rsidR="00A14EB6" w:rsidTr="00107790">
+      <w:tr w:rsidR="00F16627" w:rsidRPr="00D41E70" w14:paraId="38BF1E48" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="004F2F3D">
+          <w:p w14:paraId="167E6D20" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B2D2571" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="004F2F3D">
-[...15 lines deleted...]
-              <w:t>14.40</w:t>
+          <w:p w14:paraId="5E021818" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="004F2F3D">
-[...29 lines deleted...]
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="004F2F3D">
+          <w:p w14:paraId="11634BD4" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2960C834" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00D41E70" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Соціологія насильства</w:t>
-[...40 lines deleted...]
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:t>Соціологія масових комунікацій</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00ED319C" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Токар М. Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRPr="00A14EB6" w:rsidRDefault="000B45F2" w:rsidP="00A14EB6">
+          <w:p w14:paraId="2694E26C" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00B33866" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:r w:rsidR="00A14EB6" w:rsidRPr="009B68BC">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F16627" w:rsidRPr="00BF32D1" w14:paraId="72F5D503" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="181"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16F9755B" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B17E0E6" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1BC446" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A45A0D9" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C38827F" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00DD432E" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Соціальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>проектування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EF2F78F" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00DD432E" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A101657" w14:textId="77777777" w:rsidR="00BF32D1" w:rsidRDefault="00BF32D1" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56360F4D" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00475FD3" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00BF32D1">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00BF32D1">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidR="00BF32D1">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F16627" w:rsidRPr="00D41E70" w14:paraId="33AA5267" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="238"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF9BE56" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1707D8F7" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="231B288A" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63EF016F" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00F9425B" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6316EE37" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00DD432E" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Соціальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>проектування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01BDAD98" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00DD432E" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B94C20" w14:textId="77777777" w:rsidR="00F16627" w:rsidRPr="00B33866" w:rsidRDefault="00F16627" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00413643" w:rsidRPr="00B15994" w14:paraId="448895F7" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="344"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2827FDAE" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Вівторок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="213BC1E5" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8A4530" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8CF17E" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D194B4F" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія громадської думки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E6AFC0D" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Токар М. Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49545D35" w14:textId="124EAC66" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidR="00DD432E" w:rsidRPr="00B33866">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/rxc-hhqm-wtc</w:t>
+                <w:t>https://meet.google.com/hcj-xocz-eiu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14EB6" w:rsidTr="00107790">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00413643" w14:paraId="7897E24C" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
-          <w:trHeight w:val="181"/>
+          <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="004F2F3D">
+          <w:p w14:paraId="46EE0B28" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>ІІІ</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="352EE2FC" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>16.20</w:t>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62C6B523" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...35 lines deleted...]
-            <w:pPr>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1FE683" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDB37E2" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:iCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...39 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+                <w:iCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія громадської думки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AFBC286" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Токар М. Ю.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00A14EB6">
+          <w:p w14:paraId="57627E66" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00B15994" w14:paraId="0D406107" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
-          <w:trHeight w:val="238"/>
+          <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="75D1763E" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...27 lines deleted...]
-              <w:t>V</w:t>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB21371" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>18.00</w:t>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA0DE0B" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...74 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F733FE9" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1367A77D" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія девіантної поведінки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A9111B9" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00A14EB6">
+          <w:p w14:paraId="7A61993B" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="001354A9" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00413643" w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidR="00413643" w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00413643" w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidR="00413643" w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00413643" w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidR="00413643" w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00413643">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>rff</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00413643" w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00413643">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vcbi</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00413643" w:rsidRPr="001354A9">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00413643" w:rsidRPr="00BB6993">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>i</w:t>
+              </w:r>
+              <w:r w:rsidR="00413643">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="1155CC"/>
+                  <w:spacing w:val="2"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>cs</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="00413643" w:rsidRPr="001354A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00D22F02" w14:paraId="71710215" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
-          <w:trHeight w:val="213"/>
+          <w:trHeight w:val="380"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79D6EEEE" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="459912CD" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C732382" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0825EE53" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32348D31" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Соціологія девіантної поведінки  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25195CA1" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Козубовський</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59035F6F" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00413643" w:rsidRPr="00B15994" w14:paraId="1A3C871D" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
+          <w:p w14:paraId="1769DAE4" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>Вівторок</w:t>
+              <w:t>Середа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="52FF08A9" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00DA39F0" w:rsidP="004F2F3D">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="1CFC1F34" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="004F2F3D">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="0F45BF46" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="004F2F3D">
-[...18 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="01C78872" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія освіти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRPr="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="004F2F3D">
-[...28 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="5ECA30BD" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00A14EB6">
-[...424 lines deleted...]
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00A14EB6">
+          <w:p w14:paraId="0DBCACC4" w14:textId="7C2AC442" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...413 lines deleted...]
-              <w:r w:rsidR="007C4B52" w:rsidRPr="00B66A82">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidR="006F53D8" w:rsidRPr="00F16627">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/pgw-ufnn-tcm</w:t>
+                <w:t>https://meet.google.com/eak-xmxp-wgr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007C4B52" w:rsidRPr="007C4B52">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00413643" w:rsidRPr="00F1139F" w14:paraId="1CFB7DA5" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1827F2" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC14288" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D225086" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4877D48F" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38224E69" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія освіти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1726F188" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Бартош О. П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C0CAAA6" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA39F0" w:rsidTr="00805988">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00F1139F" w14:paraId="2C7846A2" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
+          <w:p w14:paraId="770FE686" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...15 lines deleted...]
-              <w:t>ІІ</w:t>
+          <w:p w14:paraId="380B9CBD" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3088D474" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...22 lines deleted...]
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C4B3F29" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DC2B347" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="uk-UA"/>
-[...31 lines deleted...]
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Соціальне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>проектування</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71648B26" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кацьора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О. В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00A14EB6">
+          <w:p w14:paraId="1D067023" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кодове слово для входу:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="393B2146" w14:textId="1B08BD8B" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00DD432E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>katsora</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00DD432E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>_</w:t>
+              </w:r>
+              <w:r w:rsidR="00DD432E">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00805988" w:rsidRPr="000B45F2" w:rsidTr="00805988">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00F1139F" w14:paraId="41C39C9D" w14:textId="77777777" w:rsidTr="00DD432E">
+        <w:trPr>
+          <w:trHeight w:val="54"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D3A8447" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68F15FF2" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00497BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EFAC40C" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="453FC0DF" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39D713E9" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B23B6E0" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00DD432E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="742B720F" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD432E" w:rsidRPr="00B15994" w14:paraId="5137DA8D" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="35"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
-            <w:vMerge/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:textDirection w:val="btLr"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="085C13EC" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Четвер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F74F2E4" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5496EA78" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CADEF09" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77B80641" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія урбанізації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69D4F195" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00497BF3" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ляшко М. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...170 lines deleted...]
-          <w:p w:rsidR="00805988" w:rsidRPr="007C4B52" w:rsidRDefault="008B4530" w:rsidP="00805988">
+          </w:tcPr>
+          <w:p w14:paraId="2944D8A4" w14:textId="75936E44" w:rsidR="00DD432E" w:rsidRPr="00B33866" w:rsidRDefault="00B15994" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                  <w:szCs w:val="24"/>
+            <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>https</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B15994">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>https://meet.google.com/ybc-mfcw-awc</w:t>
-              </w:r>
+                <w:t>://</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>meet</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B15994">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>google</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B15994">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>com</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B15994">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>/</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>qua</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B15994">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>pjrb</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00B15994">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="1155CC"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>aws</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
-            <w:r w:rsidR="007C4B52" w:rsidRPr="007C4B52">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234723" w:rsidTr="00805988">
-[...628 lines deleted...]
-      <w:tr w:rsidR="00A14EB6" w:rsidRPr="000B45F2" w:rsidTr="00733613">
+      <w:tr w:rsidR="00DD432E" w:rsidRPr="00413643" w14:paraId="16592C09" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="208"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00DA39F0">
+          <w:p w14:paraId="66C83E4B" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>ІІІ</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B0AB2BE" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00DA39F0">
-[...15 lines deleted...]
-              <w:t>14.40</w:t>
+          <w:p w14:paraId="5477E14A" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00DA39F0">
-[...87 lines deleted...]
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="160AAB8D" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="326407A1" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія урбанізації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4285894C" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00497BF3" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ляшко М. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...7 lines deleted...]
-                <w:color w:val="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F11256" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00B33866" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A14EB6" w:rsidTr="00733613">
+      <w:tr w:rsidR="00DD432E" w:rsidRPr="00413643" w14:paraId="3D0FC419" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00DA39F0">
+          <w:p w14:paraId="75FB10FC" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...24 lines deleted...]
-              <w:t>V</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC78AD5" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00DA39F0">
-[...15 lines deleted...]
-              <w:t>16.20</w:t>
+          <w:p w14:paraId="7125EDCF" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00DA39F0">
-[...84 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="572115A2" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B47D65F" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00F9425B" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Соціологія урбанізації</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DF7D146" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="00497BF3" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Ляшко М. М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A14EB6" w:rsidRDefault="00A14EB6" w:rsidP="00DA39F0">
-[...6 lines deleted...]
-                <w:sz w:val="10"/>
+          <w:p w14:paraId="272477AC" w14:textId="77777777" w:rsidR="00DD432E" w:rsidRPr="001354A9" w:rsidRDefault="00DD432E" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA39F0" w:rsidTr="00DA39F0">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00413643" w14:paraId="026E764D" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
+          <w:p w14:paraId="20E2B8EB" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34DCCDF0" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...15 lines deleted...]
-              <w:t>18.00</w:t>
+          <w:p w14:paraId="15D53D5E" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="309FF612" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRPr="00E11381" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...11 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          <w:p w14:paraId="03AFEFDA" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRPr="00E11381" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...13 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="0F913379" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00497BF3" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...7 lines deleted...]
-                <w:sz w:val="10"/>
+          </w:tcPr>
+          <w:p w14:paraId="5070620D" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA39F0" w:rsidRPr="000B45F2" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00413643" w14:paraId="02E982D0" w14:textId="77777777" w:rsidTr="006F53D8">
         <w:trPr>
-          <w:trHeight w:val="154"/>
+          <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
+          <w:p w14:paraId="62BD18D3" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>П’ятниця</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0B6E40FB" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...15 lines deleted...]
-              <w:t>13.00</w:t>
+          <w:p w14:paraId="1FBF9E00" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...21 lines deleted...]
-            <w:tcW w:w="6322" w:type="dxa"/>
+          <w:p w14:paraId="151D1E0D" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRPr="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
+          <w:p w14:paraId="1916871B" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="006A532E" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA39F0">
-[...10 lines deleted...]
-            <w:tcW w:w="2694" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRPr="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...28 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+          <w:p w14:paraId="1049DAFF" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00CE0BD2" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="008B4530" w:rsidP="00DA39F0">
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+          <w:p w14:paraId="7C632759" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00B33866" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
-[...125 lines deleted...]
-            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA39F0" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00413643" w14:paraId="58A2324B" w14:textId="77777777" w:rsidTr="006F53D8">
         <w:trPr>
-          <w:trHeight w:val="208"/>
+          <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="534C143E" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28B16E96" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39EC35BA" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35D5F41E" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C02EAAD" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="007512B4" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46F1EF80" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00CE0BD2" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7DD6B1" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...180 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA39F0" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00593EB3" w14:paraId="658F90AE" w14:textId="77777777" w:rsidTr="006F53D8">
         <w:trPr>
-          <w:trHeight w:val="225"/>
+          <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="617059F6" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E380FBB" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37C038D9" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>6.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6451B459" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D809A2B" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00593EB3" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39A72350" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="007512B4" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0276AC" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...182 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA39F0" w:rsidTr="004F2F3D">
+      <w:tr w:rsidR="00413643" w:rsidRPr="00593EB3" w14:paraId="2F45E255" w14:textId="77777777" w:rsidTr="00DD432E">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="459" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
+          <w:p w14:paraId="4FAE4824" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6C125A40" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00C45708" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00F9425B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...15 lines deleted...]
-              <w:t>18.00</w:t>
+          <w:p w14:paraId="171D4CE7" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00DA39F0" w:rsidRDefault="00DA39F0" w:rsidP="00DA39F0">
-[...64 lines deleted...]
-            <w:vMerge/>
+          <w:p w14:paraId="5A1BF2F0" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F9425B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5483" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D43C3CA" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BBB1E16" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...3 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="447DF5A7" w14:textId="77777777" w:rsidR="00413643" w:rsidRPr="00F9425B" w:rsidRDefault="00413643" w:rsidP="00DD432E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="24"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="7525A55E" w14:textId="77777777" w:rsidR="00C44076" w:rsidRDefault="00C44076" w:rsidP="00C44076">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...4469 lines deleted...]
-    <w:p w:rsidR="00234723" w:rsidRDefault="00234723" w:rsidP="00234723">
+    <w:p w14:paraId="0490D9F9" w14:textId="2605CFC8" w:rsidR="00B61B20" w:rsidRPr="00F230F3" w:rsidRDefault="00B61B20" w:rsidP="00B61B20">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C142F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Декан факультету суспільних наук</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     </w:t>
+      </w:r>
+      <w:r w:rsidR="00F230F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD432E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Василь ЛЕВКУЛИЧ</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004E424E" w:rsidRPr="00234723" w:rsidSect="00234723">
+    <w:sectPr w:rsidR="00B61B20" w:rsidRPr="00F230F3" w:rsidSect="00D3037E">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="709" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2E8B3916" w14:textId="77777777" w:rsidR="00B10DB6" w:rsidRDefault="00B10DB6" w:rsidP="002624A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2FF2DA4E" w14:textId="77777777" w:rsidR="00B10DB6" w:rsidRDefault="00B10DB6" w:rsidP="002624A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arimo">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4406D27D" w14:textId="77777777" w:rsidR="00B10DB6" w:rsidRDefault="00B10DB6" w:rsidP="002624A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4706C0EE" w14:textId="77777777" w:rsidR="00B10DB6" w:rsidRDefault="00B10DB6" w:rsidP="002624A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00234723"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00F22FDB"/>
+    <w:rsidRoot w:val="00D3037E"/>
+    <w:rsid w:val="00006B5D"/>
+    <w:rsid w:val="0001083A"/>
+    <w:rsid w:val="0001115E"/>
+    <w:rsid w:val="00012657"/>
+    <w:rsid w:val="000179B5"/>
+    <w:rsid w:val="00041356"/>
+    <w:rsid w:val="00042A50"/>
+    <w:rsid w:val="000548D4"/>
+    <w:rsid w:val="000604BB"/>
+    <w:rsid w:val="0006509A"/>
+    <w:rsid w:val="000652D8"/>
+    <w:rsid w:val="00065D5B"/>
+    <w:rsid w:val="00074DC4"/>
+    <w:rsid w:val="00080C63"/>
+    <w:rsid w:val="00094627"/>
+    <w:rsid w:val="000B18B3"/>
+    <w:rsid w:val="000C6FD6"/>
+    <w:rsid w:val="000C78F1"/>
+    <w:rsid w:val="000D2BFC"/>
+    <w:rsid w:val="000D424B"/>
+    <w:rsid w:val="000E24B9"/>
+    <w:rsid w:val="000E63DD"/>
+    <w:rsid w:val="000E64CD"/>
+    <w:rsid w:val="000F760C"/>
+    <w:rsid w:val="00132929"/>
+    <w:rsid w:val="00134F5B"/>
+    <w:rsid w:val="001354A9"/>
+    <w:rsid w:val="00142F4B"/>
+    <w:rsid w:val="00163669"/>
+    <w:rsid w:val="00171C54"/>
+    <w:rsid w:val="00173CDE"/>
+    <w:rsid w:val="0017446E"/>
+    <w:rsid w:val="00176D2F"/>
+    <w:rsid w:val="001772AF"/>
+    <w:rsid w:val="00177CD0"/>
+    <w:rsid w:val="0018146D"/>
+    <w:rsid w:val="00185EF9"/>
+    <w:rsid w:val="00193538"/>
+    <w:rsid w:val="001A2D95"/>
+    <w:rsid w:val="001A312C"/>
+    <w:rsid w:val="001A75B3"/>
+    <w:rsid w:val="001B22C9"/>
+    <w:rsid w:val="001C1978"/>
+    <w:rsid w:val="001E3333"/>
+    <w:rsid w:val="001E44A1"/>
+    <w:rsid w:val="001E6563"/>
+    <w:rsid w:val="002026C4"/>
+    <w:rsid w:val="00202D7B"/>
+    <w:rsid w:val="0020680C"/>
+    <w:rsid w:val="00212C10"/>
+    <w:rsid w:val="00232001"/>
+    <w:rsid w:val="00240045"/>
+    <w:rsid w:val="00244F01"/>
+    <w:rsid w:val="00251329"/>
+    <w:rsid w:val="00255201"/>
+    <w:rsid w:val="0026201B"/>
+    <w:rsid w:val="002624A3"/>
+    <w:rsid w:val="00264739"/>
+    <w:rsid w:val="00270E09"/>
+    <w:rsid w:val="00276213"/>
+    <w:rsid w:val="00283D8C"/>
+    <w:rsid w:val="002A1FC3"/>
+    <w:rsid w:val="002A2221"/>
+    <w:rsid w:val="002B36A8"/>
+    <w:rsid w:val="002C142F"/>
+    <w:rsid w:val="002C3639"/>
+    <w:rsid w:val="002D030B"/>
+    <w:rsid w:val="002D08B5"/>
+    <w:rsid w:val="002E38E9"/>
+    <w:rsid w:val="002E455E"/>
+    <w:rsid w:val="002E7F08"/>
+    <w:rsid w:val="002F3A2E"/>
+    <w:rsid w:val="002F6A34"/>
+    <w:rsid w:val="003003EC"/>
+    <w:rsid w:val="00321407"/>
+    <w:rsid w:val="00323943"/>
+    <w:rsid w:val="003359BB"/>
+    <w:rsid w:val="003449EC"/>
+    <w:rsid w:val="00351BDC"/>
+    <w:rsid w:val="00352AC2"/>
+    <w:rsid w:val="00355FAA"/>
+    <w:rsid w:val="003610DF"/>
+    <w:rsid w:val="00366C61"/>
+    <w:rsid w:val="00367F90"/>
+    <w:rsid w:val="003745C5"/>
+    <w:rsid w:val="00375072"/>
+    <w:rsid w:val="00375405"/>
+    <w:rsid w:val="0037640E"/>
+    <w:rsid w:val="00382B11"/>
+    <w:rsid w:val="003837BD"/>
+    <w:rsid w:val="00385C9B"/>
+    <w:rsid w:val="0039593E"/>
+    <w:rsid w:val="00396C6F"/>
+    <w:rsid w:val="003A6E2E"/>
+    <w:rsid w:val="003A74B0"/>
+    <w:rsid w:val="003B0F6A"/>
+    <w:rsid w:val="003B2528"/>
+    <w:rsid w:val="003B2AA7"/>
+    <w:rsid w:val="003B4122"/>
+    <w:rsid w:val="003B689B"/>
+    <w:rsid w:val="003C1C60"/>
+    <w:rsid w:val="003C1D9F"/>
+    <w:rsid w:val="003C6F1F"/>
+    <w:rsid w:val="003E00E9"/>
+    <w:rsid w:val="003E0950"/>
+    <w:rsid w:val="003F553D"/>
+    <w:rsid w:val="00403186"/>
+    <w:rsid w:val="00404BE6"/>
+    <w:rsid w:val="00413643"/>
+    <w:rsid w:val="0041661D"/>
+    <w:rsid w:val="00417836"/>
+    <w:rsid w:val="004254AF"/>
+    <w:rsid w:val="00426AEA"/>
+    <w:rsid w:val="004327FC"/>
+    <w:rsid w:val="00434E2C"/>
+    <w:rsid w:val="00435370"/>
+    <w:rsid w:val="00442E77"/>
+    <w:rsid w:val="00456276"/>
+    <w:rsid w:val="00460BB3"/>
+    <w:rsid w:val="004917B7"/>
+    <w:rsid w:val="00493914"/>
+    <w:rsid w:val="0049789B"/>
+    <w:rsid w:val="00497BF3"/>
+    <w:rsid w:val="004A5149"/>
+    <w:rsid w:val="004B1F07"/>
+    <w:rsid w:val="004B508F"/>
+    <w:rsid w:val="004B5546"/>
+    <w:rsid w:val="004E019C"/>
+    <w:rsid w:val="004F2603"/>
+    <w:rsid w:val="005016BF"/>
+    <w:rsid w:val="00515C7F"/>
+    <w:rsid w:val="00520039"/>
+    <w:rsid w:val="00523EFE"/>
+    <w:rsid w:val="00525600"/>
+    <w:rsid w:val="00535B42"/>
+    <w:rsid w:val="005371D5"/>
+    <w:rsid w:val="00537D33"/>
+    <w:rsid w:val="005420E8"/>
+    <w:rsid w:val="0055652E"/>
+    <w:rsid w:val="00565E6B"/>
+    <w:rsid w:val="0057680E"/>
+    <w:rsid w:val="00580B5C"/>
+    <w:rsid w:val="00581EE9"/>
+    <w:rsid w:val="00582D73"/>
+    <w:rsid w:val="0058341B"/>
+    <w:rsid w:val="00593982"/>
+    <w:rsid w:val="00593EB3"/>
+    <w:rsid w:val="005A0702"/>
+    <w:rsid w:val="005A0A54"/>
+    <w:rsid w:val="005A7CB4"/>
+    <w:rsid w:val="005B720F"/>
+    <w:rsid w:val="005C0287"/>
+    <w:rsid w:val="005E7030"/>
+    <w:rsid w:val="005F08EC"/>
+    <w:rsid w:val="00603054"/>
+    <w:rsid w:val="00606E8F"/>
+    <w:rsid w:val="00607071"/>
+    <w:rsid w:val="006128EB"/>
+    <w:rsid w:val="006350B6"/>
+    <w:rsid w:val="00640200"/>
+    <w:rsid w:val="00642F29"/>
+    <w:rsid w:val="00651CE0"/>
+    <w:rsid w:val="00655C0D"/>
+    <w:rsid w:val="00665B02"/>
+    <w:rsid w:val="00665D5C"/>
+    <w:rsid w:val="006664C0"/>
+    <w:rsid w:val="00670C66"/>
+    <w:rsid w:val="006723CE"/>
+    <w:rsid w:val="006744B8"/>
+    <w:rsid w:val="00680633"/>
+    <w:rsid w:val="0068202C"/>
+    <w:rsid w:val="006A439D"/>
+    <w:rsid w:val="006A532E"/>
+    <w:rsid w:val="006C1294"/>
+    <w:rsid w:val="006D5246"/>
+    <w:rsid w:val="006E0BC7"/>
+    <w:rsid w:val="006F15E4"/>
+    <w:rsid w:val="006F2D99"/>
+    <w:rsid w:val="006F53D8"/>
+    <w:rsid w:val="006F7B4A"/>
+    <w:rsid w:val="007050EB"/>
+    <w:rsid w:val="00705FF7"/>
+    <w:rsid w:val="00707385"/>
+    <w:rsid w:val="007322F3"/>
+    <w:rsid w:val="00741435"/>
+    <w:rsid w:val="007512B4"/>
+    <w:rsid w:val="00754E42"/>
+    <w:rsid w:val="007566B5"/>
+    <w:rsid w:val="007741F6"/>
+    <w:rsid w:val="0077674A"/>
+    <w:rsid w:val="00780EDF"/>
+    <w:rsid w:val="00790EA8"/>
+    <w:rsid w:val="007913F1"/>
+    <w:rsid w:val="007A1B65"/>
+    <w:rsid w:val="007C02A3"/>
+    <w:rsid w:val="007C2785"/>
+    <w:rsid w:val="007C29BF"/>
+    <w:rsid w:val="007D562B"/>
+    <w:rsid w:val="007D6CDC"/>
+    <w:rsid w:val="007E39E6"/>
+    <w:rsid w:val="007F36E0"/>
+    <w:rsid w:val="00813600"/>
+    <w:rsid w:val="0082009C"/>
+    <w:rsid w:val="00856EC2"/>
+    <w:rsid w:val="00896B9D"/>
+    <w:rsid w:val="008A6B46"/>
+    <w:rsid w:val="008B0153"/>
+    <w:rsid w:val="008B218C"/>
+    <w:rsid w:val="008B279F"/>
+    <w:rsid w:val="008B5FCD"/>
+    <w:rsid w:val="008B71E6"/>
+    <w:rsid w:val="008C19DC"/>
+    <w:rsid w:val="008C348B"/>
+    <w:rsid w:val="008C6FC4"/>
+    <w:rsid w:val="008D4032"/>
+    <w:rsid w:val="008E0544"/>
+    <w:rsid w:val="008E310E"/>
+    <w:rsid w:val="008E66E5"/>
+    <w:rsid w:val="008F4C07"/>
+    <w:rsid w:val="00906B20"/>
+    <w:rsid w:val="00906F3C"/>
+    <w:rsid w:val="00925D5F"/>
+    <w:rsid w:val="0094205D"/>
+    <w:rsid w:val="009439D5"/>
+    <w:rsid w:val="00946B46"/>
+    <w:rsid w:val="00952EF4"/>
+    <w:rsid w:val="00955CD1"/>
+    <w:rsid w:val="0096280D"/>
+    <w:rsid w:val="00962960"/>
+    <w:rsid w:val="0097071F"/>
+    <w:rsid w:val="0097196A"/>
+    <w:rsid w:val="00980953"/>
+    <w:rsid w:val="00996B3A"/>
+    <w:rsid w:val="00997046"/>
+    <w:rsid w:val="009A437A"/>
+    <w:rsid w:val="009A6038"/>
+    <w:rsid w:val="009A739B"/>
+    <w:rsid w:val="009B35AA"/>
+    <w:rsid w:val="009D0658"/>
+    <w:rsid w:val="009D45B5"/>
+    <w:rsid w:val="009D6D3B"/>
+    <w:rsid w:val="009E7FED"/>
+    <w:rsid w:val="009F554C"/>
+    <w:rsid w:val="00A03874"/>
+    <w:rsid w:val="00A0709A"/>
+    <w:rsid w:val="00A12201"/>
+    <w:rsid w:val="00A2160F"/>
+    <w:rsid w:val="00A47DB3"/>
+    <w:rsid w:val="00A543E8"/>
+    <w:rsid w:val="00A5452D"/>
+    <w:rsid w:val="00A72C70"/>
+    <w:rsid w:val="00A80437"/>
+    <w:rsid w:val="00A83FA1"/>
+    <w:rsid w:val="00A932D6"/>
+    <w:rsid w:val="00AB2A05"/>
+    <w:rsid w:val="00AC1D7A"/>
+    <w:rsid w:val="00AE5540"/>
+    <w:rsid w:val="00AE6D4F"/>
+    <w:rsid w:val="00AE7609"/>
+    <w:rsid w:val="00AF4518"/>
+    <w:rsid w:val="00AF6A53"/>
+    <w:rsid w:val="00B10DB6"/>
+    <w:rsid w:val="00B15994"/>
+    <w:rsid w:val="00B25248"/>
+    <w:rsid w:val="00B33866"/>
+    <w:rsid w:val="00B45D11"/>
+    <w:rsid w:val="00B53219"/>
+    <w:rsid w:val="00B53296"/>
+    <w:rsid w:val="00B55C5F"/>
+    <w:rsid w:val="00B5792C"/>
+    <w:rsid w:val="00B61B20"/>
+    <w:rsid w:val="00B70792"/>
+    <w:rsid w:val="00B94FF8"/>
+    <w:rsid w:val="00B952C6"/>
+    <w:rsid w:val="00BA4DD3"/>
+    <w:rsid w:val="00BB6993"/>
+    <w:rsid w:val="00BC2ADD"/>
+    <w:rsid w:val="00BD2029"/>
+    <w:rsid w:val="00BD2146"/>
+    <w:rsid w:val="00BD64C8"/>
+    <w:rsid w:val="00BE38C4"/>
+    <w:rsid w:val="00BE64B9"/>
+    <w:rsid w:val="00BF172A"/>
+    <w:rsid w:val="00BF32D1"/>
+    <w:rsid w:val="00BF4483"/>
+    <w:rsid w:val="00C01F3D"/>
+    <w:rsid w:val="00C12619"/>
+    <w:rsid w:val="00C1581E"/>
+    <w:rsid w:val="00C30DFC"/>
+    <w:rsid w:val="00C30E24"/>
+    <w:rsid w:val="00C40573"/>
+    <w:rsid w:val="00C44076"/>
+    <w:rsid w:val="00C45708"/>
+    <w:rsid w:val="00C54E25"/>
+    <w:rsid w:val="00C626FF"/>
+    <w:rsid w:val="00C70638"/>
+    <w:rsid w:val="00C70DD9"/>
+    <w:rsid w:val="00C70E3B"/>
+    <w:rsid w:val="00C74C6C"/>
+    <w:rsid w:val="00C97D5E"/>
+    <w:rsid w:val="00CA169B"/>
+    <w:rsid w:val="00CB086E"/>
+    <w:rsid w:val="00CB12CC"/>
+    <w:rsid w:val="00CC1CAC"/>
+    <w:rsid w:val="00CD4A9C"/>
+    <w:rsid w:val="00CD6085"/>
+    <w:rsid w:val="00CE48A8"/>
+    <w:rsid w:val="00CE6547"/>
+    <w:rsid w:val="00CE6D33"/>
+    <w:rsid w:val="00D02F8C"/>
+    <w:rsid w:val="00D20532"/>
+    <w:rsid w:val="00D22F02"/>
+    <w:rsid w:val="00D30287"/>
+    <w:rsid w:val="00D3037E"/>
+    <w:rsid w:val="00D34176"/>
+    <w:rsid w:val="00D364C9"/>
+    <w:rsid w:val="00D36593"/>
+    <w:rsid w:val="00D41E70"/>
+    <w:rsid w:val="00D4591C"/>
+    <w:rsid w:val="00D50C09"/>
+    <w:rsid w:val="00D560D8"/>
+    <w:rsid w:val="00D7657C"/>
+    <w:rsid w:val="00D83552"/>
+    <w:rsid w:val="00DA51A2"/>
+    <w:rsid w:val="00DA6BFB"/>
+    <w:rsid w:val="00DB092E"/>
+    <w:rsid w:val="00DB4237"/>
+    <w:rsid w:val="00DC0C88"/>
+    <w:rsid w:val="00DC20D0"/>
+    <w:rsid w:val="00DC3A01"/>
+    <w:rsid w:val="00DC47EE"/>
+    <w:rsid w:val="00DC78D3"/>
+    <w:rsid w:val="00DD2FCB"/>
+    <w:rsid w:val="00DD432E"/>
+    <w:rsid w:val="00DD69A4"/>
+    <w:rsid w:val="00DE2C9B"/>
+    <w:rsid w:val="00DE6886"/>
+    <w:rsid w:val="00DE7504"/>
+    <w:rsid w:val="00E1032E"/>
+    <w:rsid w:val="00E15713"/>
+    <w:rsid w:val="00E27A68"/>
+    <w:rsid w:val="00E60C91"/>
+    <w:rsid w:val="00E63585"/>
+    <w:rsid w:val="00E63752"/>
+    <w:rsid w:val="00E65193"/>
+    <w:rsid w:val="00E8097C"/>
+    <w:rsid w:val="00E87BFE"/>
+    <w:rsid w:val="00EA0E51"/>
+    <w:rsid w:val="00EA5955"/>
+    <w:rsid w:val="00EB02D7"/>
+    <w:rsid w:val="00EB4C03"/>
+    <w:rsid w:val="00EB5978"/>
+    <w:rsid w:val="00EB78D8"/>
+    <w:rsid w:val="00EC018B"/>
+    <w:rsid w:val="00EC0A92"/>
+    <w:rsid w:val="00ED1AA4"/>
+    <w:rsid w:val="00ED1D3A"/>
+    <w:rsid w:val="00ED4119"/>
+    <w:rsid w:val="00ED5EA1"/>
+    <w:rsid w:val="00EE36B0"/>
+    <w:rsid w:val="00EF0B15"/>
+    <w:rsid w:val="00EF51BB"/>
+    <w:rsid w:val="00EF644B"/>
+    <w:rsid w:val="00F0212C"/>
+    <w:rsid w:val="00F06EFF"/>
+    <w:rsid w:val="00F1139F"/>
+    <w:rsid w:val="00F16627"/>
+    <w:rsid w:val="00F20E4E"/>
+    <w:rsid w:val="00F21C24"/>
+    <w:rsid w:val="00F230F3"/>
+    <w:rsid w:val="00F23C3C"/>
+    <w:rsid w:val="00F26B61"/>
+    <w:rsid w:val="00F2702E"/>
+    <w:rsid w:val="00F30533"/>
+    <w:rsid w:val="00F3213A"/>
+    <w:rsid w:val="00F36E6B"/>
+    <w:rsid w:val="00F45366"/>
+    <w:rsid w:val="00F54062"/>
+    <w:rsid w:val="00F5448A"/>
+    <w:rsid w:val="00F6110C"/>
+    <w:rsid w:val="00F63311"/>
+    <w:rsid w:val="00F76DFB"/>
+    <w:rsid w:val="00F9425B"/>
+    <w:rsid w:val="00F94E84"/>
+    <w:rsid w:val="00FB08B1"/>
+    <w:rsid w:val="00FB0AF6"/>
+    <w:rsid w:val="00FB24B3"/>
+    <w:rsid w:val="00FB4459"/>
+    <w:rsid w:val="00FC7A22"/>
+    <w:rsid w:val="00FE6BF3"/>
+    <w:rsid w:val="00FF556E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="uk-UA"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3F053B56"/>
+  <w15:docId w15:val="{E1BD360E-71F0-42E6-9360-BFC5B0D906BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00234723"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00DD432E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00820EBB"/>
+    <w:rsid w:val="006D5246"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
-    <w:name w:val="Balloon Text"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002624A3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002624A3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002624A3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002624A3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B4530"/>
+    <w:rsid w:val="00D560D8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a4"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008B4530"/>
-[...223 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00D560D8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
-[...12 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+  <w:divs>
+    <w:div w:id="304897535">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="344408871">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="593633828">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="867446437">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1270434884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1607499081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1716781862">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amv-aihg-mmq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vvm-yfxs-ppn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/nke-otnu-xua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ybc-mfcw-awc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gca-mgik-woi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/pgw-ufnn-tcm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/fcb-hnrr-hac" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qok-fguu-tys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/twt-qbik-qpw" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/eob-tzvv-img" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qua-pjrb-aws" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkz-yorj-yzj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/twt-qbik-qpw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/twt-qbik-qpw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/eak-xmxp-wgr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/unj-siea-rkp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/eak-xmxp-wgr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/twt-qbik-qpw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/twt-qbik-qpw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hcj-xocz-eiu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/acv-afkz-xpx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vwy-ptco-djw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/djo-vcph-icn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/twt-qbik-qpw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qrt-keif-thi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qok-fguu-tys" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/abv-mxyn-erp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qok-fguu-tys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rxc-hhqm-wtc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/twt-qbik-qpw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hcj-xocz-eiu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25218,86 +24925,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -25437,78 +25142,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7236E82A-FC4F-45D7-BA45-3A4F7FCE44F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BF5F316-2542-4ECE-BECD-47310560E385}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>2462</Characters>
+  <Pages>4</Pages>
+  <Words>1267</Words>
+  <Characters>7224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6766</CharactersWithSpaces>
+  <CharactersWithSpaces>8475</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>swd03hp</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>