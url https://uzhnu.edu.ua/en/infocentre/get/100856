--- v0 (2026-08-08)
+++ v1 (2026-09-15)
@@ -1,16329 +1,10725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="00BC0B48">
+    <w:p w14:paraId="4F8ED32D" w14:textId="77777777" w:rsidR="00976383" w:rsidRDefault="00976383" w:rsidP="002A65D8">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4346">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D4346">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D4346">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D4346">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ДВНЗ  «Ужгородський національний університет»     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A34B6">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3F5F">
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   «Затверджую»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35483718" w14:textId="77777777" w:rsidR="00DD3F5F" w:rsidRDefault="00976383" w:rsidP="00976383">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>ДВНЗ  «</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00DD3F5F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Ужгородський</w:t>
+        <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00DD3F5F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">» </w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Р О З К Л А Д    З А Н Я Т Ь                                      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> а т в е р д ж у ю</w:t>
+        <w:t>Проректор з науково</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="00BC0B48">
+    <w:p w14:paraId="2E767414" w14:textId="77777777" w:rsidR="00976383" w:rsidRDefault="00976383" w:rsidP="00976383">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7285"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                          </w:t>
+        <w:t>-педагогічної</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="114FED5F" w14:textId="2538BDB0" w:rsidR="00976383" w:rsidRDefault="00976383" w:rsidP="00976383">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Спеціальність</w:t>
+        <w:t xml:space="preserve">                  Факультет суспільних наук  Денна форма навчання  </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00714D25">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DAC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00714D25">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00670DAC">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Публічне управління та </w:t>
+        <w:t xml:space="preserve"> навчальний рік</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="009A34B6">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>адм</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>іністрування</w:t>
+        <w:t xml:space="preserve">                                                         роботи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425221A4" w14:textId="77777777" w:rsidR="00976383" w:rsidRDefault="00976383" w:rsidP="00976383">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7285"/>
+        </w:tabs>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="002F35E4" w:rsidRPr="002F35E4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">281 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>»</w:t>
+        <w:t>ПУБЛІЧН</w:t>
+      </w:r>
+      <w:r w:rsidR="002F35E4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>Е УПРАВЛІННЯ ТА АДМІНІСТРУВАННЯ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                             «1» вересня 2025 р.</w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="002F35E4">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3F5F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3F5F" w:rsidRPr="00DD3F5F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>проф. Мирослава ЛЕНДЬЕЛ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                             </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="00BC0B48">
-[...8 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="44043B6C" w14:textId="0CD1C6C2" w:rsidR="007636C6" w:rsidRDefault="007636C6"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1284" w:tblpY="70"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="975"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="2001"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0B48" w:rsidTr="002B224B">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00A77336" w:rsidRPr="001C3A66" w14:paraId="54E523AD" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="257C54B1" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DC9CDBD" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31E6916B" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="756593D4" w14:textId="131B743E" w:rsidR="00A77336" w:rsidRDefault="00714D25" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A77336">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КУРС </w:t>
+            </w:r>
+            <w:r w:rsidR="00A77336" w:rsidRPr="008D12DC">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A77336" w:rsidRPr="001C3A66">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПУБЛІЧНЕ УПРАВЛІННЯ ТА АДМІНІСТРУВАННЯ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A77336" w:rsidRPr="001C3A66" w14:paraId="48A42B9D" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="759680D5" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29D9552E" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11A58B79" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:t>Години</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...10 lines deleted...]
-            </w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="16E4588F" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="512610E2" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:t>курс</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C628B03" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7BD4EC" w14:textId="77777777" w:rsidR="00A77336" w:rsidRDefault="00A77336" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання на пару</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0B48" w:rsidTr="002B224B">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00774845" w:rsidRPr="002563B2" w14:paraId="70DA893B" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2A039E" w14:textId="77777777" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD9BF95" w14:textId="77777777" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F978248" w14:textId="1C4ABFB2" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026DE51E" w14:textId="3BA5BBF6" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFB6506" w14:textId="2DD6D237" w:rsidR="00774845" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Лобізм у публічному адмініструванні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="635F68B4" w14:textId="6C2E1E3A" w:rsidR="00774845" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Басараб</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E40A3D8" w14:textId="217F8EDB" w:rsidR="00774845" w:rsidRPr="00D85D5F" w:rsidRDefault="002563B2" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="000665E0" w:rsidRPr="000665E0">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/ujo-rrct-axg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="00A77336" w14:paraId="665B0328" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="373"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0ACF8EA1" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...35 lines deleted...]
-            </w:tcBorders>
+          <w:p w14:paraId="579F6312" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A8864E" w14:textId="1060A93E" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14350CDF" w14:textId="0675FC85" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523B72C5" w14:textId="76AACD74" w:rsidR="00670DAC" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Лобізм у публічному адмініструванні</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAECC67" w14:textId="1198D042" w:rsidR="00670DAC" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Басараб</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.І.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45E46748" w14:textId="346D5EDD" w:rsidR="00670DAC" w:rsidRPr="00D85D5F" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774845" w:rsidRPr="00670DAC" w14:paraId="304786BD" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4C94F2BE" w14:textId="77777777" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09313B5E" w14:textId="77777777" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40BF3E8B" w14:textId="7EF99DA8" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CF3996" w14:textId="4092ED07" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE0CFDD" w14:textId="3908CFAB" w:rsidR="00774845" w:rsidRPr="00670DAC" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9316BF" w14:textId="76A52852" w:rsidR="00774845" w:rsidRPr="00670DAC" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BDC5F79" w14:textId="7BF9F5A6" w:rsidR="00774845" w:rsidRPr="00D85D5F" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774845" w:rsidRPr="00A77336" w14:paraId="7D60C94A" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4308DC13" w14:textId="77777777" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EF8F75" w14:textId="77777777" w:rsidR="00774845" w:rsidRPr="003D0D04" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125F4B15" w14:textId="7D22D578" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD0145B" w14:textId="72DE1D8B" w:rsidR="00774845" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05A9DBF3" w14:textId="7016B52F" w:rsidR="00774845" w:rsidRPr="00670DAC" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6067BA8A" w14:textId="3FE2850A" w:rsidR="00774845" w:rsidRPr="00670DAC" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="066C21FE" w14:textId="77777777" w:rsidR="00774845" w:rsidRPr="00D85D5F" w:rsidRDefault="00774845" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D765AE" w:rsidRPr="002563B2" w14:paraId="06A73214" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="051708AF" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB4CB28" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E2B677" w14:textId="2A6B327F" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="557ED383" w14:textId="70894FC4" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D853216" w14:textId="602B95C1" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Поч</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Етнополітичний</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-            </w:tcBorders>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> менеджмент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4570BF8D" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79DF6C9A" w14:textId="5BA78A47" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B563E78" w14:textId="375C3348" w:rsidR="00D765AE" w:rsidRPr="00580B7F" w:rsidRDefault="002563B2" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidR="00496797" w:rsidRPr="00496797">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00496797" w:rsidRPr="00496797">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>dpy-dxsx-bkh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D765AE" w:rsidRPr="002563B2" w14:paraId="04B86CD6" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5738CA62" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38B8F662" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD0CCD8" w14:textId="6EF97A52" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="274F39A3" w14:textId="0825F3E3" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2562DA6A" w14:textId="74A64D64" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Європеїзація системи публічного управління</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C61D0D3" w14:textId="6A9D7466" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Кінець</w:t>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...9 lines deleted...]
-            </w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F9510F6" w14:textId="4F7400EC" w:rsidR="00D765AE" w:rsidRPr="00D85D5F" w:rsidRDefault="002563B2" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidR="00496797" w:rsidRPr="00496797">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> https://meet.google.com/dqe-gxtb-dbg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D765AE" w:rsidRPr="00670DAC" w14:paraId="0829DC21" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="3233FB73" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F423CFA" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2A0042" w14:textId="22F624AC" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1558E215" w14:textId="37569843" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE60E15" w14:textId="3BF866D3" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Європеїзація системи публічного управління</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DB6F5EC" w14:textId="438D8DFC" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F0544B5" w14:textId="43114C4D" w:rsidR="00D765AE" w:rsidRPr="008B2D92" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D765AE" w:rsidRPr="00670DAC" w14:paraId="0E86907F" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EE8194" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:t>Дисципліна</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00EDEF53" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRPr="00C4205B" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4302ED7D" w14:textId="20C56A25" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="625D9FF0" w14:textId="38C4EC55" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCDA316" w14:textId="128362FE" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F66839" w14:textId="5697A435" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03091566" w14:textId="09A903C9" w:rsidR="00D765AE" w:rsidRPr="00E677BE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="002563B2" w14:paraId="6CA4D5A0" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B621295" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6FC2AE" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="468C8446" w14:textId="72221B04" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB3CF6" w14:textId="60B9E6D9" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="051E6072" w14:textId="37574ADC" w:rsidR="00670DAC" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Механізм громадянського контролю у публічній політиці</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796695EE" w14:textId="637CA11E" w:rsidR="00670DAC" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...9 lines deleted...]
-            </w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F92C538" w14:textId="2F8DF767" w:rsidR="00670DAC" w:rsidRPr="0045099C" w:rsidRDefault="002563B2" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="005562DC" w:rsidRPr="005562DC">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>https://meet.google.com/zbc-zavo-dew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="008B68B5" w14:paraId="61467B10" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0AA444B4" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEC5E51" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38EB3AB8" w14:textId="06023E7D" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="333870E6" w14:textId="43CF3F1C" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174FE90B" w14:textId="08C4E784" w:rsidR="00670DAC" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Механізм громадянського контролю у публічній політиці</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAC1B64" w14:textId="04F255B9" w:rsidR="00670DAC" w:rsidRPr="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4623AA3B" w14:textId="6506C34F" w:rsidR="00670DAC" w:rsidRPr="008B68B5" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00611D52" w:rsidRPr="008B68B5" w14:paraId="7FAFAE6B" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67EC08A6" w14:textId="77777777" w:rsidR="00611D52" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:t>Викладач</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6514C176" w14:textId="77777777" w:rsidR="00611D52" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684EC10E" w14:textId="3598D66A" w:rsidR="00611D52" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30511339" w14:textId="4A430A11" w:rsidR="00611D52" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="315B4315" w14:textId="0A1C7DD7" w:rsidR="00611D52" w:rsidRPr="00670DAC" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Технологія прийняття управлінських рішень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15293A26" w14:textId="3F2FD08C" w:rsidR="00611D52" w:rsidRPr="00670DAC" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...9 lines deleted...]
-            </w:tcBorders>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69A87C26" w14:textId="4F7F96F9" w:rsidR="00611D52" w:rsidRPr="00D85D5F" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00611D52" w:rsidRPr="008B68B5" w14:paraId="7B469DE9" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C33F4D" w14:textId="77777777" w:rsidR="00611D52" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A602D57" w14:textId="77777777" w:rsidR="00611D52" w:rsidRPr="00C4205B" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B81735" w14:textId="7CD6C739" w:rsidR="00611D52" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5F135B" w14:textId="33A75669" w:rsidR="00611D52" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7698B8" w14:textId="0479FA61" w:rsidR="00611D52" w:rsidRPr="00670DAC" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Технологія прийняття управлінських рішень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CDC50D" w14:textId="28606D9E" w:rsidR="00611D52" w:rsidRPr="00670DAC" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Червеняк</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> К.Т.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="760D6773" w14:textId="513170B8" w:rsidR="00611D52" w:rsidRPr="00D85D5F" w:rsidRDefault="00611D52" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B68B5" w:rsidRPr="00670DAC" w14:paraId="11EEEC9E" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5F24ECA7" w14:textId="77777777" w:rsidR="008B68B5" w:rsidRDefault="008B68B5" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2697A9FF" w14:textId="77777777" w:rsidR="008B68B5" w:rsidRDefault="008B68B5" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2361619F" w14:textId="1E423FB9" w:rsidR="008B68B5" w:rsidRDefault="008B68B5" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EADD43" w14:textId="24E058B0" w:rsidR="008B68B5" w:rsidRDefault="008B68B5" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72373EA2" w14:textId="778E7363" w:rsidR="008B68B5" w:rsidRPr="00670DAC" w:rsidRDefault="008B68B5" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6AD140" w14:textId="32CCD830" w:rsidR="008B68B5" w:rsidRPr="00670DAC" w:rsidRDefault="008B68B5" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38EA5C97" w14:textId="7125E364" w:rsidR="008B68B5" w:rsidRPr="009A3D54" w:rsidRDefault="008B68B5" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC0B48" w:rsidTr="002B224B">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00D765AE" w:rsidRPr="002563B2" w14:paraId="151DCBC5" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15F8221F" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B41C5FE" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55558D18" w14:textId="045FDA9D" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E12BA3E" w14:textId="2EACCB33" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7FC546" w14:textId="18FECB0E" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аналіз публічної політики </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BFE5B9" w14:textId="01C0A557" w:rsidR="00D765AE" w:rsidRPr="0083706B" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00663128">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00663128">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-            <w:textDirection w:val="btLr"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13DCB523" w14:textId="44CCF87A" w:rsidR="00D765AE" w:rsidRPr="008B68B5" w:rsidRDefault="002563B2" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00496797" w:rsidRPr="00496797">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> https://meet.google.com/ijh-ohwj-jse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D765AE" w:rsidRPr="00670DAC" w14:paraId="36F93BEE" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="00BC0B48">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="331F060E" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4838177C" w14:textId="77777777" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE9C611" w14:textId="242AC61B" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656041BB" w14:textId="21B4CAE6" w:rsidR="00D765AE" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C68EAE" w14:textId="5693B87F" w:rsidR="00D765AE" w:rsidRPr="00670DAC" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00670DAC">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Аналіз публічної політики</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345C8AB2" w14:textId="7C19BB53" w:rsidR="00D765AE" w:rsidRPr="0083706B" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00663128">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кічера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00663128">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Н.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D418E34" w14:textId="55915569" w:rsidR="00D765AE" w:rsidRPr="00D85D5F" w:rsidRDefault="00D765AE" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="00670DAC" w14:paraId="51BA92E3" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="127CE78A" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCB56F2" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRPr="00E22A22" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD37C7E" w14:textId="24421F94" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5BF444" w14:textId="0E56EBCD" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B6D6B4" w14:textId="67E9EBF4" w:rsidR="00670DAC" w:rsidRPr="0083706B" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="425796ED" w14:textId="07E499B8" w:rsidR="00670DAC" w:rsidRPr="0083706B" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3545CC47" w14:textId="43866E24" w:rsidR="00670DAC" w:rsidRPr="001154A9" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="002563B2" w14:paraId="05158C7D" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="00BC0B48">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7DA1F929" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49E08CE9" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="468A9997" w14:textId="308507B5" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E33129E" w14:textId="6C6DED38" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...266 lines deleted...]
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="185E0C4C" w14:textId="3778117D" w:rsidR="00670DAC" w:rsidRPr="00DB5AA7" w:rsidRDefault="00DB5AA7" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5AA7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Управління виборчими процесами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0A6B5D" w14:textId="28928E5B" w:rsidR="00670DAC" w:rsidRPr="00DB5AA7" w:rsidRDefault="00DB5AA7" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB5AA7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Остапець Ю.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09C5D1FD" w14:textId="1CBD876D" w:rsidR="00670DAC" w:rsidRPr="00F8329A" w:rsidRDefault="00F8329A" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>://</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>meet</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>google</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>com</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>/</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>hps</w:t>
+                <w:t>irw</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>swby</w:t>
+                <w:t>seog</w:t>
               </w:r>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
                 <w:t>-</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00D009A2" w:rsidRPr="00D009A2">
+              <w:r w:rsidRPr="00F8329A">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>ktg</w:t>
+                <w:t>oox</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D009A2" w:rsidTr="002B224B">
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="00E22A22" w14:paraId="6D7B5658" w14:textId="77777777" w:rsidTr="000665E0">
         <w:trPr>
-          <w:trHeight w:val="181"/>
+          <w:trHeight w:val="93"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D009A2" w:rsidRDefault="00D009A2" w:rsidP="00BC0B48">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="26BB4604" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-            </w:tcBorders>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D009A2" w:rsidRPr="00616609" w:rsidRDefault="00D009A2" w:rsidP="00BC0B48">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="7979E08A" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A80D36" w14:textId="3B213FF4" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="710FACDA" w14:textId="4A106901" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0167180B" w14:textId="65084AB9" w:rsidR="00670DAC" w:rsidRPr="0083706B" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B120063" w14:textId="0BCD7B85" w:rsidR="00670DAC" w:rsidRPr="0083706B" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CA5BE1E" w14:textId="3C906DB5" w:rsidR="00670DAC" w:rsidRPr="00D85D5F" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="00714D25" w14:paraId="39456A00" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAC58D1" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01D824AB" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C036652" w14:textId="7820EE77" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>16.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09794C75" w14:textId="3B044425" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>17.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...53 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25A9EE71" w14:textId="055A37D2" w:rsidR="00670DAC" w:rsidRPr="0083706B" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="754EF67C" w14:textId="64D97494" w:rsidR="00670DAC" w:rsidRPr="0083706B" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35F2A8E0" w14:textId="66123DCB" w:rsidR="00670DAC" w:rsidRPr="00D85D5F" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00670DAC" w:rsidRPr="00714D25" w14:paraId="5EA81D7B" w14:textId="77777777" w:rsidTr="000665E0">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1AB407" w14:textId="77777777" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...29 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7779303B" w14:textId="79BD5349" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3C3068" w14:textId="60947BE4" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4319F20E" w14:textId="3294A67C" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5567C8B1" w14:textId="31593EAE" w:rsidR="00670DAC" w:rsidRPr="0083706B" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4167 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="098B24B1" w14:textId="624CA4C0" w:rsidR="00670DAC" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A0B4D7A" w14:textId="711C35E6" w:rsidR="00670DAC" w:rsidRPr="005B69DB" w:rsidRDefault="00670DAC" w:rsidP="000665E0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00432916" w:rsidRDefault="00432916" w:rsidP="00BC0B48">
+    <w:p w14:paraId="0C43B417" w14:textId="3CB0096C" w:rsidR="004D23C7" w:rsidRDefault="004D23C7">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00432916" w:rsidRDefault="00432916">
+    <w:p w14:paraId="63212CE4" w14:textId="3B166D58" w:rsidR="00976383" w:rsidRDefault="00976383" w:rsidP="00976383">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0E19FDDB" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:br w:type="page"/>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="00BC0B48">
+    <w:p w14:paraId="162C80AC" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="005E1436" w:rsidRDefault="00956687" w:rsidP="00956687">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:val="uk-UA"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:bottomFromText="200" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1284" w:tblpY="70"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="15060" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="459"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2619"/>
+        <w:gridCol w:w="817"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="720"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="5805"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="2001"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC0B48" w:rsidTr="00432916">
-[...2 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="0DAB9B99" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="336"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4450FAC9" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B1C29D" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B83F9D2" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Години</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11766" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="2113BFA3" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КУРС  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>МАГІСТРИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="3F97B224" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0B7CE5B9" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="518592F8" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6406BE" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:t>Години</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Поч</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...10 lines deleted...]
-            </w:tcBorders>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00BC0B48" w:rsidRDefault="00BC0B48" w:rsidP="002B224B">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="746367E9" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Кін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="24963B06" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Дисципліна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326325E1" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Викладач</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20B0F445" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Посилання на пару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="002563B2" w14:paraId="58FFBBEB" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3999D5F6" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB211C3" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...110 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1360460D" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6C1CE3" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219D2B33" w14:textId="20495037" w:rsidR="00956687" w:rsidRPr="00031AA6" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258F0B63" w14:textId="0AA56D0D" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Поч</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1166 lines deleted...]
-              <w:r w:rsidR="001D1823" w:rsidRPr="00F10D73">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BB48FDB" w14:textId="280E4FF6" w:rsidR="00956687" w:rsidRPr="003C5680" w:rsidRDefault="002563B2" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
-                </w:rPr>
-[...906 lines deleted...]
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidRPr="00D02EF3">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...4 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>zhb-ypdw-bre</w:t>
+                <w:t>dpy-dxsx-bkh</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F10D73" w:rsidTr="002B224B">
+      <w:tr w:rsidR="00956687" w:rsidRPr="002563B2" w14:paraId="49F2CBD7" w14:textId="77777777" w:rsidTr="00DD09EB">
         <w:trPr>
-          <w:trHeight w:val="35"/>
+          <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-            <w:textDirection w:val="btLr"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F10D73" w:rsidRDefault="00F10D73" w:rsidP="006A66F0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="65D90DD8" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...28 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52F511C0" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB6DD60" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6857718E" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAC51F0" w14:textId="3797080D" w:rsidR="00956687" w:rsidRPr="00031AA6" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D05FF8" w14:textId="6BA2E1FE" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12FE89A2" w14:textId="56AEF6F5" w:rsidR="00956687" w:rsidRPr="00997595" w:rsidRDefault="002563B2" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
+                <w:rPr>
+                  <w:rStyle w:val="a6"/>
+                  <w:lang w:val="uk-UA"/>
+                </w:rPr>
+                <w:t>dpy-dxsx-bkh</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00997595" w14:paraId="48D426EC" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="377"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F10D73" w:rsidRDefault="00F10D73" w:rsidP="006A66F0">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0282D598" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7048DD91" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3668EA1B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E9E3E6" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D8E372" w14:textId="381CABCC" w:rsidR="00956687" w:rsidRPr="00031AA6" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9A4DAC" w14:textId="62C4B25A" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DA2C7B4" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00997595" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00997595" w14:paraId="668EB013" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE6001B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9ED384" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00997595" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27254246" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6C50AB" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655F96C5" w14:textId="745EC0B0" w:rsidR="00956687" w:rsidRPr="00031AA6" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F27FDED" w14:textId="72131F8A" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C453853" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00997595" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00446D56" w14:paraId="3DF3B729" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B05C6A3" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ВТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77A206BF" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE9BBAF" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1078" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD1EA70" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="521B9790" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00031AA6" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07925718" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1423D6CA" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00724C08" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00393756" w14:paraId="1E8CDBEC" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="206"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F10D73" w:rsidRDefault="00F10D73" w:rsidP="006A66F0">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="49C66713" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6D332B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0750EEB6" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E279C8" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7966DA4D" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00031AA6" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D1A458" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A9AC538" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00DF3677" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="5EC0A6BA" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDDB9D7" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="012F1D10" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="077AABE2" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0820B201" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6959987B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00CF251D" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D3B8D26" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00CF251D" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60A2C085" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="7D44B34B" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="234"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC90371" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D95BFAB" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E6F71B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA2CDE7" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC203F1" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00CF251D" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="211DF30B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1501B335" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00446D56" w14:paraId="17DEF6C5" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="83"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9F498B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>СР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD538BB" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEE329B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F182186" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6378" w:type="dxa"/>
-[...87 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCAFAE2" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0507647B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07A674E4" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00F829F0" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00446D56" w14:paraId="3278CA9E" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="231"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAD8FEC" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20773EF5" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B6F7E6" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B51038E" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E021FA1" w14:textId="146240F6" w:rsidR="00956687" w:rsidRPr="00CF251D" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02840A15" w14:textId="03D819CB" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E8369A6" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00846EF7" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90D90" w:rsidRPr="00B46668" w:rsidTr="002B224B">
-[...1193 lines deleted...]
-      <w:tr w:rsidR="00D90D90" w:rsidTr="00432916">
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="2791BD7C" w14:textId="77777777" w:rsidTr="00DD09EB">
         <w:trPr>
           <w:trHeight w:val="220"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D90D90" w:rsidRDefault="00D90D90" w:rsidP="00D90D90">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5F01DA8D" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-            </w:tcBorders>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00D90D90" w:rsidRDefault="00D90D90" w:rsidP="00D90D90">
-[...12 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="652A342E" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F20A433" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42480A0D" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B6602C" w14:textId="25C6F40B" w:rsidR="00956687" w:rsidRPr="00CF251D" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9474D0" w14:textId="1862EA65" w:rsidR="00956687" w:rsidRPr="00D16B21" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D5240EF" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00F829F0" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="37178140" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="220"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1EFB6A" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="489FE248" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B8B6A7" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2143FDFC" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="487373CE" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="102E75B6" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="616692B8" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00F829F0" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B26EB" w:rsidRPr="002563B2" w14:paraId="3EF1A1FA" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC63703" w14:textId="77777777" w:rsidR="003B26EB" w:rsidRPr="00137520" w:rsidRDefault="003B26EB" w:rsidP="003B26EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ЧТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3941DD" w14:textId="77777777" w:rsidR="003B26EB" w:rsidRPr="00137520" w:rsidRDefault="003B26EB" w:rsidP="003B26EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>І</w:t>
             </w:r>
-            <w:r>
-[...147 lines deleted...]
-            <w:tcW w:w="459" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A0719C" w14:textId="77777777" w:rsidR="003B26EB" w:rsidRPr="00137520" w:rsidRDefault="003B26EB" w:rsidP="003B26EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47333B99" w14:textId="77777777" w:rsidR="003B26EB" w:rsidRPr="00137520" w:rsidRDefault="003B26EB" w:rsidP="003B26EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="138232D4" w14:textId="73570D72" w:rsidR="003B26EB" w:rsidRPr="00137520" w:rsidRDefault="003B26EB" w:rsidP="003B26EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E4A51E" w14:textId="3A3DE3C0" w:rsidR="003B26EB" w:rsidRPr="00137520" w:rsidRDefault="003B26EB" w:rsidP="003B26EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...216 lines deleted...]
-              <w:r w:rsidR="00D90D90" w:rsidRPr="00173007">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="529F28EB" w14:textId="28027517" w:rsidR="003B26EB" w:rsidRPr="00F829F0" w:rsidRDefault="002563B2" w:rsidP="003B26EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>http://meet.google.com/uev-fyva-qas</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
-            </w:hyperlink>
-[...1963 lines deleted...]
-              <w:r w:rsidR="005B7E38" w:rsidRPr="00B46668">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...15 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>://</w:t>
-[...126 lines deleted...]
-                <w:t>rgz</w:t>
+                <w:t>dpy-dxsx-bkh</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C2B20" w:rsidRPr="00B46668" w:rsidTr="007C2B20">
+      <w:tr w:rsidR="002563B2" w:rsidRPr="004A0C78" w14:paraId="4D82758C" w14:textId="77777777" w:rsidTr="00DD09EB">
         <w:trPr>
-          <w:trHeight w:val="90"/>
+          <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007C2B20" w:rsidRDefault="007C2B20" w:rsidP="007C2B20">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="56DFCF28" w14:textId="77777777" w:rsidR="002563B2" w:rsidRPr="00137520" w:rsidRDefault="002563B2" w:rsidP="002563B2">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="007C2B20" w:rsidRDefault="007C2B20" w:rsidP="007C2B20">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="631B1B7A" w14:textId="77777777" w:rsidR="002563B2" w:rsidRPr="00137520" w:rsidRDefault="002563B2" w:rsidP="002563B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...20 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FA1161" w14:textId="77777777" w:rsidR="002563B2" w:rsidRPr="00137520" w:rsidRDefault="002563B2" w:rsidP="002563B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11798BF6" w14:textId="77777777" w:rsidR="002563B2" w:rsidRPr="00137520" w:rsidRDefault="002563B2" w:rsidP="002563B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EFB080C" w14:textId="38C229F9" w:rsidR="002563B2" w:rsidRPr="00137520" w:rsidRDefault="002563B2" w:rsidP="002563B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F70B096" w14:textId="0BD11465" w:rsidR="002563B2" w:rsidRPr="00137520" w:rsidRDefault="002563B2" w:rsidP="002563B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="213370FE" w14:textId="77777777" w:rsidR="002563B2" w:rsidRPr="00F829F0" w:rsidRDefault="002563B2" w:rsidP="002563B2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="08816B87" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20E45B52" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73901BFF" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8F0337" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7B3F4D" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22386396" w14:textId="585F4DE7" w:rsidR="00956687" w:rsidRPr="00CF251D" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68513992" w14:textId="6A04E202" w:rsidR="00956687" w:rsidRPr="00CF251D" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F1A8C34" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00F829F0" w:rsidRDefault="00956687" w:rsidP="00DD09EB"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="036B7940" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6806DC34" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3A9FA3" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="660B2DDE" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EB8EF0" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D77F9A" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E471ECD" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00DD09EB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59754882" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00F829F0" w:rsidRDefault="00956687" w:rsidP="00DD09EB"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="7C8DC1BA" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="245"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D172D71" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ПТ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3733CD" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>І</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CAFA98" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>13.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...20 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFC58C3" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>14.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6322" w:type="dxa"/>
-[...42 lines deleted...]
-              </w:rPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE5E583" w14:textId="2519CFCE" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A2C707" w14:textId="6A45EB4C" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Сурніна-Далекорей</w:t>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...29 lines deleted...]
-              <w:r w:rsidR="005B7E38" w:rsidRPr="00B46668">
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABA3BBA" w14:textId="7F5DA55F" w:rsidR="00956687" w:rsidRPr="00F829F0" w:rsidRDefault="002563B2" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>https</w:t>
-[...126 lines deleted...]
-                <w:t>-</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="005B7E38" w:rsidRPr="00B46668">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...4 lines deleted...]
-                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                  <w:rStyle w:val="a6"/>
                 </w:rPr>
-                <w:t>yyw</w:t>
+                <w:t>dpy-dxsx-bkh</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="7591FC6C" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00F829F0" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014ABD" w:rsidRPr="00B46668" w:rsidTr="002B224B">
+      <w:tr w:rsidR="00956687" w:rsidRPr="00137520" w14:paraId="6525A8B1" w14:textId="77777777" w:rsidTr="00DD09EB">
         <w:trPr>
-          <w:trHeight w:val="260"/>
+          <w:trHeight w:val="336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00014ABD" w:rsidRDefault="00014ABD" w:rsidP="007C2B20">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="654DFE92" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00014ABD" w:rsidRDefault="00014ABD" w:rsidP="007C2B20">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7C2C0692" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>ІІ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4004FF95" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACDCA60" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D99725" w14:textId="1760BE2B" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D885137" w14:textId="756C3F40" w:rsidR="00956687" w:rsidRPr="00997595" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A07E99" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00956687" w:rsidRPr="002563B2" w14:paraId="6504E44C" w14:textId="77777777" w:rsidTr="00DD09EB">
+        <w:trPr>
+          <w:trHeight w:val="161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C58AD4" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656BE2DF" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
               <w:t>ІІІ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...114 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EB6897" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>16.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4018520E" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0010BDD4" w14:textId="54C36CF7" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4F2038" w14:textId="68381D2A" w:rsidR="00956687" w:rsidRPr="002A03DA" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...16 lines deleted...]
-              <w:r w:rsidR="00C17AB8" w:rsidRPr="00B46668">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F93D2A4" w14:textId="1EFA9CCD" w:rsidR="00956687" w:rsidRPr="003D3C2E" w:rsidRDefault="002563B2" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="24"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                   <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>http://meet.google.com/</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00C17AB8" w:rsidRPr="00B46668">
+              <w:r w:rsidR="00435143" w:rsidRPr="00435143">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-[...3 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rStyle w:val="a6"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="uk-UA"/>
                 </w:rPr>
-                <w:t>ahx</w:t>
+                <w:t>dpy-dxsx-bkh</w:t>
               </w:r>
               <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="00C17AB8" w:rsidRPr="00B46668">
-[...51 lines deleted...]
-              </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014ABD" w:rsidTr="002B224B">
+      <w:tr w:rsidR="00956687" w:rsidRPr="0043799F" w14:paraId="4174718A" w14:textId="77777777" w:rsidTr="00F05ADD">
         <w:trPr>
-          <w:trHeight w:val="147"/>
+          <w:trHeight w:val="161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="459" w:type="dxa"/>
+            <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B7283B" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
-[...152 lines deleted...]
-            <w:tcW w:w="2619" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="188F1323" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DDE5EE" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CAA87D" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00137520">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>19.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5805" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AE92C3" w14:textId="4BC3C181" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Методичний семінар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B410406" w14:textId="2FE34543" w:rsidR="00956687" w:rsidRPr="002A03DA" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>Зан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> М.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2001" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2571 lines deleted...]
-                <w:b/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08445B6F" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="002A03DA" w:rsidRDefault="00956687" w:rsidP="00956687">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC0B48" w:rsidRPr="007C2B20" w:rsidRDefault="00BC0B48" w:rsidP="00BC0B48">
+    <w:p w14:paraId="2B348829" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="002A03DA" w:rsidRDefault="00956687" w:rsidP="00956687">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B224B" w:rsidRDefault="002B224B"/>
-    <w:sectPr w:rsidR="002B224B" w:rsidSect="002B224B">
+    <w:p w14:paraId="19585C3F" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="002A03DA" w:rsidRDefault="00956687" w:rsidP="00956687">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD79E12" w14:textId="77777777" w:rsidR="00956687" w:rsidRPr="00137520" w:rsidRDefault="00956687" w:rsidP="00956687">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="666DAFB2" w14:textId="77777777" w:rsidR="00956687" w:rsidRDefault="00956687" w:rsidP="00976383">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00956687" w:rsidSect="00FD3805">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="993" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="850" w:bottom="850" w:left="850" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC0B48"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00F26F37"/>
+    <w:rsidRoot w:val="00AD050D"/>
+    <w:rsid w:val="00002CE3"/>
+    <w:rsid w:val="0000386E"/>
+    <w:rsid w:val="000079D4"/>
+    <w:rsid w:val="0002172D"/>
+    <w:rsid w:val="0003088D"/>
+    <w:rsid w:val="000318CF"/>
+    <w:rsid w:val="000453DB"/>
+    <w:rsid w:val="0005333F"/>
+    <w:rsid w:val="000611D4"/>
+    <w:rsid w:val="00062D97"/>
+    <w:rsid w:val="0006357F"/>
+    <w:rsid w:val="000665E0"/>
+    <w:rsid w:val="0006740B"/>
+    <w:rsid w:val="00082785"/>
+    <w:rsid w:val="00082F6D"/>
+    <w:rsid w:val="00093A30"/>
+    <w:rsid w:val="000B1BEF"/>
+    <w:rsid w:val="000C243F"/>
+    <w:rsid w:val="000D71C7"/>
+    <w:rsid w:val="000E02B3"/>
+    <w:rsid w:val="000F0020"/>
+    <w:rsid w:val="00102ABC"/>
+    <w:rsid w:val="00104188"/>
+    <w:rsid w:val="001103A7"/>
+    <w:rsid w:val="001154A9"/>
+    <w:rsid w:val="00120A7B"/>
+    <w:rsid w:val="0012279F"/>
+    <w:rsid w:val="00130FE4"/>
+    <w:rsid w:val="00137FE7"/>
+    <w:rsid w:val="0014090A"/>
+    <w:rsid w:val="00144443"/>
+    <w:rsid w:val="0016322B"/>
+    <w:rsid w:val="001667A0"/>
+    <w:rsid w:val="001773C6"/>
+    <w:rsid w:val="001833B8"/>
+    <w:rsid w:val="00184626"/>
+    <w:rsid w:val="001A0474"/>
+    <w:rsid w:val="001A55CB"/>
+    <w:rsid w:val="001A5A6E"/>
+    <w:rsid w:val="001A5D17"/>
+    <w:rsid w:val="001A60C6"/>
+    <w:rsid w:val="001A698C"/>
+    <w:rsid w:val="001B630F"/>
+    <w:rsid w:val="001C3A66"/>
+    <w:rsid w:val="001C3D0F"/>
+    <w:rsid w:val="001C7674"/>
+    <w:rsid w:val="001D7AC3"/>
+    <w:rsid w:val="001E07AA"/>
+    <w:rsid w:val="001E4934"/>
+    <w:rsid w:val="001F0305"/>
+    <w:rsid w:val="001F2D44"/>
+    <w:rsid w:val="001F70CF"/>
+    <w:rsid w:val="002043F6"/>
+    <w:rsid w:val="00205D18"/>
+    <w:rsid w:val="00212755"/>
+    <w:rsid w:val="00213F43"/>
+    <w:rsid w:val="00215980"/>
+    <w:rsid w:val="0023671E"/>
+    <w:rsid w:val="00241B11"/>
+    <w:rsid w:val="00241CA4"/>
+    <w:rsid w:val="00242860"/>
+    <w:rsid w:val="00245990"/>
+    <w:rsid w:val="0025573B"/>
+    <w:rsid w:val="002563B2"/>
+    <w:rsid w:val="00257CA3"/>
+    <w:rsid w:val="002619AA"/>
+    <w:rsid w:val="00267F56"/>
+    <w:rsid w:val="00277DB0"/>
+    <w:rsid w:val="0028277A"/>
+    <w:rsid w:val="00294141"/>
+    <w:rsid w:val="002A2C29"/>
+    <w:rsid w:val="002A616C"/>
+    <w:rsid w:val="002A65D8"/>
+    <w:rsid w:val="002B745B"/>
+    <w:rsid w:val="002C0E88"/>
+    <w:rsid w:val="002C52A0"/>
+    <w:rsid w:val="002C6CCF"/>
+    <w:rsid w:val="002D708C"/>
+    <w:rsid w:val="002E100E"/>
+    <w:rsid w:val="002E5DFD"/>
+    <w:rsid w:val="002F1697"/>
+    <w:rsid w:val="002F35E4"/>
+    <w:rsid w:val="002F73DD"/>
+    <w:rsid w:val="00304807"/>
+    <w:rsid w:val="00312712"/>
+    <w:rsid w:val="00312915"/>
+    <w:rsid w:val="00323E47"/>
+    <w:rsid w:val="00330F5B"/>
+    <w:rsid w:val="003339BC"/>
+    <w:rsid w:val="00335F15"/>
+    <w:rsid w:val="00343A5F"/>
+    <w:rsid w:val="00352B4A"/>
+    <w:rsid w:val="00354C51"/>
+    <w:rsid w:val="00360E4A"/>
+    <w:rsid w:val="0037328C"/>
+    <w:rsid w:val="00373DCE"/>
+    <w:rsid w:val="003750F5"/>
+    <w:rsid w:val="00376A1B"/>
+    <w:rsid w:val="0037767C"/>
+    <w:rsid w:val="00380DB8"/>
+    <w:rsid w:val="00381B34"/>
+    <w:rsid w:val="003842D1"/>
+    <w:rsid w:val="00385A6C"/>
+    <w:rsid w:val="003907EC"/>
+    <w:rsid w:val="00391800"/>
+    <w:rsid w:val="003960EE"/>
+    <w:rsid w:val="003A35DD"/>
+    <w:rsid w:val="003B26EB"/>
+    <w:rsid w:val="003B6C07"/>
+    <w:rsid w:val="003C446E"/>
+    <w:rsid w:val="003D0D04"/>
+    <w:rsid w:val="003D2D04"/>
+    <w:rsid w:val="003E2FA5"/>
+    <w:rsid w:val="003F17B3"/>
+    <w:rsid w:val="003F258F"/>
+    <w:rsid w:val="003F7B8B"/>
+    <w:rsid w:val="00400891"/>
+    <w:rsid w:val="00404F7A"/>
+    <w:rsid w:val="004134C4"/>
+    <w:rsid w:val="00421AD6"/>
+    <w:rsid w:val="00424950"/>
+    <w:rsid w:val="00432ADE"/>
+    <w:rsid w:val="00433607"/>
+    <w:rsid w:val="00435143"/>
+    <w:rsid w:val="0045099C"/>
+    <w:rsid w:val="004546B9"/>
+    <w:rsid w:val="004551BC"/>
+    <w:rsid w:val="00457931"/>
+    <w:rsid w:val="00463548"/>
+    <w:rsid w:val="004662E9"/>
+    <w:rsid w:val="00466F23"/>
+    <w:rsid w:val="00472CC1"/>
+    <w:rsid w:val="00482942"/>
+    <w:rsid w:val="00483DA5"/>
+    <w:rsid w:val="004842D1"/>
+    <w:rsid w:val="00485D35"/>
+    <w:rsid w:val="00496797"/>
+    <w:rsid w:val="004A0F61"/>
+    <w:rsid w:val="004A253C"/>
+    <w:rsid w:val="004B5E9F"/>
+    <w:rsid w:val="004C360D"/>
+    <w:rsid w:val="004C533F"/>
+    <w:rsid w:val="004C7604"/>
+    <w:rsid w:val="004D23C7"/>
+    <w:rsid w:val="004D662E"/>
+    <w:rsid w:val="004E5199"/>
+    <w:rsid w:val="004F27F9"/>
+    <w:rsid w:val="004F6416"/>
+    <w:rsid w:val="004F67E6"/>
+    <w:rsid w:val="005038D5"/>
+    <w:rsid w:val="00505DCC"/>
+    <w:rsid w:val="0051153D"/>
+    <w:rsid w:val="005237F8"/>
+    <w:rsid w:val="005246D5"/>
+    <w:rsid w:val="00525902"/>
+    <w:rsid w:val="0054642F"/>
+    <w:rsid w:val="005562DC"/>
+    <w:rsid w:val="00580B7F"/>
+    <w:rsid w:val="005822C7"/>
+    <w:rsid w:val="00590222"/>
+    <w:rsid w:val="00590D31"/>
+    <w:rsid w:val="00592326"/>
+    <w:rsid w:val="005A2A0F"/>
+    <w:rsid w:val="005A6E2C"/>
+    <w:rsid w:val="005B69DB"/>
+    <w:rsid w:val="005C4A23"/>
+    <w:rsid w:val="005D1A5C"/>
+    <w:rsid w:val="005D23E7"/>
+    <w:rsid w:val="005D3882"/>
+    <w:rsid w:val="005D63A7"/>
+    <w:rsid w:val="005F2139"/>
+    <w:rsid w:val="005F74C2"/>
+    <w:rsid w:val="00603184"/>
+    <w:rsid w:val="006071DB"/>
+    <w:rsid w:val="00611D52"/>
+    <w:rsid w:val="00612E61"/>
+    <w:rsid w:val="00622AB2"/>
+    <w:rsid w:val="0064508C"/>
+    <w:rsid w:val="00663128"/>
+    <w:rsid w:val="0066448C"/>
+    <w:rsid w:val="00670DAC"/>
+    <w:rsid w:val="00671DE9"/>
+    <w:rsid w:val="006754DD"/>
+    <w:rsid w:val="00682A98"/>
+    <w:rsid w:val="006911EB"/>
+    <w:rsid w:val="006A4251"/>
+    <w:rsid w:val="006A5849"/>
+    <w:rsid w:val="006B2781"/>
+    <w:rsid w:val="006B3F06"/>
+    <w:rsid w:val="006C1B37"/>
+    <w:rsid w:val="006C4BBF"/>
+    <w:rsid w:val="006C4FBD"/>
+    <w:rsid w:val="006D14EC"/>
+    <w:rsid w:val="006D3B44"/>
+    <w:rsid w:val="006E4506"/>
+    <w:rsid w:val="006F3E42"/>
+    <w:rsid w:val="00703C14"/>
+    <w:rsid w:val="007067EB"/>
+    <w:rsid w:val="00706FE0"/>
+    <w:rsid w:val="00712F39"/>
+    <w:rsid w:val="00714D25"/>
+    <w:rsid w:val="00717E89"/>
+    <w:rsid w:val="00723A0F"/>
+    <w:rsid w:val="00724478"/>
+    <w:rsid w:val="007275F4"/>
+    <w:rsid w:val="00730CDC"/>
+    <w:rsid w:val="0074017F"/>
+    <w:rsid w:val="007408BC"/>
+    <w:rsid w:val="007533EC"/>
+    <w:rsid w:val="007636C6"/>
+    <w:rsid w:val="00765C1D"/>
+    <w:rsid w:val="00766FB2"/>
+    <w:rsid w:val="00770BDC"/>
+    <w:rsid w:val="00774845"/>
+    <w:rsid w:val="00780907"/>
+    <w:rsid w:val="00783D96"/>
+    <w:rsid w:val="00786912"/>
+    <w:rsid w:val="00786BD2"/>
+    <w:rsid w:val="00795D02"/>
+    <w:rsid w:val="007A0D8C"/>
+    <w:rsid w:val="007A16A4"/>
+    <w:rsid w:val="007B0DC8"/>
+    <w:rsid w:val="007C3796"/>
+    <w:rsid w:val="007C3E83"/>
+    <w:rsid w:val="007C6E2D"/>
+    <w:rsid w:val="007D39DF"/>
+    <w:rsid w:val="007D4346"/>
+    <w:rsid w:val="007D4752"/>
+    <w:rsid w:val="007E40F0"/>
+    <w:rsid w:val="007E650B"/>
+    <w:rsid w:val="007F413B"/>
+    <w:rsid w:val="007F7E4F"/>
+    <w:rsid w:val="00806CE1"/>
+    <w:rsid w:val="00812A97"/>
+    <w:rsid w:val="00814641"/>
+    <w:rsid w:val="00816148"/>
+    <w:rsid w:val="00824038"/>
+    <w:rsid w:val="00824252"/>
+    <w:rsid w:val="00824EB9"/>
+    <w:rsid w:val="00826092"/>
+    <w:rsid w:val="0083706B"/>
+    <w:rsid w:val="00855689"/>
+    <w:rsid w:val="00860FF3"/>
+    <w:rsid w:val="00871DC1"/>
+    <w:rsid w:val="008724E1"/>
+    <w:rsid w:val="00874734"/>
+    <w:rsid w:val="00880FD2"/>
+    <w:rsid w:val="008A45E3"/>
+    <w:rsid w:val="008A6725"/>
+    <w:rsid w:val="008B2D92"/>
+    <w:rsid w:val="008B3BC0"/>
+    <w:rsid w:val="008B68B5"/>
+    <w:rsid w:val="008C1C9D"/>
+    <w:rsid w:val="008C3EA5"/>
+    <w:rsid w:val="008D12DC"/>
+    <w:rsid w:val="008D2276"/>
+    <w:rsid w:val="008D7EFD"/>
+    <w:rsid w:val="008E046A"/>
+    <w:rsid w:val="008E3858"/>
+    <w:rsid w:val="008E3F00"/>
+    <w:rsid w:val="008F3A2E"/>
+    <w:rsid w:val="008F50CE"/>
+    <w:rsid w:val="008F5F24"/>
+    <w:rsid w:val="009029CC"/>
+    <w:rsid w:val="00902E36"/>
+    <w:rsid w:val="00907125"/>
+    <w:rsid w:val="00912228"/>
+    <w:rsid w:val="009168EC"/>
+    <w:rsid w:val="0091707E"/>
+    <w:rsid w:val="009215BF"/>
+    <w:rsid w:val="00922068"/>
+    <w:rsid w:val="009257E6"/>
+    <w:rsid w:val="00927DD5"/>
+    <w:rsid w:val="00931901"/>
+    <w:rsid w:val="00937C8B"/>
+    <w:rsid w:val="0094017D"/>
+    <w:rsid w:val="009429AB"/>
+    <w:rsid w:val="00946F83"/>
+    <w:rsid w:val="009554CD"/>
+    <w:rsid w:val="00956687"/>
+    <w:rsid w:val="00957EFB"/>
+    <w:rsid w:val="0096124F"/>
+    <w:rsid w:val="00966CEA"/>
+    <w:rsid w:val="00972F1A"/>
+    <w:rsid w:val="009737A4"/>
+    <w:rsid w:val="00974164"/>
+    <w:rsid w:val="00976383"/>
+    <w:rsid w:val="009858D7"/>
+    <w:rsid w:val="0098745C"/>
+    <w:rsid w:val="009A3A61"/>
+    <w:rsid w:val="009A3D54"/>
+    <w:rsid w:val="009B7CF2"/>
+    <w:rsid w:val="009C7734"/>
+    <w:rsid w:val="009D1F3A"/>
+    <w:rsid w:val="009D7B48"/>
+    <w:rsid w:val="009E6543"/>
+    <w:rsid w:val="009F0150"/>
+    <w:rsid w:val="009F214D"/>
+    <w:rsid w:val="009F4348"/>
+    <w:rsid w:val="00A03238"/>
+    <w:rsid w:val="00A12D50"/>
+    <w:rsid w:val="00A2247E"/>
+    <w:rsid w:val="00A22CF5"/>
+    <w:rsid w:val="00A23328"/>
+    <w:rsid w:val="00A23DBA"/>
+    <w:rsid w:val="00A240DA"/>
+    <w:rsid w:val="00A407A1"/>
+    <w:rsid w:val="00A45961"/>
+    <w:rsid w:val="00A53707"/>
+    <w:rsid w:val="00A66341"/>
+    <w:rsid w:val="00A71A6F"/>
+    <w:rsid w:val="00A73EA2"/>
+    <w:rsid w:val="00A77336"/>
+    <w:rsid w:val="00A875DC"/>
+    <w:rsid w:val="00A901AD"/>
+    <w:rsid w:val="00A90A96"/>
+    <w:rsid w:val="00A94875"/>
+    <w:rsid w:val="00A96EBC"/>
+    <w:rsid w:val="00A97A51"/>
+    <w:rsid w:val="00AA76A7"/>
+    <w:rsid w:val="00AD050D"/>
+    <w:rsid w:val="00AD5350"/>
+    <w:rsid w:val="00AE1187"/>
+    <w:rsid w:val="00AE2B07"/>
+    <w:rsid w:val="00AE2D01"/>
+    <w:rsid w:val="00AE3D5F"/>
+    <w:rsid w:val="00AE4A16"/>
+    <w:rsid w:val="00AF3A0F"/>
+    <w:rsid w:val="00AF75F8"/>
+    <w:rsid w:val="00AF7D44"/>
+    <w:rsid w:val="00B00CBC"/>
+    <w:rsid w:val="00B105BF"/>
+    <w:rsid w:val="00B126CF"/>
+    <w:rsid w:val="00B13802"/>
+    <w:rsid w:val="00B13D01"/>
+    <w:rsid w:val="00B20F8E"/>
+    <w:rsid w:val="00B35805"/>
+    <w:rsid w:val="00B37523"/>
+    <w:rsid w:val="00B42502"/>
+    <w:rsid w:val="00B4569D"/>
+    <w:rsid w:val="00B600E6"/>
+    <w:rsid w:val="00B61156"/>
+    <w:rsid w:val="00B72BBE"/>
+    <w:rsid w:val="00BA141A"/>
+    <w:rsid w:val="00BA3B1D"/>
+    <w:rsid w:val="00BA71FA"/>
+    <w:rsid w:val="00BB22D0"/>
+    <w:rsid w:val="00BD0642"/>
+    <w:rsid w:val="00BD2C35"/>
+    <w:rsid w:val="00BD3611"/>
+    <w:rsid w:val="00BD4C70"/>
+    <w:rsid w:val="00BE1873"/>
+    <w:rsid w:val="00C175E8"/>
+    <w:rsid w:val="00C25820"/>
+    <w:rsid w:val="00C26CB2"/>
+    <w:rsid w:val="00C4015A"/>
+    <w:rsid w:val="00C4205B"/>
+    <w:rsid w:val="00C5076E"/>
+    <w:rsid w:val="00C52F04"/>
+    <w:rsid w:val="00C57BC7"/>
+    <w:rsid w:val="00C63BDD"/>
+    <w:rsid w:val="00C66C3D"/>
+    <w:rsid w:val="00C728E0"/>
+    <w:rsid w:val="00C749AF"/>
+    <w:rsid w:val="00C74CED"/>
+    <w:rsid w:val="00C93411"/>
+    <w:rsid w:val="00CB76B9"/>
+    <w:rsid w:val="00CC18DB"/>
+    <w:rsid w:val="00CD158B"/>
+    <w:rsid w:val="00CD16C2"/>
+    <w:rsid w:val="00CD499E"/>
+    <w:rsid w:val="00CE1530"/>
+    <w:rsid w:val="00CE22EF"/>
+    <w:rsid w:val="00CF470E"/>
+    <w:rsid w:val="00CF5AF5"/>
+    <w:rsid w:val="00D0105C"/>
+    <w:rsid w:val="00D01344"/>
+    <w:rsid w:val="00D11A58"/>
+    <w:rsid w:val="00D11C2E"/>
+    <w:rsid w:val="00D26670"/>
+    <w:rsid w:val="00D26F4D"/>
+    <w:rsid w:val="00D30110"/>
+    <w:rsid w:val="00D3212A"/>
+    <w:rsid w:val="00D37D2F"/>
+    <w:rsid w:val="00D41ACB"/>
+    <w:rsid w:val="00D6700C"/>
+    <w:rsid w:val="00D67734"/>
+    <w:rsid w:val="00D71CF5"/>
+    <w:rsid w:val="00D74BC8"/>
+    <w:rsid w:val="00D765AE"/>
+    <w:rsid w:val="00D8211F"/>
+    <w:rsid w:val="00D85D5F"/>
+    <w:rsid w:val="00D86900"/>
+    <w:rsid w:val="00D906F9"/>
+    <w:rsid w:val="00D944A4"/>
+    <w:rsid w:val="00DA00DA"/>
+    <w:rsid w:val="00DA588F"/>
+    <w:rsid w:val="00DB0067"/>
+    <w:rsid w:val="00DB5AA7"/>
+    <w:rsid w:val="00DB74D5"/>
+    <w:rsid w:val="00DC4176"/>
+    <w:rsid w:val="00DD3F5F"/>
+    <w:rsid w:val="00DD50DC"/>
+    <w:rsid w:val="00DD7A90"/>
+    <w:rsid w:val="00DE66E7"/>
+    <w:rsid w:val="00DF0653"/>
+    <w:rsid w:val="00DF22C2"/>
+    <w:rsid w:val="00DF2E1E"/>
+    <w:rsid w:val="00DF6F9B"/>
+    <w:rsid w:val="00DF7581"/>
+    <w:rsid w:val="00E14E7F"/>
+    <w:rsid w:val="00E21FB8"/>
+    <w:rsid w:val="00E22A22"/>
+    <w:rsid w:val="00E22BEC"/>
+    <w:rsid w:val="00E44DC2"/>
+    <w:rsid w:val="00E456B6"/>
+    <w:rsid w:val="00E46695"/>
+    <w:rsid w:val="00E5200F"/>
+    <w:rsid w:val="00E677BE"/>
+    <w:rsid w:val="00E702F1"/>
+    <w:rsid w:val="00E7375F"/>
+    <w:rsid w:val="00E737D5"/>
+    <w:rsid w:val="00E8125C"/>
+    <w:rsid w:val="00E96FAF"/>
+    <w:rsid w:val="00EA1752"/>
+    <w:rsid w:val="00EA1A8C"/>
+    <w:rsid w:val="00EA7982"/>
+    <w:rsid w:val="00EB062A"/>
+    <w:rsid w:val="00EB21C4"/>
+    <w:rsid w:val="00EC1A47"/>
+    <w:rsid w:val="00EC6FA8"/>
+    <w:rsid w:val="00ED03DE"/>
+    <w:rsid w:val="00EE075F"/>
+    <w:rsid w:val="00EE3A9E"/>
+    <w:rsid w:val="00EE4DAD"/>
+    <w:rsid w:val="00EF5638"/>
+    <w:rsid w:val="00F069FC"/>
+    <w:rsid w:val="00F134E0"/>
+    <w:rsid w:val="00F1791D"/>
+    <w:rsid w:val="00F216AE"/>
+    <w:rsid w:val="00F2783F"/>
+    <w:rsid w:val="00F31F4A"/>
+    <w:rsid w:val="00F333CE"/>
+    <w:rsid w:val="00F40BA7"/>
+    <w:rsid w:val="00F46090"/>
+    <w:rsid w:val="00F63940"/>
+    <w:rsid w:val="00F64E1A"/>
+    <w:rsid w:val="00F8080D"/>
+    <w:rsid w:val="00F83146"/>
+    <w:rsid w:val="00F8329A"/>
+    <w:rsid w:val="00F855D0"/>
+    <w:rsid w:val="00F85D90"/>
+    <w:rsid w:val="00F90801"/>
+    <w:rsid w:val="00F93DF2"/>
+    <w:rsid w:val="00F941BF"/>
+    <w:rsid w:val="00F95106"/>
+    <w:rsid w:val="00F979C0"/>
+    <w:rsid w:val="00FB1884"/>
+    <w:rsid w:val="00FB3540"/>
+    <w:rsid w:val="00FB4237"/>
+    <w:rsid w:val="00FB7C54"/>
+    <w:rsid w:val="00FC2108"/>
+    <w:rsid w:val="00FC5019"/>
+    <w:rsid w:val="00FD317F"/>
+    <w:rsid w:val="00FD3805"/>
+    <w:rsid w:val="00FF7683"/>
+    <w:rsid w:val="00FF7741"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1D04B2F8"/>
+  <w15:docId w15:val="{9F7B8F87-E4BB-4BCE-B8F8-3479D54AD49D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="uk-UA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC0B48"/>
+    <w:rsid w:val="00786BD2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D4346"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00976383"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00976383"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007D4346"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007D4346"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D009A2"/>
+    <w:rsid w:val="00603184"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-[...205 lines deleted...]
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="21513328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="27413016">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="231276718">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="303237166">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="424034281">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="556092735">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1178933439">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1353074624">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1542665872">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1562909518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1679043709">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1739326521">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1770738160">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1998343954">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2018268064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2025932007">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/amv-aihg-mmq?hs=122&amp;authuser=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/qzo-piav-yyw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/bsa-wkyz-ige" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/vqg-okzs-rgz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dkz-fwyj-boa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uev-fyva-qas" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hps-swby-ktg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/hjm-fyqp-bgc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zhb-ypdw-bre" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uev-fyva-qas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uev-fyva-qas" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zbc-zavo-dew" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\dpy-dxsx-bkh" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dqe-gxtb-dbg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\dpy-dxsx-bkh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\dpy-dxsx-bkh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\dpy-dxsx-bkh" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ujo-rrct-axg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\dpy-dxsx-bkh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/irw-seog-oox" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ijh-ohwj-jse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Dream%20Store\Downloads\meet.google.com\dpy-dxsx-bkh" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74DCCF5C-474A-47EF-B78D-71F09CE6C34C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>1973</Characters>
+  <Pages>2</Pages>
+  <Words>2272</Words>
+  <Characters>1296</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Назва</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5423</CharactersWithSpaces>
+  <CharactersWithSpaces>3561</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>swd03hp</dc:creator>
+  <dc:creator>fsn_10d</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>