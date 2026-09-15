--- v0 (2026-08-17)
+++ v1 (2026-09-15)
@@ -1,6045 +1,11097 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="57863AFB" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="45C039F2" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5391954F" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7A7BC257" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">заліково - екзаменаційної сесії </w:t>
+        <w:t>заліково</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - екзаменаційної сесії    2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1319E7A5" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="78DB841B" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2025/2026 навчального року</w:t>
+        <w:t>для здобувачів вищої освіти заочної форми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D866A7" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
-[...22 lines deleted...]
-    <w:p w14:paraId="7FE6F9F8" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1867ED6E" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B108F1C" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="660C64E8" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2 курсів ОС «бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254F144B" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="04881138" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2 семестр</w:t>
+        <w:t>1 семестр / 2 семестр</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="20790" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="989"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="2551"/>
         <w:gridCol w:w="1276"/>
-        <w:gridCol w:w="1418"/>
-        <w:gridCol w:w="3822"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="4531"/>
         <w:gridCol w:w="2325"/>
         <w:gridCol w:w="2325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0073141C" w14:paraId="511495F4" w14:textId="77777777">
+      <w:tr w:rsidR="00021CB3" w14:paraId="0B072978" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65CA4308" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73094B43" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B7A762E" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="469932D7" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4414883F" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E40325A" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62BBA1F1" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7FD89523" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53407836" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="32DE5607" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B508B67" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16971D31" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C00DBD1" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E47A1B0" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17FD9BE6" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D12C250" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77527827" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="33B56E0D" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Залік/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31D879D0" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="524BAD48" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C5EDF6" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="0073141C">
+          <w:p w14:paraId="3C4384B7" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00021CB3">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C46E88F" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="054726FE" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="075488E6" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15AF8ED4" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073141C" w14:paraId="573B07E4" w14:textId="77777777">
+      <w:tr w:rsidR="00021CB3" w14:paraId="0D18DC72" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="16140" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DC98689" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="0073141C">
+          <w:p w14:paraId="2CCE9AE4" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00021CB3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB2859" w14:paraId="0E6E7909" w14:textId="77777777">
+      <w:tr w:rsidR="00021CB3" w14:paraId="3A2CC359" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EAA92AB" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+          <w:p w14:paraId="0DCDBD0F" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40C95F9F" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="28DAB268" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="086624C4" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+          <w:p w14:paraId="68FAFDF8" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>075</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="519D2A0D" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+          <w:p w14:paraId="7FEE0A27" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Маркетинг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15630D11" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...18 lines deleted...]
-            <w:tcW w:w="2824" w:type="dxa"/>
+          <w:p w14:paraId="6A086C0F" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00021CB3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...27 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="602658E2" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="12E234A3" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="91"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="2336C05C" w14:textId="607FCC70" w:rsidR="00AB2859" w:rsidRPr="00BB4429" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="624F00BA" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BDBBFC8" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="085917D4" w14:textId="652BBA9D" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Міжнародна економіка (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CF3CE05" w14:textId="59A2FAE5" w:rsidR="007E0041" w:rsidRPr="000B4B2E" w:rsidRDefault="007E0041" w:rsidP="007E0041">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>19.06.2026</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2693" w:type="dxa"/>
+              <w:t>2.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="103383E4" w14:textId="5C7FF636" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/cci-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>mxge</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>pqm</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007E0041">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23576ECA" w14:textId="34155959" w:rsidR="007E0041" w:rsidRPr="000B4B2E" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C41EE42" w14:textId="32117C1B" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="385E40A1" w14:textId="63D2EA4E" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>асист</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Хайнас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р.М., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="00C58D2D" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...13 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B0A0405" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A48ED24" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7ABE2FD4" w14:textId="2D738BA7" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Маркетинг (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D3DC93B" w14:textId="44C14CED" w:rsidR="007E0041" w:rsidRPr="000B4B2E" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="765DC7F4" w14:textId="46B0EFF9" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>ais-ryvh-qij</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007E0041">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06CCCEA9" w14:textId="0CF2EF10" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A20D5F9" w14:textId="5EC9F6DA" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58BDB495" w14:textId="050FF253" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*проф. Жуков С.А., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="35176A8D" w14:textId="77777777" w:rsidTr="005972C4">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35C5B10B" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C25C797" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1648A0F4" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Курсова робота з дисципліни «Маркетинг» </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5066D3EE" w14:textId="7B5374BF" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(4 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13DD36D8" w14:textId="4BB2C7DC" w:rsidR="007E0041" w:rsidRPr="00A56F91" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D42187E" w14:textId="24AA2228" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>ais-ryvh-qij</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BB27B54" w14:textId="2DED2D34" w:rsidR="007E0041" w:rsidRPr="00A56F91" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19323264" w14:textId="7EEBE11B" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35C3D6E2" w14:textId="3A27B202" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*проф. Жуков С.А., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="5B85C072" w14:textId="77777777" w:rsidTr="00D30905">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3ACA9C8A" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09E42F7B" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="763C3F71" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Іноземна мова професійного</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11FE30E4" w14:textId="005AD854" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>спрямування (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FA65EF0" w14:textId="3829AECF" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C94FB4D" w14:textId="3224200E" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="0070C0"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="0070C0"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>jag-gnpx-bno</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007E0041">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A7971D8" w14:textId="2EEE8DAE" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30114024" w14:textId="10BE28D3" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20D6624C" w14:textId="6A30ED9B" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Попович Н.М., доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="6341A076" w14:textId="77777777" w:rsidTr="00633D82">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FF99E0" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10BF151F" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D9A0B93" w14:textId="54C0753B" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Товарознавство (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69BABA8D" w14:textId="765E46BA" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CC35CC" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>omt-tgko-mag</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007E0041">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B939D3F" w14:textId="7DB9CB4E" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2904548D" w14:textId="4A38A00F" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="262C76D2" w14:textId="79614E31" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12D728B7" w14:textId="2501997A" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*проф. Зарічна О.В., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="5BFE64DF" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="255171C1" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4085C790" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6745BFF8" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Економіка підприємства (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79E27311" w14:textId="391B8ED7" w:rsidR="007E0041" w:rsidRPr="006A3F49" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F655B8B" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zjm-ucpy-cut</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E75D3D0" w14:textId="1AF29CE6" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00082B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="394BB731" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28BFAA8B" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*доц. Задорожна І.В., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="40494CD7" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="497098B3" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F9EF51F" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="102EAE43" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Психологія маркетингу та реклами (3 студентів) (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69DFE786" w14:textId="4A0D9780" w:rsidR="007E0041" w:rsidRPr="006A3F49" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC1FFCE" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>dub-arpj-afx</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007E0041">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="267F72E8" w14:textId="6FDF618B" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00082B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0267E56F" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66D97ACF" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>викл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Басараб Т.М., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="3E4E997A" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5715A554" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74745D75" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34ACAA29" w14:textId="0F994AA9" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Основи реклами (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F08AF93" w14:textId="06D1E919" w:rsidR="007E0041" w:rsidRPr="006A3F49" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B447B95" w14:textId="3DE8244C" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zyc-wshm-gtg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D45F386" w14:textId="0DC544A4" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F9C20D7" w14:textId="63E6F090" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63A4A4AE" w14:textId="2DA7ABDD" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Маслиган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.О., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="654A279A" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6862B73B" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E1C5170" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F6D0AF6" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="20125A2B" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="767F0682" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02298EFC" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F5F0070" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Особистий бренд (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AA08695" w14:textId="086A8B68" w:rsidR="007E0041" w:rsidRPr="006D011C" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B57CDF6" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/cci-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>mxge</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>pqm</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007E0041">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="428502F3" w14:textId="2793E48D" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00082B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03CF010B" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3767B187" w14:textId="1138AB47" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>аситс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Хайнас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р.М.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E0041" w14:paraId="3A268B5F" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B19DA17" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29D0A695" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44937047" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Бренд-маркетинг (4 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67473EF0" w14:textId="4C3E2DA9" w:rsidR="007E0041" w:rsidRPr="006D011C" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="334673A6" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="00000000" w:rsidP="007E0041">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007E0041">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>wwq-napv-neg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007E0041">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30CF87D0" w14:textId="5D722922" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00082B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="249A0E9B" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="452F1432" w14:textId="77777777" w:rsidR="007E0041" w:rsidRDefault="007E0041" w:rsidP="007E0041">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М., доц. Курей О.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="5279D6BB" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04DB38A8" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69193F8C" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08A7D8BF" w14:textId="0594F7C1" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Сучасні бізнес-комунікації (5 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A32C6AB" w14:textId="3EF16D2C" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78FC5932" w14:textId="4EF60474" w:rsidR="004C463A" w:rsidRDefault="00000000" w:rsidP="004C463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>shy-sqiy-ssu</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03F6D385" w14:textId="4F15BD51" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1D4EA3" w14:textId="100CAAD7" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="125E9B55" w14:textId="1F04C018" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Зеліч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="0A9BDF62" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73BD80BE" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4800F2EE" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BC62E77" w14:textId="0E47F903" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Маркетингове ціноутворення (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CF18296" w14:textId="7A28B274" w:rsidR="004C463A" w:rsidRPr="002D3B72" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="582BC255" w14:textId="065303D8" w:rsidR="004C463A" w:rsidRDefault="00000000" w:rsidP="004C463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>xho-tpju-rkw</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21CB0AE0" w14:textId="500B30F3" w:rsidR="004C463A" w:rsidRPr="002D3B72" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001708BA">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="056CFE9B" w14:textId="2697B351" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="417041DF" w14:textId="4ED9A698" w:rsidR="004C463A" w:rsidRPr="00D43331" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Сойма</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> С.Ю.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D43331">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D43331">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00D43331">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D43331">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="6CDDB094" w14:textId="77777777" w:rsidTr="00C1431B">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D55E23" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C892CA5" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45829E2B" w14:textId="178FFA44" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Маркетингова товарна політика (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EFAA47F" w14:textId="0980BA3B" w:rsidR="004C463A" w:rsidRPr="002D3B72" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308583EA" w14:textId="2A750D67" w:rsidR="004C463A" w:rsidRDefault="00000000" w:rsidP="004C463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17">
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>omt-tgko-mag</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="004C463A">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D227171" w14:textId="09558C40" w:rsidR="004C463A" w:rsidRPr="002D3B72" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC35DB">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D66AFD3" w14:textId="1607A573" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67741F32" w14:textId="72759CA7" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* проф. Зарічна О.В.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="68D268D1" w14:textId="77777777" w:rsidTr="00C1431B">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="61"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FCC21CB" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25391E52" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76248289" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Іноземна мова професійного спрямування</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4D04C3" w14:textId="71B0BB13" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74BC5F90" w14:textId="2405CB1B" w:rsidR="004C463A" w:rsidRPr="00D06CC9" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79AB1663" w14:textId="0D4D8063" w:rsidR="004C463A" w:rsidRDefault="00000000" w:rsidP="004C463A">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>nww-ppuy-kdn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="004C463A">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3386D691" w14:textId="71430491" w:rsidR="004C463A" w:rsidRPr="00D06CC9" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56E2433A" w14:textId="33132E21" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4139FE02" w14:textId="40054981" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* доц. Тодорова Н.Ю.,  доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="5512BB3E" w14:textId="77777777" w:rsidTr="008260DD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B0C0ED0" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48A12930" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69B5F85E" w14:textId="45C27DC6" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Філософія (4 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05061780" w14:textId="515FDF08" w:rsidR="004C463A" w:rsidRPr="00D06CC9" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C04BCF" w14:textId="65FC2865" w:rsidR="004C463A" w:rsidRDefault="00000000" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>yko-tfcj-dia</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="004C463A">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D293AE3" w14:textId="15A69983" w:rsidR="004C463A" w:rsidRPr="00D06CC9" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41C4E584" w14:textId="335C02DE" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39A5C4A2" w14:textId="6BE6D50A" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* доц. Остапець І.Ю., проф. Остапець Ю.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27753FDD" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581FBFED" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Шелевер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.В.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="7A2CF660" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11609" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AA612B0" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6027C99F" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="716EB0E0" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2325" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E847298" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="5871CDAC" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="221"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29F4B3D1" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BA324FB" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CCE72AC" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>073</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="071200E3" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B8B41E" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40E2D0D2" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>1 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C463A" w14:paraId="2425646F" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F2526C2" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F4CB418" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CA5F1D6" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Менеджмент </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="253B4E8C" w14:textId="0DD30A22" w:rsidR="004C463A" w:rsidRPr="007C5452" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>2.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F41265A" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="00000000" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidR="004C463A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/dyc-chqn-xjw</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
-            </w:hyperlink>
-[...282 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/yko-tfcj-dia.</w:t>
+                <w:t>uqf-secu-nay</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="645AF8C7" w14:textId="3871FCF1" w:rsidR="00AB2859" w:rsidRPr="00EE5B42" w:rsidRDefault="00EE5B42" w:rsidP="00AB2859">
+          <w:p w14:paraId="31692E34" w14:textId="00CEF7A9" w:rsidR="004C463A" w:rsidRPr="00E53593" w:rsidRDefault="004C463A" w:rsidP="004C463A">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1106C88E" w14:textId="68C9673D" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...26 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+          <w:p w14:paraId="2B1E3CC3" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C48B665" w14:textId="118A779D" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...18 lines deleted...]
-              <w:t>доц. Остапець І.Ю.</w:t>
+          <w:p w14:paraId="420DBD56" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB2859" w14:paraId="0CE33EAC" w14:textId="77777777" w:rsidTr="0044516C">
+      <w:tr w:rsidR="004C463A" w14:paraId="6717F29F" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="119"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77261C39" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+          <w:p w14:paraId="498AC825" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C15BF3B" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+          <w:p w14:paraId="6C2D1AC4" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...110 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1968BD8D" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Міжнародні економічні відносини </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623C96DF" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4974E23F" w14:textId="04254788" w:rsidR="004C463A" w:rsidRPr="007C5452" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="241860AF" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="00000000" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21">
+              <w:r w:rsidR="004C463A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/xxt-wdra-mra</w:t>
+                <w:t>meet.google.com/cci-</w:t>
               </w:r>
-            </w:hyperlink>
-[...274 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/rkq-umrz-zdi</w:t>
+                <w:t>mxge</w:t>
               </w:r>
-            </w:hyperlink>
-[...274 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="004C463A">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/shy-sqiy-ssu</w:t>
+                <w:t>-</w:t>
               </w:r>
-            </w:hyperlink>
-[...273 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="004C463A">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/omt-tgko-mag</w:t>
+                <w:t>pqm</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="004C463A">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A4AFB36" w14:textId="63819D76" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...25 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="5641CC3A" w14:textId="299930E3" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2659">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09942A47" w14:textId="7E82941A" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="35449ED1" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1426893D" w14:textId="72789A49" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...18 lines deleted...]
-              <w:t>проф. Зарічна О.В.</w:t>
+          <w:p w14:paraId="248D9849" w14:textId="77777777" w:rsidR="004C463A" w:rsidRDefault="004C463A" w:rsidP="004C463A">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>асист</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Хайнас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р.М., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB2859" w14:paraId="4B9D4F6D" w14:textId="77777777">
+      <w:tr w:rsidR="00ED66D5" w14:paraId="20C73511" w14:textId="77777777" w:rsidTr="000843C1">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BE95073" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+          <w:p w14:paraId="329FA224" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30C0168F" w14:textId="77777777" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+          <w:p w14:paraId="311C0BE2" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...122 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76C28C68" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Іноземна мова професійного</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C00978C" w14:textId="20916CBE" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">спрямування </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(5 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DC2A369" w14:textId="06056B5A" w:rsidR="00ED66D5" w:rsidRPr="007C5452" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>5.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F03CCE9" w14:textId="18F40343" w:rsidR="00ED66D5" w:rsidRDefault="00000000" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22">
+              <w:r w:rsidR="00ED66D5">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="0070C0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/ksj-xddd-pei</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
-            </w:hyperlink>
-[...259 lines deleted...]
-              <w:r w:rsidR="00AB2859">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00ED66D5">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="0070C0"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/xho-tpju-rkw</w:t>
+                <w:t>jag-gnpx-bno</w:t>
               </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="00ED66D5">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="31C883C6" w14:textId="2399204A" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FD8D15A" w14:textId="642DD138" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...9 lines deleted...]
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:t>9.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="747423A9" w14:textId="44788EEC" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...18 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+          <w:p w14:paraId="5BE420D7" w14:textId="4CC02DCE" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2688F758" w14:textId="600FDDFB" w:rsidR="00AB2859" w:rsidRDefault="00AB2859" w:rsidP="00AB2859">
-[...38 lines deleted...]
-              <w:t>доц. Шелевер О.В.</w:t>
+          <w:p w14:paraId="59CCCC51" w14:textId="03AA1739" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Попович Н.М., доц. Мишко С.А.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB2859" w14:paraId="39A96B81" w14:textId="77777777">
-[...66 lines deleted...]
-      <w:tr w:rsidR="007A2C39" w14:paraId="3CB26059" w14:textId="77777777">
+      <w:tr w:rsidR="00ED66D5" w14:paraId="30AB8FCA" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="221"/>
+          <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="338E0BE8" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...22 lines deleted...]
-            <w:vMerge w:val="restart"/>
+          <w:p w14:paraId="1CC3B041" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B6B872A" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...208 lines deleted...]
-              <w:r>
+          <w:p w14:paraId="1A4D7612" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D709452" w14:textId="6B41EAE7" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Економіка підприємства </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(4 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02F6D1D4" w14:textId="5ADD7F86" w:rsidR="00ED66D5" w:rsidRPr="007C5452" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51DC62CB" w14:textId="7E722F30" w:rsidR="00ED66D5" w:rsidRDefault="00000000" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidR="00ED66D5">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/akm-grnd-zoz</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00ED66D5">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zjm-ucpy-cut</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...56 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0EC6E91B" w14:textId="7E4060BE" w:rsidR="00ED66D5" w:rsidRPr="00E53593" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2659">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46081A71" w14:textId="246A563F" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...27 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:p w14:paraId="7FE975BD" w14:textId="147A4C28" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FEB308D" w14:textId="1E7B6536" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...18 lines deleted...]
-              <w:t>доц. Біланич Л. В.</w:t>
+          <w:p w14:paraId="3A56D80F" w14:textId="32C84B50" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*доц. Задорожна І.В., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2C39" w14:paraId="5B22FF08" w14:textId="77777777">
+      <w:tr w:rsidR="00ED66D5" w14:paraId="32AA3C60" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="222708FB" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+          <w:p w14:paraId="40B81824" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E904612" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+          <w:p w14:paraId="7182FC29" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...121 lines deleted...]
-              <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49109DFD" w14:textId="6F10FFA9" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Психологія управління </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D89DEBC" w14:textId="7A2CF3E5" w:rsidR="00ED66D5" w:rsidRPr="007C5452" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D329462" w14:textId="2995A1FC" w:rsidR="00ED66D5" w:rsidRDefault="00000000" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24">
+              <w:r w:rsidR="00ED66D5">
                 <w:rPr>
-                  <w:b/>
-[...1 lines deleted...]
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/uqf-secu-nay</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00ED66D5">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>wwq-napv-neg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3146FC24" w14:textId="577F894F" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...25 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="28735562" w14:textId="678AE332" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2659">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B43B74A" w14:textId="52C3734A" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...25 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+          <w:p w14:paraId="6B9F6C03" w14:textId="3D5E970D" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FDB4CED" w14:textId="2F2AC4B0" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...18 lines deleted...]
-              <w:t>доц. Федурця В.П.</w:t>
+          <w:p w14:paraId="5DFFA001" w14:textId="0CEDB417" w:rsidR="00ED66D5" w:rsidRPr="00AB2659" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2659">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2659">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AB2659">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AB2659">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2C39" w14:paraId="54AA92E5" w14:textId="77777777">
+      <w:tr w:rsidR="00ED66D5" w14:paraId="7F469678" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="689EB510" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+          <w:p w14:paraId="47DB0BF0" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B951AE1" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+          <w:p w14:paraId="3965C098" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...117 lines deleted...]
-              <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F9A48DC" w14:textId="625236DD" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основи реклами </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CE9D7E5" w14:textId="070FB2D3" w:rsidR="00ED66D5" w:rsidRPr="007C5452" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A18A766" w14:textId="004C09C5" w:rsidR="00ED66D5" w:rsidRDefault="00000000" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId25">
+              <w:r w:rsidR="00ED66D5">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/dyc-chqn-xjw</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00ED66D5">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zyc-wshm-gtg</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7719ACF0" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...25 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="2EDAD8C2" w14:textId="001F7821" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F0C5E7C" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="1CBA691D" w14:textId="525027E3" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08919916" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...18 lines deleted...]
-              <w:t>аситс. Хайнас Р.М.</w:t>
+          <w:p w14:paraId="365F40D2" w14:textId="68170385" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*проф. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Маслиган</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.О., доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A2C39" w14:paraId="50F6F125" w14:textId="77777777">
+      <w:tr w:rsidR="00ED66D5" w14:paraId="785A72B2" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ED233FC" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+          <w:p w14:paraId="49879799" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51210763" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+          <w:p w14:paraId="71CFAB69" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...89 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442D9EDB" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>18</w:t>
-[...33 lines deleted...]
-              <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="589512D9" w14:textId="77777777" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36561350" w14:textId="77777777" w:rsidR="00214978" w:rsidRDefault="00214978" w:rsidP="00214978">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04E8A05A" w14:textId="77777777" w:rsidR="00214978" w:rsidRDefault="00214978" w:rsidP="00214978">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46EFCB63" w14:textId="15110DED" w:rsidR="00ED66D5" w:rsidRDefault="00ED66D5" w:rsidP="00ED66D5">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>2 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007614B9" w14:paraId="0CC66A27" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40EF1FC8" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30A32515" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AB639DA" w14:textId="72857DEB" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Особистий бренд (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BD60956" w14:textId="063C9B55" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D30D101" w14:textId="5E1FC233" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26">
+              <w:r w:rsidR="007614B9">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/yko-tfcj-dia.</w:t>
+                <w:t>meet.google.com/cci-</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>mxge</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>pqm</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
+            <w:r w:rsidR="007614B9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="180307CC" w14:textId="60106566" w:rsidR="007A2C39" w:rsidRPr="00EE5B42" w:rsidRDefault="00EE5B42" w:rsidP="007A2C39">
+          <w:p w14:paraId="44CEE602" w14:textId="5B0166BA" w:rsidR="007614B9" w:rsidRPr="005647EE" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00082B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="474EEA49" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
+          <w:p w14:paraId="505AC1FA" w14:textId="1760B22C" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="397ECFCE" w14:textId="77777777" w:rsidR="007A2C39" w:rsidRDefault="007A2C39" w:rsidP="007A2C39">
-[...18 lines deleted...]
-              <w:t>доц. Остапець І.Ю.</w:t>
+          <w:p w14:paraId="44D07933" w14:textId="49EF3FEF" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>аситс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Хайнас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Р.М.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00702CAC" w14:paraId="0640E3A0" w14:textId="77777777" w:rsidTr="006340CF">
+      <w:tr w:rsidR="007614B9" w14:paraId="4B000EE1" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AF0B7B8" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="32E31EBA" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FC50EF2" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="4E1EA720" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...117 lines deleted...]
-              <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08FE6380" w14:textId="42D317A9" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Менеджмент (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="223BD60E" w14:textId="373F8876" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C8FA589" w14:textId="1B62EE16" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27">
+              <w:r w:rsidR="007614B9">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>uqf-secu-nay</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23320321" w14:textId="79C1E888" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...25 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="5DCE596D" w14:textId="3D5485F4" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50AEC05C" w14:textId="1F02ABDC" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="504990B9" w14:textId="6EA3B1D0" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B166C2D" w14:textId="4487D38A" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...18 lines deleted...]
-              <w:t>доц. Задорожна І.В</w:t>
+          <w:p w14:paraId="3141F927" w14:textId="0E3977EE" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00702CAC" w14:paraId="505BB4F3" w14:textId="77777777" w:rsidTr="006340CF">
+      <w:tr w:rsidR="007614B9" w14:paraId="2A795FA6" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="193A41C2" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="5C47B30A" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AF97648" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="45AC76A7" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...117 lines deleted...]
-              <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0450AD5A" w14:textId="1F58FEAC" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Сучасні бізнес-комунікації (4 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26171084" w14:textId="342ECE0C" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DE161FB" w14:textId="02A379BB" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidR="007614B9">
                 <w:rPr>
-                  <w:b/>
-[...1 lines deleted...]
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/uqf-secu-nay</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>shy-sqiy-ssu</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="335A30F9" w14:textId="22396ABE" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...25 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="2A78C5B5" w14:textId="5481A677" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="261598A6" w14:textId="0FC0C1E9" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="76457D54" w14:textId="0CDC1188" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...9 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="258DEA21" w14:textId="70DBB4AC" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...18 lines deleted...]
-              <w:t>доц. Федурця В.П.</w:t>
+          <w:p w14:paraId="62E5F1C8" w14:textId="101C2D15" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Зеліч</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.В.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00702CAC" w14:paraId="71C70EEC" w14:textId="77777777" w:rsidTr="006340CF">
+      <w:tr w:rsidR="007614B9" w14:paraId="4481F6B7" w14:textId="77777777" w:rsidTr="006413DA">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B87D3D1" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="0D571C8E" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54D5E14D" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="61EF1E5E" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...159 lines deleted...]
-              <w:t>11:20</w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D6CF17D" w14:textId="535BC8DB" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Фінанси і оподаткування (4 студентів)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...230 lines deleted...]
-              <w:r>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47790D1F" w14:textId="03356862" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09F92765" w14:textId="32F21D84" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidR="007614B9">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/rkq-umrz-zdi</w:t>
+                <w:t>meet.google.com/</w:t>
               </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>zjm-ucpy-cut</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75477F2C" w14:textId="47187F33" w:rsidR="00702CAC" w:rsidRPr="0021377D" w:rsidRDefault="0021377D" w:rsidP="00702CAC">
+          <w:p w14:paraId="36690BF5" w14:textId="1C62C632" w:rsidR="007614B9" w:rsidRPr="005647EE" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00082B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52E6B75D" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="76FC8DAB" w14:textId="2FE95C5F" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3822" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="781558B4" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...18 lines deleted...]
-              <w:t>доц. Тодорова Н.Ю.</w:t>
+          <w:p w14:paraId="51D3C6E4" w14:textId="64FA5CC7" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. Задорожна І.В.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00702CAC" w14:paraId="11475875" w14:textId="77777777">
+      <w:tr w:rsidR="007614B9" w14:paraId="438C2DD8" w14:textId="77777777" w:rsidTr="00790D62">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="4650" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="119"/>
+          <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17486959" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="77F5F0B8" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FFE48CF" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
+          <w:p w14:paraId="3120AB5F" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...107 lines deleted...]
-              <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AFB4D77" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Курсова робота з дисципліни «Менеджмент» </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5B1DF9" w14:textId="05D79A96" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B99B7B8" w14:textId="3B52237D" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1329D4A7" w14:textId="592858B0" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidR="007614B9">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/ksj-xddd-pei</w:t>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>uqf-secu-nay</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46CFD718" w14:textId="7BDF2F73" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E7B980D" w14:textId="3C2C54F9" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>диф</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5684E684" w14:textId="037E03B2" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П.,  доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007614B9" w14:paraId="4F3CE021" w14:textId="77777777" w:rsidTr="00795803">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55AD2EBD" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FE6F89A" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1536D613" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Іноземна мова професійного спрямування </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ADC1406" w14:textId="73BF589D" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(5 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37F8E932" w14:textId="0EB76457" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>9.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6316F3C9" w14:textId="2C912743" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31">
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>nww-ppuy-kdn</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007614B9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="029350F2" w14:textId="579BFE05" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68950F1B" w14:textId="166CE700" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39716BAF" w14:textId="68B258EE" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* доц. Тодорова Н.Ю.,   доц. Мишко С.А.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007614B9" w14:paraId="648AA36A" w14:textId="77777777">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48E294CF" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3773AA3B" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B567BE3" w14:textId="3FD23F8C" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Управління людським капіталом (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FDBA73A" w14:textId="7FDCB54C" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58AB4E56" w14:textId="512423D6" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId32">
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>xsu-yeph-bct</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidR="007614B9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EE9133B" w14:textId="637945D9" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00082B79">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E939E0C" w14:textId="2805635A" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5022DD25" w14:textId="71C134F5" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Дюгованець</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> О.М. доц. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Федурця</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> В.П., </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007614B9" w14:paraId="0C35AD1B" w14:textId="77777777" w:rsidTr="00EC4069">
+        <w:trPr>
+          <w:gridAfter w:val="2"/>
+          <w:wAfter w:w="4650" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35AC0495" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23389143" w14:textId="77777777" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C29759B" w14:textId="1C197CDD" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Філософія (5 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D9192F9" w14:textId="18D7E675" w:rsidR="007614B9" w:rsidRPr="007C5452" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5452">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C0483B" w14:textId="2DB0C483" w:rsidR="007614B9" w:rsidRDefault="00000000" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId33">
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>yko-tfcj-dia</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="007614B9">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="185BFF2E" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...25 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+          <w:p w14:paraId="5F9FB6F4" w14:textId="716F9D4B" w:rsidR="007614B9" w:rsidRPr="005647EE" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C59400F" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="0D3A9F56" w14:textId="61F23FEE" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:tcW w:w="3822" w:type="dxa"/>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26FB49B4" w14:textId="77777777" w:rsidR="00702CAC" w:rsidRDefault="00702CAC" w:rsidP="00702CAC">
-[...18 lines deleted...]
-              <w:t>доц. Бондаренко В.М</w:t>
+          <w:p w14:paraId="1CFF60EA" w14:textId="258B66B4" w:rsidR="007614B9" w:rsidRDefault="007614B9" w:rsidP="007614B9">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* доц. Остапець І.Ю., проф. Остапець Ю.О.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="791940B7" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
+    <w:p w14:paraId="45701B78" w14:textId="77777777" w:rsidR="00021CB3" w:rsidRDefault="00021CB3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="58D49FDE" w14:textId="77777777" w:rsidR="0073141C" w:rsidRDefault="00000000">
-[...28 lines deleted...]
-    <w:sectPr w:rsidR="0073141C">
+    <w:sectPr w:rsidR="00021CB3">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId1" w:fontKey="{2BE370B4-5377-4391-81F8-249B860F4665}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{F7C2E5EB-9CBF-4C03-8647-7D27D2591844}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8758E221-4C3E-4C0E-A5EF-FDF59D391CE2}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{35E1705C-165D-406B-95BD-9D2023BDCDFB}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{AB19541A-17B3-4990-B684-5030A257708C}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{782B4F9C-D4CA-4F51-80CF-CAA547263189}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="148"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0073141C"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EE5B42"/>
+    <w:rsidRoot w:val="00021CB3"/>
+    <w:rsid w:val="00021CB3"/>
+    <w:rsid w:val="00082B79"/>
+    <w:rsid w:val="000B4B2E"/>
+    <w:rsid w:val="000F3CD0"/>
+    <w:rsid w:val="001708BA"/>
+    <w:rsid w:val="001712F1"/>
+    <w:rsid w:val="001D28A3"/>
+    <w:rsid w:val="00214978"/>
+    <w:rsid w:val="002D3B72"/>
+    <w:rsid w:val="003E07F6"/>
+    <w:rsid w:val="004141AF"/>
+    <w:rsid w:val="004C463A"/>
+    <w:rsid w:val="005647EE"/>
+    <w:rsid w:val="00565FEC"/>
+    <w:rsid w:val="006A3F49"/>
+    <w:rsid w:val="006D011C"/>
+    <w:rsid w:val="007614B9"/>
+    <w:rsid w:val="007C5452"/>
+    <w:rsid w:val="007E0041"/>
+    <w:rsid w:val="009F5963"/>
+    <w:rsid w:val="00A56F91"/>
+    <w:rsid w:val="00AB2659"/>
+    <w:rsid w:val="00AC35DB"/>
+    <w:rsid w:val="00C06618"/>
+    <w:rsid w:val="00D06CC9"/>
+    <w:rsid w:val="00D43331"/>
+    <w:rsid w:val="00E07578"/>
+    <w:rsid w:val="00E53593"/>
+    <w:rsid w:val="00ED66D5"/>
+    <w:rsid w:val="00FE37E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D80C080"/>
-  <w15:docId w15:val="{34BF3FF2-429A-4D03-9F81-EA0B02BABC25}"/>
+  <w14:docId w14:val="1624DD68"/>
+  <w15:docId w15:val="{F041AE51-A909-4AB2-B9BC-9B11F7F4BB86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6587,92 +11639,139 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00876CBF"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0000058A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/akm-grnd-zoz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-naymeet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ksj-xddd-pei" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xxt-wdra-mra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/yko-tfcj-dia." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkq-umrz-zdi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/yko-tfcj-dia." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ksj-xddd-pei" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dyc-chqn-xjw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/uqf-secu-naymeet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cci-mxge-pqm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/nww-ppuy-kdn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cci-mxge-pqm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cci-mxge-pqm" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ais-ryvh-qij" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zyc-wshm-gtg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/yko-tfcj-dia." TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ais-ryvh-qij" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/dub-arpj-afx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xsu-yeph-bct" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cci-mxge-pqm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/yko-tfcj-dia." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/nww-ppuy-kdn" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/jag-gnpx-bno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/uqf-secu-nay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/jag-gnpx-bno" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6961,67 +12060,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgxYf3DHrEYXlDsiC9cYa4+h1LU6w==">CgMxLjA4AHIhMWoyWWRoUmtVRU1vd3VvWGZaS3JHLXp2RU83c0hxSlVv</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgSHiHzwARpNkZ6HJgX1J7kSgwtvA==">CgMxLjA4AHIhMTZZNE4wUjc3Sk1ZbHdEN1h5dUFiNngwN290dm9XYmdX</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2129</Words>
-  <Characters>1215</Characters>
+  <Words>3880</Words>
+  <Characters>2212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3338</CharactersWithSpaces>
+  <CharactersWithSpaces>6080</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>