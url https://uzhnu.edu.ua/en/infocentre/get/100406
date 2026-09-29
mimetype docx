--- v0 (2026-08-12)
+++ v1 (2026-09-29)
@@ -1,4638 +1,6013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5FD03C4B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="167B6D65" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ЛІКВІДАЦІЯ АКАДЕМІЧНОЇ ЗАБОРГОВАНОСТІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A5EE06" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="18206880" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> заліково - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A941C8" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E55C1CE" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724D7B2E" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2AF8C45E" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>для студентів заочної форми навчання</w:t>
+        <w:t>для здобувачів вищої освіти  заочної форми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217B98A3" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="24921D65" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9B61AF" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="147E7DF7" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 курсів ОС «Бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFF4073" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53B33124" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 семестр </w:t>
+        <w:t xml:space="preserve">1 семестр / 2 семестр </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a8"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="989"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="4956"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95DC6" w14:paraId="73546C52" w14:textId="77777777">
+      <w:tr w:rsidR="00DB15F2" w14:paraId="4A91D7FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3928D777" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C7105B3" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EDEC259" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36F472C7" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72D2D387" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="5AE41276" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D09E459" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="7AA50E5B" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F89D904" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="2924C2EE" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3360" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06572827" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="0256E055" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58AC0E66" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="59E8D560" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BB13BAA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="544E9C11" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="394AD614" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="66C62100" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Залік/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070397A2" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="59ECDB42" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FDCD794" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
-[...19 lines deleted...]
-            <w:tcW w:w="2325" w:type="dxa"/>
+          <w:p w14:paraId="6EA46025" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4647054F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="33095E3C" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA3788C" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="0970E1C4" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95DC6" w14:paraId="427A61CA" w14:textId="77777777">
+      <w:tr w:rsidR="00DB15F2" w14:paraId="1455B6EE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08CC8159" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58182987" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="288AFB0A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31FDFC5B" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76CD81F3" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77C70081" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>075</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44FF46E1" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+          <w:p w14:paraId="286B3FB6" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Маркетинг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104F0C78" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
-[...19 lines deleted...]
-            <w:tcW w:w="3825" w:type="dxa"/>
+          <w:p w14:paraId="357803DB" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...27 lines deleted...]
-            <w:tcW w:w="1427" w:type="dxa"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5838C11F" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1328"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="2C0B67DE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...57 lines deleted...]
-            <w:tcW w:w="3360" w:type="dxa"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="375774D2" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="4A3835FE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31296426" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1BF3C0B3" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Маркетинг послуг (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71346406" w14:textId="16E4B0B5" w:rsidR="00DB15F2" w:rsidRPr="008E741F" w:rsidRDefault="00B82E65">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E741F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01EE2196" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/xxt-wdra-mra</w:t>
+                <w:t>meet.google.com/omt-tgko-mag</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...56 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="278B1E15" w14:textId="249D20AA" w:rsidR="00DB15F2" w:rsidRPr="00E37FD4" w:rsidRDefault="00B82E65">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DD1FF51" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="1F0DD404" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C3CC5BA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>доц. Дочинець Н.М.</w:t>
+          <w:p w14:paraId="708B5366" w14:textId="1FA9127A" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>проф. Зарічна О.В.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95DC6" w14:paraId="73551B23" w14:textId="77777777">
+      <w:tr w:rsidR="00DB15F2" w14:paraId="7571993C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C06478A" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+          <w:p w14:paraId="4C9C7435" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47F36C13" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+          <w:p w14:paraId="2922F6D0" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...113 lines deleted...]
-              </w:pBdr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D635012" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Маркетингова логістика (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26039975" w14:textId="010B99D4" w:rsidR="00DB15F2" w:rsidRPr="008E741F" w:rsidRDefault="00B82E65">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E741F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7322EBF3" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/omt-tgko-mag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DC2D04D" w14:textId="3984A22A" w:rsidR="00DB15F2" w:rsidRPr="00E37FD4" w:rsidRDefault="00B82E65">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>13.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55BDD9BC" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F56F13D" w14:textId="602FECE0" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>проф. Зарічна О.В.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="6DE65BE6" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="79"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2210782D" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CDF270B" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47E9C2E3" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 семестр </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="19004BA1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="396073CD" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44475305" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F48AE98" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Етика ділових відносин</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225EFDDF" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="313E2935" w14:textId="57820DB9" w:rsidR="00DB15F2" w:rsidRPr="008E741F" w:rsidRDefault="00D32578">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E741F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38BF9DE3" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/ddj-mahh-apq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A18D9D2" w14:textId="128021C7" w:rsidR="00DB15F2" w:rsidRPr="00E37FD4" w:rsidRDefault="00D32578">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1669044A" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55D64ACC" w14:textId="5FAD0230" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*ст. викл. Кувік В.М., доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="25D12564" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B6218F5" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D64550F" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D1FE30F" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Економіка та фінанси підприємства</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B56A2A5" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25AA78DF" w14:textId="33554E25" w:rsidR="00DB15F2" w:rsidRPr="008E741F" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E741F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.09</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6948" w:rsidRPr="008E741F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17EBD031" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C9E9EB9" w14:textId="1F7509C9" w:rsidR="00DB15F2" w:rsidRPr="00E37FD4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2A9E" w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C3BFE83" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="249FE998" w14:textId="57EAA4E8" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Задорожна І.В.,  доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="136DAD77" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="188"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63943781" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48224952" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6663B97C" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Організаційно-економічна практика </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ACFBD10" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E94E1AF" w14:textId="6AA3B668" w:rsidR="00DB15F2" w:rsidRPr="008E741F" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E741F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.09</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6948" w:rsidRPr="008E741F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20A2CC5F" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20870B2A" w14:textId="26D06FE5" w:rsidR="00DB15F2" w:rsidRPr="00E37FD4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2A9E" w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77C41C00" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="397332B9" w14:textId="33371E42" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Задорожна І.В.,  доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="4A4DCE0A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="16140" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71A461EE" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="3FF560CE" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="27"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25E622BC" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08CF5C9E" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Спеціальність: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1620D678" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>073</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D06E7F" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2BBAC1" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67A855ED" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="2EA196C0" w14:textId="77777777" w:rsidTr="003674B3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="62"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="438F9467" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="763D1DE3" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21B091F1" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Стартап-менеджмент (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DDB836D" w14:textId="28914324" w:rsidR="00DB15F2" w:rsidRPr="00BB6948" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6948">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="394D9AE7" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/wwq-napv-neg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="713C737F" w14:textId="16636A93" w:rsidR="00DB15F2" w:rsidRPr="00E37FD4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="007863F9" w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3727B856" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D795FC" w14:textId="7A8B9DF4" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Дюгованець О.М., доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB15F2" w14:paraId="13AACD7B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E742E59" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A22E4BF" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07AE5A1E" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Бухгалтерський облік (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C3E57F" w14:textId="0941CAFA" w:rsidR="00DB15F2" w:rsidRPr="00BB6948" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.09</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6948">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6448269B" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/cgm-ctsx-yma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EFDF09C" w14:textId="2D313B7D" w:rsidR="00DB15F2" w:rsidRPr="00E37FD4" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="007863F9" w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F046485" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5690FF9B" w14:textId="499CFE65" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Курей О.А.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003674B3" w14:paraId="25E763E1" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="668C9BEE" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B46D9F8" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2824D723" w14:textId="2ACDA6CC" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Економіка підприємства (5 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="285E1D9A" w14:textId="2E849E87" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DA26627" w14:textId="30C26049" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/zjm-ucpy-cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A35AB68" w14:textId="7F1D5A55" w:rsidR="003674B3" w:rsidRPr="00E37FD4" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="007863F9" w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17FD61F7" w14:textId="60390B22" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6EA40882" w14:textId="076CFA09" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">доц. Задорожна І.В., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003674B3" w14:paraId="14366368" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="182"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9997F1" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1166AB21" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2ABFDBC5" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Брендинг (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D5ED2AF" w14:textId="377F8EED" w:rsidR="003674B3" w:rsidRPr="00BB6948" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59C54D4D" w14:textId="77777777" w:rsidR="003674B3" w:rsidRPr="00442236" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidRPr="00442236">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/wwq-napv-neg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="013378FD" w14:textId="640994FB" w:rsidR="003674B3" w:rsidRPr="00E37FD4" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="007863F9" w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EB5389C" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79498313" w14:textId="500AF73F" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* доц. Дюгованець О.М., доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003674B3" w14:paraId="7EE840CB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="53"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05905371" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CDDD48B" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="352F9EB4" w14:textId="77777777" w:rsidR="003674B3" w:rsidRDefault="003674B3" w:rsidP="003674B3">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E0ACF" w14:paraId="15E2FED8" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="66"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C94A1CF" w14:textId="77777777" w:rsidR="002E0ACF" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D1064A8" w14:textId="77777777" w:rsidR="002E0ACF" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2146103C" w14:textId="77777777" w:rsidR="002E0ACF" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Компютеризації економічних розрахунків </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F24E96" w14:textId="17E9931C" w:rsidR="002E0ACF" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(6 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22BD83E5" w14:textId="11F53713" w:rsidR="002E0ACF" w:rsidRPr="00E37FD4" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>3.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5B79B2E5" w14:textId="574C2CD0" w:rsidR="002E0ACF" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/ddj-mahh-apq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66D0D8B3" w14:textId="2060024E" w:rsidR="002E0ACF" w:rsidRPr="00E37FD4" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75163F3D" w14:textId="1E451C8A" w:rsidR="002E0ACF" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7184FCCB" w14:textId="5C64A86E" w:rsidR="002E0ACF" w:rsidRDefault="002E0ACF" w:rsidP="002E0ACF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* ст. викл. Кувік В.М.,  доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00462A82" w14:paraId="6A10AC1B" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58430B5C" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F17AB8E" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A1D25F9" w14:textId="37A4DBD5" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Маркетинг (7 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B46B4EB" w14:textId="4A92509F" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6297980D" w14:textId="6A2BC039" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/ais-ryvh-qij</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB10E26" w14:textId="2B7A2A18" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11.20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F78C96E" w14:textId="08AD96F7" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37D46418" w14:textId="068536B5" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* проф. Жуков С.А.,  доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00462A82" w14:paraId="57C06D90" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2AB40E4D" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58957CBC" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79DF0D30" w14:textId="3F908157" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сучасні  бізнес – комунікації (8 студентів) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D09E2EB" w14:textId="25BEBA4D" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7F535491" w14:textId="20FDF1B1" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/shy-sqiy-ssu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AE040FA" w14:textId="492DE559" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>14.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E516C1F" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="48298BDD" w14:textId="00C45D34" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="4956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64AD9C61" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-              <w:t>доц. Зеліч В.В.</w:t>
+          <w:p w14:paraId="7CE77D57" w14:textId="08384D84" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>* доц. Зеліч В.В.,  доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95DC6" w14:paraId="2FC498BC" w14:textId="77777777">
+      <w:tr w:rsidR="00462A82" w14:paraId="46843CAE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22FF0F1E" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+          <w:p w14:paraId="1CA77B47" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2DF3C00D" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="603102BF" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId7">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53433CD1" w14:textId="07A537B9" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Виробнича практика «Менеджмент підприємства»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5580F930" w14:textId="68575FE3" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4FE4896B" w14:textId="7B0683B1" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
-[...289 lines deleted...]
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/zjm-ucpy-cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D78A5B1" w14:textId="43F723A6" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45A295ED" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...27 lines deleted...]
-            <w:tcW w:w="2325" w:type="dxa"/>
+          <w:p w14:paraId="68792647" w14:textId="7B1F6501" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>диф. залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="095E8C21" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>доц. Задорожна І.В.</w:t>
+          <w:p w14:paraId="0ABE6DBA" w14:textId="7E72BF10" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*доц. Задорожна І.В.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95DC6" w14:paraId="392A69D9" w14:textId="77777777">
+      <w:tr w:rsidR="00462A82" w14:paraId="185D6224" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="188"/>
+          <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A363412" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+          <w:p w14:paraId="5A18BD52" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="7C7859F9" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0223D207" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...122 lines deleted...]
-            <w:hyperlink r:id="rId9">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="333D04DA" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Курсова робота з дисципліни «Менеджмент проєктів» (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46EFDC6A" w14:textId="26184B6E" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7AE7A858" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
-[...431 lines deleted...]
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/zjm-ucpy-cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
-[...36 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24323002" w14:textId="10DA136D" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F652292" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="34686FE7" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>диф. залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45EC2BCE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-              <w:t>доц. Задорожна І.В.</w:t>
+          <w:p w14:paraId="2599CD15" w14:textId="34B55FF3" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Задорожна І.В.,  доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E95DC6" w14:paraId="3A41D200" w14:textId="77777777">
-[...1431 lines deleted...]
-      <w:tr w:rsidR="00E95DC6" w14:paraId="7F31DF75" w14:textId="77777777">
+      <w:tr w:rsidR="00462A82" w14:paraId="4938C86B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22A57118" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+          <w:p w14:paraId="1E5AD402" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FF07525" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+          <w:p w14:paraId="1D841C8E" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId16">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70484687" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Менеджмент проєктів (4 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FC6AC2B" w14:textId="7D78B93C" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11.09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23C7C2AB" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
+                  <w:color w:val="0000FF"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/zjm-ucpy-cut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1441" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="1214" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4183D3D1" w14:textId="22430096" w:rsidR="00462A82" w:rsidRPr="00E37FD4" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="0043625C">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E37FD4">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36FA57BE" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="7961CD84" w14:textId="77777777" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="4956" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D04E0D3" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-              <w:t>доц. Задорожна І.В.</w:t>
+          <w:p w14:paraId="381643EE" w14:textId="4B055ED6" w:rsidR="00462A82" w:rsidRDefault="00462A82" w:rsidP="00462A82">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доц. Задорожна І.В.,  доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37567F6B" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
+    <w:p w14:paraId="226D8B3D" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8358E2" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00DB15F2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6305B7" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00E95DC6">
-[...14 lines deleted...]
-    <w:p w14:paraId="4DDEE8CA" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CF5B902" w14:textId="77777777" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Деканат </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9566C5" w14:textId="77777777" w:rsidR="00E95DC6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09C75294" w14:textId="121ADE08" w:rsidR="00DB15F2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>02.06.2026</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3239">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="uk-UA"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.08.2026</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E95DC6">
+    <w:sectPr w:rsidR="00DB15F2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:embedItalic r:id="rId1" w:fontKey="{5A851695-872C-4C05-809B-7FDF9724DE3A}"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{72A29056-7F8F-47AF-B946-2E4370769ECC}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{59299EB9-4C1C-46FB-AA27-0CED6FC70F2A}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{98BC2414-5B2E-41CA-9F69-1FD500EB1DE9}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{A7B57E65-5C6F-42AE-964F-C37D74D4C5C3}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{C1689CAC-3428-4308-A795-19E5E4D40E27}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="156"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E95DC6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E95DC6"/>
+    <w:rsidRoot w:val="00DB15F2"/>
+    <w:rsid w:val="002E0ACF"/>
+    <w:rsid w:val="003674B3"/>
+    <w:rsid w:val="0043625C"/>
+    <w:rsid w:val="00442236"/>
+    <w:rsid w:val="00462A82"/>
+    <w:rsid w:val="00483D10"/>
+    <w:rsid w:val="007863F9"/>
+    <w:rsid w:val="008E741F"/>
+    <w:rsid w:val="0094645D"/>
+    <w:rsid w:val="00B62DB5"/>
+    <w:rsid w:val="00B717EF"/>
+    <w:rsid w:val="00B82E65"/>
+    <w:rsid w:val="00B960A3"/>
+    <w:rsid w:val="00BB6948"/>
+    <w:rsid w:val="00D32578"/>
+    <w:rsid w:val="00DB15F2"/>
+    <w:rsid w:val="00E37FD4"/>
+    <w:rsid w:val="00EC223F"/>
+    <w:rsid w:val="00ED2A9E"/>
+    <w:rsid w:val="00F115ED"/>
+    <w:rsid w:val="00FA3239"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="24EDE680"/>
-  <w15:docId w15:val="{9FCE0B94-FA7E-402A-BDAD-5A198D03E69C}"/>
+  <w14:docId w14:val="7F58B519"/>
+  <w15:docId w15:val="{51223537-4ABF-4F30-8A2C-5AB0D17A9763}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5180,92 +6555,139 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00716632"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00716632"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/icf-jioz-yzt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ddj-mahh-apq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/akm-grnd-zoz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xxt-wdra-mra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ddj-mahh-apq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ihm-mfme-tqg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/akm-grnd-zoz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ddj-mahh-apq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/cgm-ctsx-yma" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ais-ryvh-qij" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjm-ucpy-cut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ddj-mahh-apq" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5554,67 +6976,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhlLY/4JNDrYQaZuyM65yrwIwWDTg==">CgMxLjA4AHIhMW5mY0lMa3l3M1lpc0pZY2xDbVU3VnJkTjg2NHNfYkRl</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miMlVLd/PI9YJGBvmi5pxH9bihl4A==">CgMxLjA4AHIhMWh3YnY3T05yS05XQTJQOHJsTUJDOFZRYXFfdVE5UnlU</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1570</Words>
-  <Characters>896</Characters>
+  <Words>2192</Words>
+  <Characters>1250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2462</CharactersWithSpaces>
+  <CharactersWithSpaces>3436</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>