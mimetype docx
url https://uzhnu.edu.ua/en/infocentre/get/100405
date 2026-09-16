--- v0 (2026-08-19)
+++ v1 (2026-09-16)
@@ -1,4019 +1,4794 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1C9AD910" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="55461D0C" w14:textId="77777777" w:rsidR="00403AFB" w:rsidRPr="00403AFB" w:rsidRDefault="00403AFB" w:rsidP="00403AFB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00403AFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="uk-UA"/>
         </w:rPr>
-        <w:t>Р О З К Л А Д</w:t>
+        <w:t>Графік ліквідації академічної заборгованості</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B85F793" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C11B750" w14:textId="7C664E4C" w:rsidR="00902F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> заліково - екзаменаційної сесії </w:t>
+        <w:t xml:space="preserve">заліково - екзаменаційної сесії </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D77CE84" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0EB2508E" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2025/2026 навчального року</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583A9191" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69C91EEA" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>для студентів заочної форми навчання</w:t>
+        <w:t>для здобувачів вищої освіти заочної форми навчання</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EF4BEE" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63B3F436" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> факультету історії та міжнародних відносин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C40C4A6" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09ACA977" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4 курсів ОС «Бакалавр»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC4F050" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3FEDF8A5" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 семестр </w:t>
+        <w:t xml:space="preserve">1 семестр / 2 семестр </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D442F5C" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+    <w:p w14:paraId="2768B78C" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00902F08">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a5"/>
+        <w:tblStyle w:val="a9"/>
         <w:tblW w:w="16140" w:type="dxa"/>
         <w:tblInd w:w="-1134" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="989"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="2325"/>
+        <w:gridCol w:w="693"/>
+        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="5098"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00357CCC" w14:paraId="0FFB7327" w14:textId="77777777">
+      <w:tr w:rsidR="00902F08" w14:paraId="7A89EC4A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BD9D7D4" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77563505" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Курс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F39C026" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="413D05BD" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Група</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558D4D5E" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="5D12067D" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Назва дисципліни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1427" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28DDE7A4" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="178FD9A8" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Дата проведення</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640C45E8" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="049DB942" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45E2D27D" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="31D8C76F" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Посилання на залік/екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29B1CCE5" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="6467B87A" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Початок </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="250E2B9C" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="7A1D0146" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>заліку/екзамену</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1395" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BABBEEA" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="45C6DC48" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Залік/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76C7D62B" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="78FD87C0" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B70348B" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
-[...19 lines deleted...]
-            <w:tcW w:w="2325" w:type="dxa"/>
+          <w:p w14:paraId="314DC989" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00902F08">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A9C9B54" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="10395F1E" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Прізвище та </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FFAF78" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="0402CD48" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>ініціали викладача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CCC" w14:paraId="174EAEDD" w14:textId="77777777">
+      <w:tr w:rsidR="00902F08" w14:paraId="46EA2F4E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="239"/>
+          <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C7D49A7" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="183AC860" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="2D7F6522" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2225B729" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">Спеціальність: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B579E8C" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BF060C9" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3B6A287E" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>073</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBDBE08" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="16"/>
-[...25 lines deleted...]
-            <w:tcW w:w="3825" w:type="dxa"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Менеджмент</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D302FE4" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00902F08">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...101 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CAA28C1" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 семестр </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="47219660" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2125B035" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DE5B82C" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30D73E70" w14:textId="3396FB57" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Адміністративний менеджмент (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C8308FB" w14:textId="42350E2C" w:rsidR="00AB7DBF" w:rsidRPr="006E6416" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59FC6B29" w14:textId="086D9876" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
-              <w:r>
+              <w:r w:rsidR="00AB7DBF">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/xxt-wdra-mra</w:t>
+                <w:t>meet.google.com/zjk-xzyw-wdc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1DC96E9A" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43A7E5E7" w14:textId="0AC0EE8A" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>10:00</w:t>
-[...7 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6A37">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6A37">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53A4C583" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...12 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="1B2B98E0" w14:textId="6797CC44" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>залік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="733A1BF0" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>доц. Дочинець Н.М.</w:t>
+          <w:p w14:paraId="72948790" w14:textId="458447CF" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Бондар Г.Л., доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CCC" w14:paraId="04323ADA" w14:textId="77777777">
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="43890BED" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="409724AF" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="6E92AC7A" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="01672399" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BEFA8BA" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
-[...1338 lines deleted...]
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0428AA56" w14:textId="3607E509" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Ризик-менеджмент (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="271B52A7" w14:textId="0F94CBD2" w:rsidR="00AB7DBF" w:rsidRPr="006E6416" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39A00327" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E3E86FD" w14:textId="22CDBD5A" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6">
+              <w:r w:rsidR="00AB7DBF">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/ihm-mfme-tqg</w:t>
+                <w:t>meet.google.com/cci-mxge-pqm</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="4AA5D2F9" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+            <w:r w:rsidR="00AB7DBF">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FCD8C33" w14:textId="11E8E203" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9:00</w:t>
-[...22 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...13 lines deleted...]
-            <w:tcW w:w="2325" w:type="dxa"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B8856C5" w14:textId="12983559" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2478DCE8" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-              <w:t>асист. Вишневська Т.А.</w:t>
+          <w:p w14:paraId="2875A008" w14:textId="7443548C" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*асист. Хайнас Р.М., доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CCC" w14:paraId="3808D871" w14:textId="77777777">
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="4170CE11" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="233"/>
+          <w:trHeight w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="085D1B69" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="7B9B65B3" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F14669" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="139985BB" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
-[...60 lines deleted...]
-            <w:tcW w:w="3100" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03AC1A99" w14:textId="7CF39D9D" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Фінанси і оподаткування (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C8513E1" w14:textId="28F2897F" w:rsidR="00AB7DBF" w:rsidRPr="00432F2D" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>7.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64BEB9D0" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="185896B4" w14:textId="7B91918B" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:r>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidR="00AB7DBF">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/xho-tpju-rkw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="03EB40A0" w14:textId="66AB9122" w:rsidR="00357CCC" w:rsidRPr="00A061B5" w:rsidRDefault="00A061B5">
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="199A2387" w14:textId="1A897B7B" w:rsidR="00AB7DBF" w:rsidRPr="00432F2D" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="731AE85A" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4951A4FE" w14:textId="2752EC6F" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A50C7AB" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-              <w:t>доц. Сойма С.Ю.</w:t>
+          <w:p w14:paraId="5C3391E4" w14:textId="3345347E" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Сойма С.Ю., доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CCC" w14:paraId="3D88B2DD" w14:textId="77777777">
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="76A2CCE0" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="88"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42381A1D" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D4EA0D9" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C7DAEA0" w14:textId="40566C1C" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Самоменеджмент (2 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CA10B77" w14:textId="4E7E3461" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="194197D2" w14:textId="5AAC4EA5" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8">
+              <w:r w:rsidR="00AB7DBF">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/xho-tpju-rkw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="046A00A0" w14:textId="1F51EEE1" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71A6A97A" w14:textId="2545E689" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21C0A5BB" w14:textId="05A9E379" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Сойма С.Ю., доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="32F2BA96" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="85"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="00DAC61E" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63EF259E" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68830B7E" w14:textId="6D4032B6" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Креативний менеджмент (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="065CD810" w14:textId="52E66036" w:rsidR="00AB7DBF" w:rsidRPr="0082092C" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="32D997E2" w14:textId="6B05C743" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9">
+              <w:r w:rsidR="00AB7DBF">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/wwq-napv-neg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB7DBF">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60A48A2C" w14:textId="6AD300CB" w:rsidR="00AB7DBF" w:rsidRPr="0082092C" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2355A85B" w14:textId="22EC21C2" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="282873E4" w14:textId="57D7DF0D" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. Дюгованець О.М., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="62110A25" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="91"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24ECCE48" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2BB26611" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76025FB5" w14:textId="5F007965" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Антикризовий менеджмент (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="541E922C" w14:textId="303E0C5B" w:rsidR="00AB7DBF" w:rsidRPr="006E6416" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33DA7FB9" w14:textId="576CD1C7" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidR="00AB7DBF">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/wwq-napv-neg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB7DBF">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60629899" w14:textId="3FFD9CBC" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41850EDB" w14:textId="3BE55BD9" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2897C944" w14:textId="690164D4" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">* доц. Дюгованець О.М., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="6F26599C" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="55"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42BF227B" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="399A97E2" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14170" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AC192B6" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2 семестр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="5CAC31B5" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="311"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D489B80" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="558251A5" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0383001C" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Управління емоційним інтелектом</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53A7EB7E" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C0218E3" w14:textId="1D1FDFF5" w:rsidR="00AB7DBF" w:rsidRPr="006E6416" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2781ADAF" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11">
+              <w:r w:rsidR="00AB7DBF">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/wwq-napv-neg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB7DBF">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F0D7BC" w14:textId="28EE49CA" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="169113E0" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56B44447" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>* доц. Дюгованець О.М., доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="3CFF6D20" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="79"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54FBC565" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59D088F5" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="302313F8" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Управління продажами (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CC1D953" w14:textId="68C23A77" w:rsidR="00AB7DBF" w:rsidRPr="006E6416" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="43BB22E3" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12">
+              <w:r w:rsidR="00AB7DBF">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/wwq-napv-neg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AB7DBF">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D364138" w14:textId="61510A30" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2570EA9F" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>залік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77E5912D" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>* доц. Дюгованець О.М., доц. Федурця В.П.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="3D8B3661" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="85"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E0A2F2E" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57C0C749" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19AA119D" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Фінансовий менеджмент (1 студент)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C728290" w14:textId="4A7B9C16" w:rsidR="00AB7DBF" w:rsidRPr="00432F2D" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>8.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="40078F93" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:ind w:left="-180"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13">
+              <w:r w:rsidR="00AB7DBF">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>meet.google.com/xho-tpju-rkw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D1BDC41" w14:textId="19E9CE0E" w:rsidR="00AB7DBF" w:rsidRPr="00432F2D" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>11.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30DDB25C" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>екзамен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="441039EE" w14:textId="1F4D01D8" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Сойма С.Ю., , доц. Дюгованець О.М.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="5A07532E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4664416A" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="20B1F5B1" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F2E5B99" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="662B4198" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
-[...109 lines deleted...]
-              <w:r>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24804A33" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Автоматизовані системи управління  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68AB422B" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(4 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D165BF1" w14:textId="5C5AB3F7" w:rsidR="00AB7DBF" w:rsidRPr="006E6416" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DD1EABE" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidR="00AB7DBF">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/rkk-miug-njt</w:t>
+                <w:t>meet.google.com/zjk-xzyw-wdc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4613ABCE" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69274BB8" w14:textId="17C83D87" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11:20</w:t>
-[...22 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84EAF">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E84EAF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2390C3BD" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18422B6D" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-              <w:t>доц. Бондар Г.Л.</w:t>
+          <w:p w14:paraId="03B1E0BD" w14:textId="14976617" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Бондар Г.Л</w:t>
+            </w:r>
+            <w:r w:rsidR="00027522">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CCC" w14:paraId="41B0A4B8" w14:textId="77777777">
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="6E299639" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40429FF4" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="660EDF1B" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56FF1B0C" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="6391EF04" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
-[...109 lines deleted...]
-              <w:r>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="708B4EFB" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Стратегічне управління (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B61EDEB" w14:textId="3136A3A9" w:rsidR="00AB7DBF" w:rsidRPr="006E6416" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9.09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66F1183A" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidR="00AB7DBF">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>meet.google.com/rkk-miug-njt</w:t>
+                <w:t>meet.google.com/zjk-xzyw-wdc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5F5518F7" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A3B4A54" w14:textId="0D6D1F3F" w:rsidR="00AB7DBF" w:rsidRDefault="00E84EAF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...23 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00B94588">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB7DBF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F9F4983" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="799E1C4D" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...19 lines deleted...]
-              <w:t>доц. Бондар Г.Л.</w:t>
+          <w:p w14:paraId="7CD40DFD" w14:textId="0F3433AF" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Бондар Г.Л., доц. Дюгованець О.М.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00357CCC" w14:paraId="015F2830" w14:textId="77777777">
+      <w:tr w:rsidR="00AB7DBF" w14:paraId="4A0A62C9" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="989" w:type="dxa"/>
+            <w:tcW w:w="693" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30ABEC4E" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="4C74F787" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1277" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E952E6C" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+          <w:p w14:paraId="3E48C265" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3825" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C22C704" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...20 lines deleted...]
-            <w:tcW w:w="1427" w:type="dxa"/>
+          <w:p w14:paraId="08567A0E" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Менеджмент ЗЕД підприємств (3 студентів)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D39BFDD" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...52 lines deleted...]
-            <w:tcW w:w="3100" w:type="dxa"/>
+          <w:p w14:paraId="78952AFF" w14:textId="0694177C" w:rsidR="00AB7DBF" w:rsidRPr="00793570" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="uk-UA"/>
+              </w:rPr>
+              <w:t>10.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3664048A" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:r>
+          <w:p w14:paraId="0D9F7685" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00000000" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidR="00AB7DBF">
                 <w:rPr>
-                  <w:color w:val="1155CC"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="16"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="14"/>
+                  <w:szCs w:val="14"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>meet.google.com/shy-sqiy-ssu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1520" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="360EFF32" w14:textId="75A70FEF" w:rsidR="00357CCC" w:rsidRPr="003B7817" w:rsidRDefault="003B7817">
+          <w:p w14:paraId="399285CA" w14:textId="453CFA97" w:rsidR="00AB7DBF" w:rsidRPr="00793570" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="uk-UA"/>
               </w:rPr>
-              <w:t>10.00</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1395" w:type="dxa"/>
+              <w:t>12.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7860EB91" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45235612" w14:textId="77777777" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>екзамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2325" w:type="dxa"/>
+            <w:tcW w:w="5098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="393A01AD" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00000000">
-[...51 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="77A9D983" w14:textId="60AF844F" w:rsidR="00AB7DBF" w:rsidRDefault="00AB7DBF" w:rsidP="00AB7DBF">
+            <w:pPr>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*доц. Зеліч В.В., доц. Дюгованець О.М.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20DD45AB" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
+    <w:p w14:paraId="0B7C9DF4" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00902F08">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C44074" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00902F08">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E97F6C" w14:textId="77777777" w:rsidR="00902F08" w:rsidRDefault="00902F08">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63C687BD" w14:textId="77777777" w:rsidR="00357CCC" w:rsidRDefault="00357CCC">
-[...72 lines deleted...]
-    <w:sectPr w:rsidR="00357CCC">
+    <w:sectPr w:rsidR="00902F08">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="992" w:bottom="851" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId1" w:fontKey="{F2463938-F086-49A0-8D95-BA5B9DDD0269}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{C11344BD-94BA-4A55-BC28-05D8FAC82360}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{114B4B04-61DE-452F-B66D-94C3B845DDE8}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{A9DA48A5-C309-4446-A83E-9B89EF05C69D}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{085F9997-F124-4A3B-95A0-8A12B30EB87C}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{82170D1A-AC8B-47B0-BF37-5E5DF14A4E83}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="180"/>
   <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00357CCC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A061B5"/>
+    <w:rsidRoot w:val="00902F08"/>
+    <w:rsid w:val="0001607B"/>
+    <w:rsid w:val="00027522"/>
+    <w:rsid w:val="000D45BB"/>
+    <w:rsid w:val="001E6A37"/>
+    <w:rsid w:val="00403AFB"/>
+    <w:rsid w:val="00432F2D"/>
+    <w:rsid w:val="006E6416"/>
+    <w:rsid w:val="00793570"/>
+    <w:rsid w:val="0082092C"/>
+    <w:rsid w:val="00902F08"/>
+    <w:rsid w:val="00995258"/>
+    <w:rsid w:val="00AB7DBF"/>
+    <w:rsid w:val="00B94588"/>
+    <w:rsid w:val="00DD12CD"/>
+    <w:rsid w:val="00E84EAF"/>
+    <w:rsid w:val="00FD11A3"/>
+    <w:rsid w:val="00FE169B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="uk-UA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A3E05C5"/>
-  <w15:docId w15:val="{33308E15-AEB7-466A-82AA-F80D67CC8CC2}"/>
+  <w14:docId w14:val="043028D5"/>
+  <w15:docId w15:val="{302CE5CF-37E4-4BBB-BB3E-0C3108E74C24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="uk" w:eastAsia="uk-UA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4561,92 +5336,180 @@
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F432E"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F432E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a7">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F432E"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
+    <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="709034780">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1479499226">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/icf-jioz-yzt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkk-miug-njt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/omt-tgko-mag" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/rkk-miug-njt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/gjw-emir-ebb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xxt-wdra-mra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ihm-mfme-tqg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/ihm-mfme-tqg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/xho-tpju-rkw%C2%A0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/shy-sqiy-ssu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/cci-mxge-pqm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjk-xzyw-wdc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjk-xzyw-wdc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meet.google.com/wwq-napv-neg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://meet.google.com/zjk-xzyw-wdc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4935,67 +5798,67 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgX4/ZLPMKfia1J4f0SOFaxsE+7kA==">CgMxLjA4AHIhMWFOaVhzakxsaS1YbUlqZ3hEXzFEbVZwU2JvTTlDa0Fh</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjfrVyIKbZL1AfI9rPxyWBe+HbEQw==">CgMxLjA4AHIhMVZjZDRHZjV2eWlfdFlWRFRqZC1jQTFzbkJWX3B1dlBG</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1329</Words>
-  <Characters>759</Characters>
+  <Words>1755</Words>
+  <Characters>1001</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UzhNU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2084</CharactersWithSpaces>
+  <CharactersWithSpaces>2751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>